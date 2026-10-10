--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2bd4900f8a8142cceaf16ddf4f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1f19078fc60cf52e89c7a0b027c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7246989d39448f3e4f7fa336a8dba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b958c02a068b553d83e302158b274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108b0cba5b191802e83a26c2f9c3c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf133cbbd4ec4fc5adba29450c0446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10259fdd7778ddc121dd6ee78a4beeaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091daf902ddc5e04d3da7a37c879538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be3a59d6d38a98e0f98eff715842e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335131f29df45aef2c9604827220f4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62c5448658588913cef29185430c4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc519086f31f0e49840db639d94210012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f91322ad0ea8b616d5b4e74333fda913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e79bfb55576f16a53bd1e863b555d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9a7502541795333e2391992aa1bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edd74c9f48c37c438ad05f5a15e77e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0f9b5c1712fcf7f28d18bc6ffc5f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b0f6a5d0fb2bd1defa50e5c3796d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c85b47f8a2adcf771b1f8293cfb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df243214515355e5d8a6ac7826a3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5003c64d25fac3521a396e6731f4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372aa147c12e499444484c745c714af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af2c610dc5c5cc824442893013ffb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120b84d161dd99b8d278cb5bb64f52324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9104f0abc9f177a181b83900ea8e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f58705e088f56a17707c216dba2d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec969632c6886d3092baf3a84b6df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d5ffbde555b19095db5c60c7549328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31412f6a9dbf53dbc4f647f18c323129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd789d5183a5bfc32490587577867b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c61cfe0683b9b9a1292f99dfe9e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30757fdb815542e0e6121c0e286b6a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982806cf2069e97b7c22d51ee58a7ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0091b5ecb7fec73fe758d029e7702ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28b6f9018664dadbf0ded9e3eca3e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383409d2c08f1e3a6c6d3a16b2ef52236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d8d750a7e2a4229f0beeafcb1cf7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7985e948ff19e6267f84b1c109de1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bed80a9bdc1d70cb452b14a0c2b8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703c8de3655f32ff7223845faa709240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a24dd7c90248a1e1748382df556df241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b857aebf8b125515052afd6fa939b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b24cacdb18b3333be0778a23744443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030fe47f1d6a66967b467d6d0f8b7dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497be5c2478e2a7330a63c830a9a0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954ea186adf6d56cf90bad64d9986746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817af86242762f13cd2f039b48567cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b0655581911663873fedc021faca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f924714d272ce20f66b4fdfba98e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b45861f2d7f1b9047d3b47a631e8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e4e13700da6e583e46f989705feaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba482e5d7621d447f5807c58642b4e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04995f570f1cb6eaebb031d48f247253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8804c43b29461ae9e587aaa9621154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628bb5576915e8450cfac858d61310355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c942f128faed6062419964414dc3fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d029985e526991025d88f1375c9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257597650fb08999aa021b5f99222f4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3cdcbd166ef26e598df27e4562a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf166ccea7ef74c7c6862b5594872260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864808f34b2e103d77be8d2f806617261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc936b0468f2c202a1fd2b924b7f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9f06903fb73f8648ca9e504566de263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d31d30f1256818e41ee2c43bc8da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d84bc3ffac2a57ff4f3d48c4192f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046219640d897cbbd5864eee735f20f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303090980562315ba4ddcf89ffea53067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a184ab6ea0b7b5a7fb3882a70205668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d3b12cd3ed344b44b8ecee78f7ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7791ae4af0b5af1607232b824bd880d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7afc8f099c8b34b70be9c82df9f2f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3892cf3936d865fd5524f37e29220672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8019f5c184b9fde9134c602beb8215873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641828b67978a4cbed0c5658b3e619ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72bee474e1a6b9a10f633602a21c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bd334a2424b1748a5f0f2e0cd2a2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8fb30845b450c7317cce96cfdb15d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833e97283abbf57bbce8baf0d4c23b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a337486778264599eabe448f16794079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df766fc9625236aa5fd2d6d8de19e2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2df4294435a4a06709d3de166ce16581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ffb0a2cb6a1f56a164ae15cb2cf4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d6358f322b38877f2bea397f4e6b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704e473871cd42af789bd5496918f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b919bf52c43737a3ad8e594ecd1e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a8200acb07a4b8f38543b6fe3e03f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940007f01e892357028e399a75f41f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74270d06d07e862c99376f80cdfe4bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce9e87e875394c4abe5587c1ead6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138612bd4e62ec58ebe31669296ac9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657c02bc0c023f1e0364568b0332f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf307c2d2ec145367b2ad29baea5d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a90f457d0871c3bd6b4e85e7173c1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c60647bbbf2460137fcd52874c0d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f018f51f8d90ca3396d158fd0b7c8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e7a0a7149d70db6281c9af0c75c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a9a50992de3b0e4359a6d91b1106897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1846893ee11105f904bccf0444c88ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8392d0badc69e532491e92152db25d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2782e213b5f413b38c2b720de64b759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f33917157abd9c883540a57bb5776101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63aff8803cebda6fe14e6caec6668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a1f722359d0a134daa1d07c51448e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589a09d7eb4e5a1bb031798e189a6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c961b576b6691a13a779dfd50d90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e17412bbf664c02097493de068ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c07a6f9d19b1931860150b2800046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2e5c26437de6d9edff97581d1ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2c669c0b29ab1ba17d2358e042f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61838160e185ebfcaf6a9e945838a30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a8c7a6c13e1e6977adc4ed88ba7be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db213c0db1298c46d11e3dd97199beca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992eb48dec88a0c62b13974d9be6972113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b7ffa57f5f789eda1ca1c79dba70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d5b93c547a932f131234f1ce9d73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e02b2df0063c38f3fb7bab79001da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5864a7df74cad53f0a5f4ba16208a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120391b25e923e3acb6c162b0e809897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843c0165a15cb6918079ae446adbe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f0c9d96f12ccacaa1199cdd5c7c2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e932625b3e427bf2eeded39f91ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c2728eaccd7d9021507c8137865f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1dc21f03b6404cfb8dc0a7a2574c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c992cb42c46c5bcf05818f4704792a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1eae9b4399032b3f856d912508bf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969d0bcd968bd1eb34c25395b31074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e78fbc0d4f401b51d2192812c7357127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde44540b1972a091add61b79e7c8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e2e8a936822b9beaad1be78180b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9738cfebf2673aa53ee24c635a95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd7cb24d57e135e87128438da4b0bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2bcc4448f05f8311049abeeb5872132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845518961fe1cfbefb49ea26340d581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd668536314b1f5b6bd3a4de99cae26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a137a9ff02a563a22dd820e21410f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d57c1468f536bbb612382dc1832d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd30a66211bf87af660120fb3e7d06d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed409ac7720758a88f78dd0d0ee8f2b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed53ddc382e8bd826b8b0f546b0581139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0198c0d973ecb43ad7581a65ccd99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc35a2be432939ae7aae01d38cfb58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0df91ba336f94cd29a1038cb467b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf381d2530293c06f1fa3b42f52a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7416a7fbf0d02c22eebe0bec46731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e6f19d290b04cc7bb1f67b4fb1c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b663ef630cf2c14abf75e59eb68829146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401a83bdde53dcf6f9052925c590ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddedafac585a47c5eb12d4cf526844d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f16aa767baeb2e836983c685b56cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af524039a936cfd9e4bd3d7cce241f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964d61ea75a72824f09955f9ce20fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae005e8509e0c46afa07827fba8ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674d3657c3c23e4343826c1d0f1c0fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c4e1cd97d2f0b6e312c3fc4e15a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fed1c2994d163cbbd24cfccef758f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22863d857e7cdfdea0edfe5f6eb12e5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e1aeb2e3664f62369dbcae7b5fc80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b0c40fb398368a488eebdb505eaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed531a92b5f018a0ac4706c65bdf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded0cc4c5aeb65effd51cffd49eba17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ae5d9db5a8395aed5119f526d6a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa52504c0c80f9cdf6cb8241a94472f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a78efd4a18b1b8740142539b3e2f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e868623b51b066abc03d4850ba996b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee5503772e82806a2266612d593b4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899947dd359b748f8562fb21aa67752d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbdaba2cebed0efecc654629897da6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad3da8e19de3df0eb0e4cab782be2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a0b11acaac9b08bef3c3c4ac4c51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05dde507acd5c623613c4ac3d7ed73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce712d80d565782011bb05a16882a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3011784308e4bbf7b97ee096552c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7872c395f8b1965b829047ac1af4013173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f4877c7d22865039f626f1dde1498174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63e58d8132428f5c558a22f15b7249175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a6fc7da29b4ec66a8f2b624403c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce77f50959202562f00e90e8794849177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352fe3e459158fe025925e74e262234178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48b9d5aee4c88800f774f9516a1a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300f543e8b57d1d3c5acaaf8e264bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2751f86d5432914a3fa5a31541414b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6959389c9124f4a1d67fc521a1163a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eac10b41af781d9ec52c257268cb1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa557a0403cd54306a989784f4455184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264438a3557e9e9216a1277cac4f0a66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfebba2108d3cfc9a67d5c585f196a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bc02d9cfc43560eacc1446e0e2939187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cbcafbdce4087c95938df37fb69b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf575e2989eb6acf13bbffcbbc40382b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde889f8fbfbaf7292db794815a60d48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697e1876d37388941705758208b089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0b8450ac6eed20d8d354e9e9b3235192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040da250303afa2c8f502a3740ccf77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fdd56e9e9793fe2b31b1536154dc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d1621e376a6bf8c11396cc8c753a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b420947edc7e7a98e27af5d94ebee6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422d727e7227c876de928168720cccc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e2d12ac90942f221a9645c3b879f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481155f3e86c87967d8d26b63acbdbbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2eb879a59e6615e53247587d1402200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564685658222c309d4a310b98842458201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afc0359abc42d81d1734cb220c3e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e758d4e96ef40d2e4db588aa5940b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e795d9b82497abb389d030a08134204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c79b3ce2fbb6bfcece28bf6e5d40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f3bd232fd6a008bc62ab7415dcfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe3fa8be4766da58dc7f1d8fa9793c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522b57e2c0cb4e3014636510c8bf865208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad564f661f54745eba35996fd588b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3590bc7a6215d5b60c4f85096a11e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425221095a388122a1a8defbf0187a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec1fb744b437b69084f76e1792058212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41cb82b90fb368ed926608014a22d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7149b6bec4a8ba0b9b50fb566c57b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700864ff52d018620d543f3a18790e43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69ff1029430791149e8c748f6bdcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133374a3626069d4f796970a3da563b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0934283c4f2bf6b09927d4fb1009b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c10b1395579060a7db91c5c41dad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f680dbdf6827c067bbba207487003220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf06678d71796cd75f2232c647a01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0249b6d55e8bd3c3d8e226f46e97cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937022a3d5f73b720ac81281bc6cd8e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abfa6a27ab4e1915528fe703e18fc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e60be88464f6cbeccb42bee7c6734d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793cc9095c7d9393fce1b8f2caf33e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc8f3ee04a94c2c96daf880eae944227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9e982ff9d821423075bfe22205f41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7ce43ea91c94481d0ebea0dbe800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359d8070606efb6a466994a6f9ec11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf53e2283436f705cf86e75dd0d55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21511f508832cc536588d4a1febf65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2c136152eac03847e9e5e3134aed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0da98a6ad1c1dce4b7e0cad27a175234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f182156028de8d18ca7029267ab9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77725c69c8da6dec16c04f64d1718500236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c303acbc64e901de008e8955cfd9be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275cd59863042cd6e41e2ae6458ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75a7bc52a79fed592c96aed5c1ad0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072c64d55cbdf24d26838b06e2e8e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c41f65d67081582c740374f04fb6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9e11b5e9ccf33b066de8e5678f383242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bbe78ce4f9c512958ef7584ebc614243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb402bed1cce769d6f6faf3c26bf4408244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953cb9c1c5d8dd592063ed33b8da3c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e640ee50c08f3ee2b2a6a7682616427246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13ed36d77e5e96959fd07d7c312cb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42f68a34ba949d2e6c31ca7252fed4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23dbf61848a2b637e2df6ad4980888249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244eac98c6f3c37eecc5a5548e38dd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a111589fd2999e627d0a27ebec12a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8573092eee9af674ace272bdf2ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5b88da8008c4e2d7113e9718ffdaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce112cb1630decf54d7405037b253b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eacab16d85c168ac085fcc6992c98c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a02b074d1111e3aa57daa4f0effd52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b061db4e96a8a16189f97786b5e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890868992a8e8c5406530400fa8463258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0994d6c2ef7e0acf7a6104b5d3b11c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ca6bb0811164268c724b67f442b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db69da17b8ed2b51764bf80707501f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec57d657bbcdeddcf606e6cd1a67c56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f5ccdb99c8d66f2f7e44baf7707e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4904aeee52cfad9c65fa9dafc8076264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10714f3d697fcf0aa0921ac29b7222cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b6bb63425e905c406cd85ebc0730266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6ca464e60f8fb3c20b5aea886cb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e544fd922045aeb8452cae73f78bf48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb28caf0e08782d04229289b85b41d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48eac7ddb27e04d4a1e32026703f19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469c5322bea9615d087958e2f0c8d41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988a29aa5dd9e64b144f0455dfb3ceb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d715397c0091539799df7737cc68d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946400cf474c9c374a53380bd347e965274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3487f73e6ce51ee09312c3277f624275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288a1d2f6ed062643566775a25da00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b35da7bae5e797a7538c379eced71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65666a8a666d8ecf53bc778c6a59fc19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930385258e5c8d188241d8e98033e85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7fbe2c4e941e08472e4ab52a33f16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b2cfe78a605d6819dbc0e8eb4655281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bfec2635e70f8589749dbde35d41d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c556b4943378ddb363c5e71a2bd547283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebcdc56512c0176b4490191bbc97a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a297325b1e70b2040091c1535686285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753332cec96aaa12e111c1c29e474b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cb4b3d1b675615e97cfbfce43007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad845e72cd31a0897248319d97924288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a6771dd24b58fece5e3d9e4a78d7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3597d3d7b18851ecf22f595a8e82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780275f781433031fad73ae80c4d65e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c27e1a9bffa3652efd5bb2e42131e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e18c67006a3875ca7b3cb2881fe14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55673e9c8dd4e63e76d3d017d27b29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a3ee4eef06d6d3740646a144c8e05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e6010c520465bf02a0774184417a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024630a9ff307c31efe6610f05ac4330297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c60762e796855c57de7ed654e268a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a6d3c5bc0dfe6a4ae396d2e9012e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d857225754506f790388ef9b7a997300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d6cb567a06ec3f48149b717faee30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553acd044fd059df8e5333ef883cc00d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a610761c5f285895252cf8577020049303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371152c51af578e54ff5254d391a67e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e531780f71372e3611bbd3ffa77d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379cff3d1c8b860b7c4b77e77488658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2e16609bd8a8bf379de503138d12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d80043e3763db5a4348d3820564b51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c537e59629331cc299c2c9b428ecb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5aa604c1c372dbc7c059e3cdf7a91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db1eeb42dbbe0509ccbaacebce57d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85a628369b783bd0a720d6e51b713312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd4e3ebcd88bfe9820c0f9aed165f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fe3acc97e125ec46e4b4ce857b799314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee9ffa08eff8195276aa371419431315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f29094014a198a778f3b4d93d484f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d6e2395939396d2428df39e3540f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8ea4fa9487fd57292915ab99872d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18082af2ea54ba5c95ba723f769db294319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3f6bada04028103f4fc8986cdb153320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27e36d8e7ccf9cb85f3ef840ad42d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c934ba13c5886f0be7ce9b55f26f1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdccc848d53a93da81c5789c854a1e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e563f06c48868043ea37bb8183b08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4c83802252b56c81f0b570165dcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcdb209564a79b69c3ab45b9f91446326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a1008501ad525217683e6bee4eb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290af9ae10457c78c1d0f57d02d906c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da607ced6e951131e83a43619965db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3d6c54f38ec374851640e500cfa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0155a61272870be02ea4b3cfb6b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b408af040bbe069ee71aca4b65ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ea652d264aeba87d634460107538333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3cba8fb352eabc997daed9e730c8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab443408722df2cdceeb47ffc445ef22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ad55123685de15182775a13b771c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1777f06301d6926d446b591520b244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6dc8a8647ada5fe7c31631badbc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3342f0be9e2052cf1711b1fcc2a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370604131e9f4cd2c6c3d63dc12fcca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5af4ffc2565d820518f18de05820e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ddee7972752ba40740282d7943b379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6590aa856be873b7d69b04781e449710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b996ae5c463b72d0e23adf106a0ae511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8aa804a07c9c9e54dc93375d64c5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de200dc31b7a160014ddd6651950f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f2a5a9c23caf48588f791c94417b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe219d46e775908f8ce4998ae0edf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f6666893f9b0dcd28a7a1f60020116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159b015a64d43f9b461e1e73abf41717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28aab4567a0435971ea739ac8fd24b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85402799752da78bb82c6f7636fda4a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698204145a7360e2e92602b6bdfc8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a9932b3d907a886c96208557caeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eb55aaa5d69f2d808ccaba783473f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14780139d7cb6723d61e09ff216f5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c48f6d801eeae85628f094ccddee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632ad47bbc857b67f018fc516f464925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511034d0c4398e7641c67f0610b6eb3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c361afcdc87f744f57aa6cc43cc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e359f7b6074d59a7f377c92c63468528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f53b4c5a64ceb8821ec5526d15cb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddbc4ee9ec6a7b9adda54d798c4cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def2e564ac82a0621efa2715f4c1f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6539a23af5b233fb7a4085f958d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a212c7cacbab74a36ae76b43a92e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b67bbe755a12ad3b8ff281e373610634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18de352e9474340da326813371548a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaa52d5d9ced8c5a230184061d07e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506042149c61b45997dde2b8965f57f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ca1eec6ede97009b71c45b894dac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a7d81d701b597c2c55a1ef3f3eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbd836ece8cb1ab0721865278e45040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7b51fbda8d7cf6b95f3f1cabe67741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c84c0f31c072d2ba60b0c6258c01142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16c64f459eaac746065054d63f89c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b9feef4cebb75c643ad62a7dd9bd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2091ad7968a8fddc35ca0a9239f5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafd6b9d03f55eace3480a72f7cb90746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22cd2ecb5fc81290d6f3f380e583a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e59f897dd75c064e8b9a60cf828248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3b927d033e541c80f212de4e424549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa59d33095d88874ef4c9f3ece678d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c1600c5dc34c1d962546265dc68651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5c87b056b2f52031980fca77de5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672090cf3bba5900a296ebf54f943b4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95defc9f1253e56e19c6274fbabddb4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed98e83907ff407e11d369796970155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b17d8b69bca479a6f3a2e99fbea3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa6f450a47ae0cd603fc497e0f196857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aabce9d137b096d0ffa323c95c36758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4141aa9da09b5b6e77f15c6e90cbb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f624b3b0753a0dd2264cc90a03906c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23703f5f0002e4422753a13401aa47161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1870da36d5ec09aa6ab3c6f1f36af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e856a1ffefaff4a67214608a79b8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7490e06b54703817eb422e693406c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a0f480b79d235893d8cadde31693e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a621cc04a41d78e8056a32f2b7714266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91e1ad3f64aa1db8324f1377141d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a689f26773680657ef7b73be7196468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02b115eaaae7b7bc638d4855261ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5032844c5c557cc76d13eb42bfbfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedcdd60192978ed371693e27ca267971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4f7cbea0f87d6ed37b1358dbfb6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf968a3c05e0bf9f2f025cdf329f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132208dc3d7485131fe1387ebab3ea474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3bfc6594cf00a6be98ef0ad59937575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d72724e9bae16c0423e4d13284c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c5f1ebd5335788498203cea210edd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a008f2a56eb603b9fb304b14146178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6bb0d01f58fe4a551c0848323aa1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f278a2bdb4750bf1ffea86557f76d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e4acb5d1ed80bad794c6c7513f7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a029c7fc1520b5ebd56983f926914d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf876d68fd611dbb758da21394f9ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076efdb91155d8aa8c25b9a2382da43a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d1d0220814091b3c0eb098de5aa385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381ab9a7e23814d51ddd6dc0ddf85d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2245e1ea9394258be609a7ec6cf41687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a94db3b55c3ca83944c5b4873d8b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b05c7c0fae8c97942b5aa3144e56489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dbbe0e28aaed436c15fa08eeb14bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd6590b72ab5b17a4121f9ad561e0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c820a7d1cca8d43d5fbb1db14b3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f2b8aab420fb3481c96a014b8c46493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d0b91ea20bb31bde1b46fd108072794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ce31f52e540ef7ddd51256dbf72595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb00617a005abd805962fe91bac3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb77bc63a11ac7afed32d0ad2a5db3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4668efddeaf4ca8d0a5edc38a2b9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b41dc1cb23cbd5b5786dac9f2777e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97117622254e9ec1485d80503682049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad869f042b7fc94f6c5a4c873eca11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b5d771b787d9e2ee9ef9fe2ecd511102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e86a8e205f5d2ba1fe523dc36c25a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805d5cb81f509561dc38c4801749aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc4087a07b5eca8661dca0cb7713b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd7ab91b79a5464e2e67ebd5119ed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76d29a906caffb19436049ac443a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6bfa7937b6a792f98bb83b0090894108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2970edd2ed00a42d2031a5ec8a1b49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27541f9ab9412a67fa4b43b33136ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a01da8a1f3a7605051096011eef9ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8011d02c11bdc30bce05b8aca565c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd7313e3720a9b39ab07ec44102169113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5b71c2b3eb7e2f215e16673e25cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fbe750885568168fe1fef78e89eaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57386082e5542b68746bf2a62a0972116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0784d03290b3b94623dbeb4aacf49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1650a3a3da285d2436dc3b490dd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1832ee105548818d219db4c2152ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c1b328f8dc2730e982bcc0d228dab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3283ea9ddeb1d714ce54cf12d0af6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843567824bc996523505691596c6f52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7add91774ac96c3387357397a99dba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196fddf263a089a73846027a845efc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5eba4e6a2032e57655f762785774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fde6d6990610b60a162c5f56890c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e788d24e146046d83dfd6dd0ead312e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46368f8f044734aea3aad32f263fcf04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c789092f8e20335502899cff17719129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef86445d19d4b38302c5463a144498130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fab859810d62dd3bba59abaf0fa24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94e318ec53f4b94b59b95ba431691b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5cffb383167e4f0c5ff54d96e376c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab516417340d745f691baa5244be15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570d20d0044309129f0c871558f258c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0220965252e19d5853a2f2b14d4175136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d8d59fa0ba17d2e436bbf1ba299c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b66c96ede8a5e3672ecc3380bf78a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372dc434bdf44ad46f3951b4bfdd688139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295d23ea8a1ae86681de8ad16ec163f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e817222bc15b7f1caf0e7349b415141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b87009944d5dea21e5bba917a7ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb174a74e2df79e2b8833c966a7faad8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9fc6df85f2f1744456f6fe727b00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b81edee07986203131ec78b29eb79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc630751ac27e319c25b015c5cf1f44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd80ea991f8e3f7e33f9436408bf4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596da1e844408f49ed9e365aa3732c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed7386ef56b8e871ae0a070cbf51ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e651d349509988d814f3b1940248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c13efe6160fe4892b5dc6ef2741df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf63ebba827166390d89e375269d62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2432970f37609928162331b39c475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb2fab295918ccefc8df30a5ca571154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0451c56787b2cefdb9e8e028341ba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400a714ca3d3d49e754557eec3b70d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603af68f18189cb018ef2e14ac2618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098f4817cfdf9b817be84ba387af63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36135b830adafdd6f45a94f6ad7a6c8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53cd237b71b9fb861015788689b432160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593af541ebe4150b8ae1e7b19bc6f6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb53630808b051ab49759670678d4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416cd2bcfa3b9778b677b8b1df9809163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da757357f330f089ea2092f0707dd0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917577bcb82fafc0005983625dcd2615165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ff23c7082aad831b0ca688c0e689166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc9725b93da85b86f103ba80a1513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b91444dd2d0eb94fdc640982964b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f26676c633f8fc1ca6f5ea22f69f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed786079bee689c7ca622276b5cdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a626ca7bb56693b15ac1125ce69442171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86962bdc502e6d35bb92b5c0dedb7679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584caa6cf26758926a1370bedf3bb77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c4d82b0678e2c20ec411378d4656174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeb6dedfd451743ddb3798c9cd4dcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b75a03e19c44fac440df378aade523176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf94e1e4cf50d14573f629f305c876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a51d23b0ebb0fd72f2e85ca67c8444178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0767c0d5ad3910733ab036511eab59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb8e6b1805286ee4a86df3bba4d00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cc7f075fb97fdbf864b3e980984bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a2cecbee58e4ef77ff591403a15f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4a12ae52778327eef3f9dcb6cebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9bcac5c7150780fbfe070888db454184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f459ad34a9eaaf6192405061ad52030185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369382c8017f1bc31247506d55f7efc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5427b1ff7f5c96a1871d5ca0093b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d8a935f7d53a2511cebb2d07d5fe8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426779dfe37ff81025df03151f16c947189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0bcacdfb72f26873e59d8a063a446190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbabeab1fb9079134e61328514783b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa280ee1fb5fe727a9091fe670e0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd281c785b4e355af9346496bd6c2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0bc96793a319d9ff23e49ed699df8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328828c79c9916a905b8deec92cdd935195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f29bc87abb0ada60b64bd95cebba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c820c93a60230cb25955dd0cc9689197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ff1c5819b6a4065a97ebcb1ac300198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df98b39a8cd5e87c44e6db9a21b8ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f65c73a35bdc18fda4f9cf78cd007200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4d0e7b8500a769f28e04f3e01d18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af73d28dd77508281af4e7696bee6b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f84863ca311590ea4851a6b26786203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98cd01fbbfa7a9c607ba80cac913b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71021715b4fb3bf79a2579dd48d4871205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0669ff938dddf5f5c3f14a13b1cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d2cdfb70af1c8092116b5edf0da82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96382eea16762c449f214190e286d01a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243346d299159b3665c0ca82d0325dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520652334bb33457150a49afdcd822d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92d56ab8e63d774c0b2026ccb0e8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eea7a4ef2cffa9c123065843f8aa6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617b22073cfc0941349cdc69602ee1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667072ae9e10fbf9dba4926b8a768dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ccc7f4f8ce47c1b7d9435ee07448d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd53d1fc157f8dcb0a29f41c999efe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f33cbb58b0853dff3cb1f46cae68e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67226ae9ae0b5f2aa4e3b7d0fc0097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b97922d81c22be2deaa69064f0d8be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015119fcabfe5fc9d5395f72b36321220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bbccece0cba25dda5b3fa6d2f2fff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b91bb239b370e086b29c2725d623222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89bea4faaebac70d691129d2a4549223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c863a68350a3e1ee934a8da15cb4b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319bfa9acaad36bd21a7cb24f97315b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00767ee3deac595e64b24b0e2ceb4dbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c22b6d535bdcd60c069fa40c0e9e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf34859dec4e6ded6dba6afc77b823228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f8c0846ba73c2df49853e42965da1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9a0f1536269f27dd090c3ad3ea4e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e59ab9e5275c994bc6c6b198a655231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190122ce96321a3f31abf6067ba257b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d6dee0ec25c123f72f233d451dc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a26cfa53cd58b0bbabb3d70aaaa057234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e9b7349efc8359a6bc0d3d84922c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f0aae6c7cbd92680d50101a107c1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ee31c28d1627693d7960c6cbcc40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bc301431d84cf11dc2f78a96cc233238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad125bf7d50bc72cb393743c94e302239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d37d15c7220339c4a99aa745c5b8aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f70823cd2e28364e2958297a3711241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47633879ec41855d29bd274f4a5df67d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820852ee82d098754dd6f01cde90ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904be029f9aa0a71d228cc0de77b486244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb2835e39fee403b6a1cd7b0f31c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a07ae6313f4f791bcce73e6680fc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530d1f16c8bf8b2ba432e5ae44f6bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a47befdf2f90116112026517a8e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85be46b68a40023a3dd71355125796a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae0227787aa0766eb220569777e75c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a90e4e6fcce913487083f5067961f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1a56ad0d601855165af20925a5aeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c29bc4efd07cdeb1e617cdb85bc85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ccf04b254007c929f167a05c0cec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca0449c2604fe53d0019a594afc60f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f4d5b1eb872be3cb31583b081c96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ad8387f3cdf5161f15ab3df59855257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399bd97eabc532bfeb7e8cc6b4ec57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b693bac1a3618e3a71891f9119f781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd820fb2ca741f97d564cc414544b02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078cf5fe3fb7efc9e7c69413d8bbae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646600768fbe2de28e1c20f87f2f8bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f297ea6f5c8da8da5d0c1d76a3b6b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5960f80c0f1f074fcbe52cdded2920264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b08dbf4fac364e51f7bfecfbc03f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f66155639a4547c9abd76de19cfaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fa5641f73b5cf5f2f7427bcfe8a50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9769c1a1493a0474eb95ea215899c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b31f3e1185d3c74fa37866b1d364a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb35639598cdc48b8f90596e469fad4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319729d0838fad479144a6b8631ae6cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb82e6cf0005a5ca24f47b367f68482272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816c6190ecc36eaf4f18dcfbb2b4122273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6026ed50c634bbfd098e279058f11f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121bb9caa351b4cf6ff575e39bce3af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752397bba316a9ffc23a30c214100f75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e0ec436e145ad02272dda4a1e5ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0a28707ef308ab46d4f99a81c016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e25b2fe79a23ad50102b4f3e52e8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec0dbe7d5f2435d6ea397c4737be8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfb10142a589bb91b8cef37673275c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b095ac87e98811229028449ffec067282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f13ecc036a056ec0b1ee561e19bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad52261e05d1a025f8e626e510b07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd81161d5e6458c1019ccec85cd678285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f1aadeb3bbb755d62bf3f524f0fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f34fa26ff3d3c02f85afc403371e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1b892703c35284e3472a4bdba623288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8837e159c362cb6e1825c1de7ad304289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d7300b50378a987a927b4c3f3c29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9423f4b476f1af5a71c422a0d9da89c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b075d9a91d624d25e7ccd8cf69c015292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0539c347404c8ffd6b9c2a5badc714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80257977ce48110de883317c979561294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c983401401883349ce0d6382f3eb91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5047080aab84b6610d4324ff617f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca4202ab78038fd9e44501c1d69cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b2a1e783736ea88220210ed6dd1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb130ea66ab273d4f72031db1c1d20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716e2020788980fd425dde031b8674c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ab374f125f9a39edbda9e33e1e3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2254a6e232ac41ccba961f1bfe2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1bb5640dc18e78d4113604c54e3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5001fe2045a8ae45c269e809f42e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff2fffb16357c811afde00595849a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c238ff42805a94f9fb8526db46866306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d46ad840509548dac40ae78ee7dbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5090067b5349234417774a0f26346b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a6b47376434cdb80ff356f65198e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85077dd76f836c6b8b817d3a02633310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212088253475d87fa507c15fce7e1c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e08afd28ac1cb80acf941102b524312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213878226f4b2553cc60cd93ba6718313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151396cd40c49d3ff6f12de2909f3a0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdf3422c96239481099375d6396cf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7c49bac0a4e69e6ee20886543660316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626acf4370c51b6772f75331782117317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f3a9f13334339282cc60d32ee87a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bcb6a474966c5e744a297fdbd8713319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd8bd1d5d08ad0652c142e2cec8d54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac0d06967b84e2799ef37f135e228321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de6501be08ce1ef2ad2f2cbec51998322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6349f00610301cab1413de2005aa2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa217224ab09609169731da50c5f0dd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea3100cc7fff01d3093fbeab1dbb3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>