--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54a5306f703c90c919d6b48f1320e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8ea47beb7dacfe9775dc25b0273502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5e90b8ee6f2238d23b2d3d9188b723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b86a7e28fa897370b4e9c77fef2a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3fbc55bd24c1ab33530eaeca445605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69526904fbda299b7492184d6610f6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03ace694ebc94a32cba8e2d4f81967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e53717da5b289fb043c3cff46b9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b0c536dac07602924a168af4407d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214b1c81ab67bc3f9c28b599027ae5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fbb6e0e82e702402d9b6f64b61db511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e545a43a1242ceab2267b1138d531012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c5835a5e2514491ac8d2d4f5641813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b221a832a126982bcd6dc4fb2e2c9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e889d2d5edd67814b37a62a9da8b4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd2bf293a80bf7a47ba802a5ac85216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5363ef01e3bbaba0c3cb2f546720b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ffa532c035cc1b217e16c6a9f9efa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572f32cd80818ed5e339a2f094fc5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780af969361581af3d8c85533c772d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ed52237ab82d9a60408ba9bf99b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b12c23c6b6780b170ae64257d00e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db435461f6f09ae6c27300173d93223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362db57d455af6f28b84eea89fe7a1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7e15db280d90f87ca441afe3256925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590573a8ba29c0b80c0375209911c6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa73048f6d4c5c57e74fc0ee3f336a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0032dad727c948c4367554b7a9584428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404aa7886dcf54d2f9fd18eb00956529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a638c8fcce0b6d0727b1b00cce8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d37c0058a87011686b62b8b9ca57d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd76a6c4c432fbdca05d517920f6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76515190f4035df20f4f00dc95d1170333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c4608cc8a6a111fe339f96bb257434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cc03b9cac76c1d0fc2211d2a653435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53475abd7e65ea0afe4c173586a7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260fd18acae66ea7d3f83612866517337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a61f45840b5a316f6ddd3b3e165338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6d5798be9a91db1bf7a52c43fe5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdaa3939ce9e71385eee7e2770269440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca231d63af932bdfd2b704c174f37f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc8ddd3d6647ebf20b9b209aae84c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41624de518514f5da2c123c8330049443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e485324bfb68f718cab0f836f021344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2806c9ed0bd3b2fc8134d9998d15cdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15111edc2c44a5f66b8180d838567946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f25cfdf81c503817ec2a2136911747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c505961769cb3333056f41bdf1e88048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07490097a581006b5fa79f493216be249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c486fa92f65f670ffef46521d5ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fe63314d8603dbdeb5baf1922c49f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9a0238a3460f3d7dcba480b2fd12252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e04eafac12ed2199ea0098865c0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9aa70dfe290be7cee4c4b4bb61e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78a1ce8f4ffd1b91da5d8ce259c0d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49203de8dbb144cf578cd9990f1c71a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ab2156fb56e1ff8a6be9dd4a24d8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238538093587a2369873ddb1f46cefd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e081862b3c09099518ca020f4ae8a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e228bb145e2a44f2d9f54ff2f891060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c8338afa166d1439b38d81939179461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb53ef95fabe41df76839594a71d1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042093edcbaaa9e8570eabbd2ef79c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d8ea38e5a20cd75ca902ed5b35a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93015fcbba1f5adfdb11d88f70de35ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72c9a40299a9c955ef6c18468081366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1a19cb06fdacef3f75984f6caf22c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a7bac0edd0a399223c408ec537a9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994f9dc67ed2b9b9937612fc67f45e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f68ab9ab85017a17424d0c39cb28270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5323c9e3ce6b52b090addcecd6edf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552ac9d66ce303193f4dba7a31b58b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be27c363fbfd872cd57b8ce17da14873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf610833b5c0ede9d5648362faf24e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aaadf6bd31dbb06e6b3f099cd5b6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e415904cf1fff2676549631f3fe4bb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e808110c897eaeee8a2f0f7d160c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd6820173e14fef9770da4664baf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e40b4951fb518e6a5644fbbacf0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba2bf962e99a8964ff47938a1340380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9bee1c358141e7315452bac8a08181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20db74a5366fb1d680178d68e8268982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc296380de9aecb680911afe38af583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80abee1d460bbe7d4db8c1c3efc62684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527211887acfcc6e42e884d146d0509f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bcdea104c4efb93ff7375cd80e03486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021205a8abebc2a22e49b2bfb89810a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31576179c177f83eb953c69d4a78d06288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514d976de9d2092c7be8e3ba39494789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ee314de78cac5ce733f4a128a2bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a229609479764e0a9f025476d57b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301110b049f7f9f18933a854d459c62792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143cb9b5638ddb550491d8260235caa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d2456c54d359eda09bf2b59f9e4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b80e1113e04a8480471f6aec4dfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccf6a9cea97ffa2cb1c8ac2555d83f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21960e3b1f4d882ad36958c92071f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534892509d299f8e286ac2db7b9ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded660600c44faeb3a54de3b11046a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612187538f554e39a4e24c895c232e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12200e1c4adafdfaad2332f2fe681b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d791c432bd04755600572d5a910ef79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc2b783770092b88ce55c0be6b3c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e07834c25ff9ed6e3abd50dc17e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6113de65dd4246e2b72761833bb0346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b0ded59b090fc188c374f6890b18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735bd65194e173fecb3a3e35d628f8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656964b966c9c2a90fd93b9ba5843b81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ce2a7c39c9047666def36ee42017109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb82e959b0d87857f6e018ec8da0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132851537f13d2446182d68706f0a1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f341bf0b2256240168dec9b314998e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947ae5a187a6af3747f2e4aab04a49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d23b72e5b57f1eccd47b97b426e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915d83c0f0e1ed91fda8f7b1bb6f8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851676af60500e08db865deca9075af5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162c63522a540da4634cc5c27f8bcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb763aff56337e55e441c8e7f9079118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104562515c7c0eddb81d6d5c4f7daa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24913a58db3a5515e8d47357eee691120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c92d9969dd050a1b7fe160d4c2c1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd4425ad85a71acfdeadc8724f8d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab45e3de89516bc2d730816072a6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b239a1f64c9ea8af5958e69c1c672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca022c401db88f040fbd108dcc722125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23d1bf1f2f296fed378ba12f49abc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf54fc5e3db91907712274f2d9753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb733b3383ec4842ed95c83286a89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc94110dd5daaa34a1cc6b40e724a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8df0c660b407a4dfc33f137b666af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee405304b40a123d56657ab8a10db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626a2d415b4710085253aa0c986bbe6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c626866bb03ec5a8fd176a94135ad9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc811fdcccb8a16767ec7f22e280bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67ce68ba4089815d94e7cb0e7d7459135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853ed1505ea9c5e328e7dc092e0535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de62a895cf8d18c37e9f4c6db5c184d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f12a1fd6a51e16b1633ef17bf635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700280963a234610dfc193ba1bd59f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d626d71006543e5630cbf9763a29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9750548d18012c7910dc18a3ea222141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391fc60f17ab25ce89fec09c42a907142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c782addcd3b32c15210c10523cad9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac7084f04b8a0c8fa7c51bf3dc603144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e6595ac928e2738d724d338d3392e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba26cc53449deae4980fe752fa0d1af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d26c55fed1d1188ad70aaa74daa3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ff0a0de6db073bc15a8d13f1eefd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f8eb44a2ce5395d8bfe7d0874f96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef0e7d75b7d256f8dc0997ff269804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e847a96ec4befed6bfa9cc5db3be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1636ea462c7fe64dc021f84e937bb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd393e0fd9901bb56a62419ba54fc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766dfe6b33ed2dcacb4ca1328ed363f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de0fdb3fcc890dbe3a93d9afb3ffb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf5c1a492977ba4c7018451bd63ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3478855d364a64845dbed831b24be3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadedd0e7c5897af0dac9a5e354677d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782832194d2bbb4123a5c64ddfa6771159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215871b18024692eed143998d38f5bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d207f0e4d8389d0938bb3f6338df65d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985c4e4411ac4d5a602e47662140c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff62615367e08bd7c6c551f1ed3c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d870e3ab5e89402703d58604f86db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9caee3cd86995591e3a53c39259591165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312a8f6b25c0bebcaff06756df391f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f504ad8ac05e6e66ca0369594e238167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904374f3f74d96f9447219055d5590b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9418a21a1cb6be8cd4d9cdad2ccc8a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6a2328136bfc8588ddcf8ff8d8df1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c715840c1e95f605e27ebffe92739f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488bbf173ae8bd084a529b0f05b7902172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff18a51c651df9f5bc57d8e9f6884173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c4b7a440af2bfaaedf2a7033283a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe95ac587a75d7a8afa4da5884272c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6fbd56a978f1d96c2fdadfeb96c3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2745bbc06a7e787c7fd7f223ea30e1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221f4b67974f1306e581b31f36dfec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444316ea0d886376b121440d3d29e34b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644283ac9f3c3862e417de2124c49557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5986de8985130c39e225c2e79345181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e00fd5070f43528ab4724b211e18e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db657e35960a6b4835167cc28d2b5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ed4478b482cdf3ae12c689d082369184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a9e6faae3d583363363b4c9409d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64091bcc83a396a631568917ea9c97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82040b84a73beb47650aaa3a532e67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4573951f3a8462e7c9284a43542b9cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7cd149b43185f998cf716c49bbe64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfcb7e5a54ab1e206be4ec7e0bafe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36530a6a3c2bffa20edd08e108d231191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe19a0ff6de601e3d52f88970643f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80bb4fecf0b7b26385e9e367ccd2f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2921f9bb257d365460dd19134423474194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb75af5fcd79caf7ab400a13364bc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2bcf710b77295f787566debdd09cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f0b48e80791c4683ca463d818a41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e56a3f4fb752fe76a0d777756b0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90524cb93cb8a35f4328a5ccd8f7ec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44beeb3399a0277a2c3d5b9739bf35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa54446d43fec801e271cfbd5e9c99b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01772004e8409219a71c4119094ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe6d82155aedb949af50f1b1fa75ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a620fb39b2816312421d9b321721204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008181bda2fd560a2f0172bada9977b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f289037f1aea01939412e4852ad08d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7934bbe06afc80241f391451defe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ededd3b053f700b92a52d86392533208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63d965d458df17e860dec5317c668209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cda505791dfaf74c6cbea2de09852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd621221ab69dda5a0c1f86ae6fe8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d39c25d7e4797a386b9c57caf6e2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06ea07c3d617103825cda7ed67558213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9438cadbd9dcb13d9da9b27d60d7f52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613c3241c84d6d37c35ec44cfc99ddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edacb242099249a74f79062511fcea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0127c7aa0432e62cf5952066292714217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837648cca6d72a3417b1aff5324fe51b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba86393960900ccd7f46f7d587f398219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a08ae910c34d585df6ea11d3c4cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39c24f9b323b59ee3a48574fd08272221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e657127d49795265afdb94aaa5d8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd533738be08d139d48d6c5716c02ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba2c9210a2524e8c8ae0ad58c9041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2463b9d7536d7fb5fabdf588355ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728772071c9138adaaa6a00ea397b7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8ccf7ce1c9334b9ee37964195df9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02570e3d7d98fcaa20c4203ff218c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889c5b2ca9c4ba4df7fabbc0496b06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd245589bd09c2c4bc43a6bf99f9f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693b9b79a917b13c1e5af9bf36ac18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b1a13378bb0f12a92a5db9f10c27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acffedb8e1913ad8cdc62c22cdb426233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3785e2a6226822464734d01b0646d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28329d34677f12c0f2d3e7d2d4c897235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25a177e439d892f743ae2a08547a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d2a6e54e40568c075b8a9299cc8a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ee16e4dbadc595af6e4c1989f013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d8c30443cc22ae1f8de1df009b9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef2e4cfc4c717654937f2aa03450b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51239b4299f007ccc9016871618a718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75456ee78a7e2aa35d00b262f428665242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35ac1f9fa5cd59399ddbc07019655243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315be7210cb1828d2c87318c9631fa9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3c94e300218a1ec06a4bc48b9134b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e01314a06c638d1e3f6def32cc8b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c47bad0828cadc8e3ccd058d80cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229b88a3fda9316fefa62911c3c6140248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec295d450e9581d06ae52f50a6b8108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9d34e9deff79c5a291536f7ad82b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0cc9b8582016e73478e57c9ea445251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a87febb1a3dcce2f649764accd197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846040139e991f96146a927d3a489593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f403c1a87fc3567824c425550be237254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d34554ae41ae86e4b1ac05534bf8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93217f07846652ae2f2bf0b4f7514e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa249f3b04af43540ba915660b2bc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6674fe258f1636c80355d91e5e4f82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2fc069381ffa9f3b204c140e34839259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1756d07b1fec77f5b1df2b4e0eb2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a6a9a538a43c59453be48a3f8c19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c64a5c3d34b67837f1d5121130cdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5360ed1909d18306f596d71af6426d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd90922139c85efd910a7b19b792c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ac5ba7363e8797c9c86bc3326b2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34aa65e5ca1c98196a00b6f805cc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e864cc4a028f6921d3adf971f060267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8bd884914b09ad934b65e3126606a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b802abc0840bb9300da937704e37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d199c868570c5eaa243f7e12a830c0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b670c26a262ccb77eb5612af1aacb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cde6cf86345f17d1f29d9c75d1ee6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561c65cf0a7a8f19c214407ff3ff30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff465937f6d9332de14e145f385e4ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56599205dd0c7551cc6cbcbb150faa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fba95eedacce9891bfc46b741c902276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5b0ca11842dd2634b752f1de0ac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7fd50badf098f0e70cca46b38880278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9abcde37e62f73bead0341160f4224279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4a7c828ad37f15cee11df0d4e8a5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f9f63586e4b4629012bddbb14d4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e93d63ff21587900bac5174ee9917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ecc2a562d7aba7299bd7fd0db52b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b8c4f9d7b77895e10f647d1da593284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe68fd879909f3e2b905a19ffe3bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b47d9de95466d3d524938cf0f812286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45845a926a64a93533fcca3b96f68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289100d99424f92c7ea6d357799710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef773259b7e017c9249411551571315289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db5128a49f15b1500e8dfd590eedea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518ce6110f4909e67d21b7b7b60cbb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e19e2512ece9feabd9924a4e07978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b86a9df971e928c5a861f28045bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892fe5c5fd5325f45762695ce974ad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fefea41c76e4a1ac0bda54bf4bf13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5fd011a58a825cc67ee0208591555296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df616495a8fa5f74a6dc10df37a752c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd25295b42e0c6f73da8d20584613298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157286a99394292fd6cbb8ed17fa538299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2189305ccadd267b29837ae0526018300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f1f830bc76d60f40c01f828a6c82d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99884b29291eb7407909be4be36ee7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae39a414d837453f773a8f23f3f304303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab52888bd0a4b57adb412defe0003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fafa8c9e5a446ba46003c7713cc35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165ad0b0654c29a9771b6bf2c4444e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b72127eb1f177754b57350529ea4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204296e5cc5403557f114e7341b6bd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1885ec9e38eac5833579453097cfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406dd0753a5bc139556c55a0499acc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c612fe24acba20d46b6f29369905311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed4165653d22292571165cd7bd9f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a740ba293ccc214b2ebdc6b7a7658313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d030c27c3450fad5be37a924e0d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6c6c3e050a319d5f8b1af521c9bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec7fe66ccabe1db3238c9bf7a676e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671cd3652b08daf0dbbfc4f87b97f3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c95d98bc42a21529bea4f96931a43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2baf0ac534e8edc8fe9899cb49e98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aae3f8e926937d82ba849da42e747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e34de88626b6e86ffac8bd0860583321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e6dcf11ef46484a3dd0bbb393f3b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e45f6a1715c03ec596939764c8ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad61e7ebadfbe861b7c5023a461a0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04fe394320239a8d23798f43564ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72d79d32a4d9da599a6823aead774326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5454d02b5fbb43bb5d191279b521fc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff1ce40b05d5c0f7680006d9e2970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eafbb2ed1f38ce9215bf4b92fb5fc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fbf28aecc16036c3c1409771a708330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0ae2ef12b96da1a3ffb6a4d539fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d6c72da2388cb6598ccbf67dba7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d7b6976fabb84dcb49b146cec269333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be424c7393d693e969d2bb93ec3f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78fd56251bef9be4b04ebfcd3453b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76099f722ec73182d5011e8ff495423f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c33e5b1fb07a5b950391bb34213624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820b9ed8a0db5886b1664c85daf5a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd85908c8d86d244c7a189f7599c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90f7bc1a309b439089fc247a45e1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772718464490e52db80a8e62e019368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf967e17819f64682c7f46d8cb24af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139d212049aff7fb1cb651fec1f2e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607507a1d84f79c128f303af33987211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e32d1cef04359b48ea8f713fda2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbdfa9d7b59f1a7d58928e562e9df313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16aba5442796176560ab42ec03eae514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacedab0393c37824ee1c36cb226e0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1deb26e060270f3ed0ab9910f01ccd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eca8b7fe98e835c40038b6e967a4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b42a46fdfc6eeedd61fe064dc2fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4988690a06050b3df727abd6c8b0b0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa10a083a88146dd335a0f19b1adf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8778aba2f0f0d25a0c6e17c2dd8d8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0275a45faab5c29ffdcc5fd2e73d8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de930cac333dad308bdf1d105de86f4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3469449b5b30f245eca7d792906dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5d04ebe1f9688523ed66e93f2dfaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c2ffeea1e17f0d0bdcb4e15fddb0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e18ad67e9970298921d52da01db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb76eec6483049c0d7b54f552486e0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af14b80d69dcb25b89cb87ba6d9bd4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e748e8dc8f481eabb653614bde97f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da074e381042f5b13b878cef7cb813b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa7a321d4d063928f09823e7c536b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822665e3327a883732df1d140e1ca133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cca57b9df567c1645ddc7dd1035b1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5e0d7d720a0b891dde0acbb5f32035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f79b3ee9394010c1853614ec7eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883615fa32545903b0c985fa37713c0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a31748280bf398c4afd144a1ab4d9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2405dba8a40d8db5819eb740da66e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf23a0a8130f99fd983e7986398e1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6d43401f737426eced053306a65d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783420d66d7186e82d67d1ccce327be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980e536102e237fc80bac24326c2f3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcd508f8291ee64c7680edefdcd1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab2310caec8595200d2de4b583f22a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f649a1bcb2c4386348c1c37ca515c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9046081b94b54198f013882bebd6cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f66f91f2e01d5f8a4ff1d75f11e7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f4ae8016ec934feef650022c2109349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52f941a8636cdd903148ac13f2af550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f528939a7566e9146977997582dd6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927611fb5cd55e6def5ee60d1b0faaac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994c33cd9fd15d2d607fa7db4a786453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa7d7e497914d9faa5502dea0a144e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be777aa03f6cb2ee5bec3c6b4bbad455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eba5b5b5eb2d9d28f1dc6c3c7c843256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e8ebc7b7a33aa3db45483c8582b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56c4a526e426b11a4607a5c47f52758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331157dcdb96b0cf14ef5c38c6aff5f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba74ca4bc72c8bdcc8bef1d33d4a6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66c91bfddf9abbc233b851c7a563e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459151e55639461c66d1f16d6b574e6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598527058603839b571f5755f591c0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5782b376b1de8325e8917e303488b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3208ee07d1e1c4a31ebc9b45d1cd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1e495fe5cc874997934f37d6efb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca987fdcfb7993e78fe4073e9960ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d109b139905a57887b08dc71882a2a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ad6f70c7c0372fcbc9bc903c30c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be35d7522cc3896bf2b0ec5f3971d5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986242d1a4c9385519d7ce27e8258bd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83750229c4c3610132bebd1656bc5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd5eb8b83748e9c26fa4e56d1d4f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac8fa90370f38a844b05a0d59d73d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ca01a35b84966e391fa43bcf929475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7a2865e31eb5902075639f72bc6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786b529032b6e680d5f0d276812e3b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee77d7b6a01cf52812508f96c7b56378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd0f6ca3de27855d1b17493b6bbdb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d298ab0e0ac602c1bd7aa0723402d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ff3ff4c5b482f946f2b10bff7fbe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466bc98bc8cffa065eb4df76b99c14b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170b469f553ba716972b2ee54f1ea983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8943052684494d7b319b0d87d7cb6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9a86e8952a012f8b20ca0158fbc4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c01e34b66b4fd7837ca1160c2dec586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf9e9e45f10d0ef2f2c0b99af8f35187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ce1a78a82f1ad6c3ff930c7155a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9eda7fd9126d7a5e287b2c27347f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0418e3885675a2c733206473b7e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e07548907db3bd3ff01e4d64491091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c11cdf7e39bbf29c5a05e51ad2ea292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0268afedf40c5cf900d4f5950b2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9adec1628fd00d64ef0cfacf536f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3c3499a038e962a5393b9d7284bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033550133f4df3852719f26ad1849adf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45822773656d68cd6fd983115b856e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d91751be1dff874e3700b1a1e071bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee96646e6c7db14df62ed2a8d94a6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4f8048554561c959ca997ab66cbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33ecf40c47ff7b3c787bc19ffe806101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991439c132207ebcf2db34a2da46dc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb09051865bfb6464e11ae383b70b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f3a3dd411cd2e899d72f0a59959cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611814d7e0d35bad2ea6c2b6baf136a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4518c082ef501510cede61fe69463106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9511e98942ad139f0e35a108ce4f23a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7601cd1660652ed8a1947c23d07a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e032ec3ceff35edbc43fd47331dd03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650f356c569ef377d96c41fb95e1b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3fdd0a6df58b3925e44b445ae58a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b8b65c4c7acdf2338e8dbc2226a54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3c578d21c1c8fa0f57f01fb23328113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14193c8d283a2f65b3771a31c92ca433114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a89c3c14cdbef186f1ccf3d96b3b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b947e2bc53bbc51c16526ba6b522a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71365c25f603a3825577d51478f259117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350afd26e4845b7ddb48acc08d2b393118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c8c47976f2590369657eb2521f4bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf00c1a983612ba938006a87029260120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef403104cb4c0c675ef4e893dd425563121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a7d539f45d2168c53fe4d573f180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f9d4fe37c46d97178279751280af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7faf1189673d35b4bb11e1749511d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cb6925c0df5e695da87c4a8e99458125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe57cc48b8ec4464f702ba467c6691126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc72119769e757dcf78cc3632044b40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd84f54cfaa2c463a0bc791e67071e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18161627b82cfe247d4da5935f1b7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e7f3ab9d1a0393de43092e9164462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562fc493810724961e091f734585409131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae51e5be238dca650011da566813648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f199a2d6615b2c1dd6d2b941a30b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbe3da5da0a631762a567fc52d4bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b073524ebec5104dd798468aee4097f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6472bb7cca73d9f7a760953c88f15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585970abd47212c191565acbba444b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963019f53fee4ef91ce261c2045611f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a2161bacd526df63a37cbaaeaed6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0b32167aeda1de49ce9dfa4b280cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd30e5fd1607c84bc98dc612f95a3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e816ac2326e9b0f76edd6be620e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade09f6b083b78438c91e32c8ad5754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c666c82c7ab7d6dbaf2ce569bbda6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddab1a0a84fef0708d76ad154d1333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e18ce2381fdde50b152cac741710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a5c1329e1099cb77b89f5f7068af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb3b8b050d6c42c37b9fcf5947bc07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5e98f156793054fe604546571a1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0132498ff17cba934beaaf5f28abd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6823824f2079a4afe3a1e3a599e3eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0554583dd25a4a00abedad1780d169152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc2b2febc961f22201e7ecee91fa43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedd0f73fa12df8d5cbf53d12f42dac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e6f0b0fb9864d525dd705ab2cc2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef12dc92297f9c3ac39dd896c28cb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f891d7cc7815ad1afbaf680f8487157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc51db8c97dafc72aee491b0249338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b02ecd91bacc8b36cef284f7e61f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a057e2ba7687f6b0f03b008cc6936160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9b91c49bfdf9a3fcb721438eb1a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ce5bf48c024d1841980515e6d0dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5ae0241ee93b7ba7ff067db4f055163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3509903a29de0d30a3d9ec6d2ae43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d14b2adcd9e0eae0bf88df4f5c6ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e4efec3c44b6ab4756150f3a66bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5eec035cf0a30bdd31d5bf171546167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70660ad1991cde21889b28f5371a489168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f508eac78b8e0479898832c9591a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e479f600e132efb2eb502eaaf499170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e1aa00b8db529cdc1690224cf12e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8036a3113850509dbcacc22fe2abec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bafc2c3af4c761907a960f9a753bbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df02d6fc8af7bd6349c81e3f4a934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345054d2b32c4594a37c4090814e68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd34253c52f961072e92f94573284d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d550bfb62125a8a355c9a10d6912a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7160eb966bbb75e2229264e8743df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759bdefbbd42eabf77b1820ac1e27d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47016cb2a2b51abbd5ab21470d7079e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385843b350960d9ce2c1b9aa7d04a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7afc3ead074f4b15dba0345b838b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d545a994fbf7323f76f0622bbd58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f81e52b2c0ac592d14a7a4ec3863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3ff4c24e4f331166bbcfd0feb423185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234330bd97fa165a9681df17e1def07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719190415c882e75c25c80b2a6086e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f057dc57889a5d136f5cc72e785a96b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ccf7c84a2599d7878cbb583c2191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7a106006c85c39cfbc524eed9a09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9543d383a2f9375ac0e094b66b372191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5523291d041d92f56d19a0d1e7b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2776a2af43d9659e2a358b41e9c861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdda93f4bc6e6670b3df7628773019194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43113d5f09717dd1ad5c4b668c82921d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109240991938dc158117ca60214246cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b2cd1db37f1445db333f303d39f26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dcd0a8761d33236c88ffc7f2ad09b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743dc2014abc29176e52fe0854fc0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9e2ad5af1b045571134399da994a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d2adfe9372c9884f010a3806664f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9804e4f6a6c81ae2b971b4bafa3f67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f9373c14d8d448f6ecdbbcd31756e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ce590617bd093bdfa933be85fa47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c8c039ce9bb26525a09426071fab2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a544ee54ef3c17ec6ea249872d0994206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42d54c815a4580bd2bdfdc7fcd32a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c53ecf35c43357c677a1b4c6aac70e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12ad364d265b71eb74d097b7b2b73c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183e0a24878eee13acb5ee7c2900d6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde42da7f0d1aa23966bdae4f7dc652211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6592cc395d02b616778d2b56057cc05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6de5622598d4b324b2affcf39cc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2717aa9520152717382d42f372775214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d12c23037bb94658613527af8594215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dfb4700f995ad4cebcb33ffc5c595216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1998828a8d299d346e4e9d9f812459217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846320e20f6f884b2d7e47e3f6b0c64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f30d189aa05b38c155f1041c4c9d04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273dd26b979b6f80e19c3754bab666220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b916380760eb9b506260beb631f4b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2fd03fa15d73b9b44f58ef10dec0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ccf235b51840dafffcdc636bd33e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71325780f950b2ef2e9b7b348b24f3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aed6ee1f1bdb325e0fed98504c7a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a286a63602d21ef81473b03e75e5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd59c5b38666c00e3e2c505e41aad2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eafd9e1725ccae3fad70a400473392228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17950dc4b7f6caab18178456191cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e515ccef36c63129bf5a4d4d3e80b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1979ef22a64dc8971dade7f6a295e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9eed025f387b235e3daae5a28c768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e187b6665472f767e4eb6c67410f7e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df0c1b2254bfaf0242b4977feb2e7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1264cd5546a29a9bf01e77f4b0440d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20803129ebafd472ba4c437881f862d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f35df8ed7c517213f0c8246dac1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43236b6bec75ffb15eeb9adc2a0808238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c2ef3664b0f715a7ad99b3d90ce2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e963d9014a872bb79e6a6ce3632948c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced877b34a2f1fd34ff4196b1f9db194241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee4fd4e7964bcf68841841fe8fed4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691773b8b4ab95c96fae4fcd1bece61f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9bf63169381db8ec4d19f08461ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e09d7a02c075ccc4e8d54b258a687245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2471290d3fec6e7afba41875bd54aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366df3621e44d9104ca0bf4d94ccd5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc78d3527ca1531de0b1e57b9cbd672248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5d602a850773c6c64c0cd4eca596a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9455a0396071325317905876a0e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e77868689c17804626a859191c34b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ec4f601aa77b1e8305242d512d51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ef20e842f263e9e0342a61b29bb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dad0e83299592d77da43b66b805a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f3def067d8ca1e527d9e806870533255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02905558bd186ffd1ab06f56a488d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f07e3962a59ea20af2a6cb592c38a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41605c7f93b8bafce4ede515022069258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab3f7c1e74186dc9941893cc5fe69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657bdacde82fb7bb83a7338bef2e9c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030622bef812b96b9e04e9a9d50abf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4685441fa879d0faa3f7462ea44ae2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5540c465d0238f2cdc8118183b3911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe81c6c4b300c6fe64662634ed1df1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b66b845f181c00a39db419e73c6d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eed2171a7784e8b7d40ee9197d97c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d5391a667fae91fc9f134e80151c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3634db42b35c9d402fd3c5f3bb44f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac77284b2f2436a40dea56ac0e6c6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae055a6f27ee42c990966b039b245a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34bcd2d2d163d1cfc3ba891ffd37d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f852ad0d8d2a85eb8be90545d401272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a08dacce1b4070bb1b5a19d0daab6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf970a4d71202b0e0aad463616c4366274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18706b8ecd839e14edae0eaaaa717f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33c534dfc8bdde69b29943f52a72a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9f35d545000a16da6538c832ef13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef8c0202bb10c4432bcd277e46eb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7be0da76ea05c5eed2c6b049bb0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a37a33e136741fed57cc653762f22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86e78ec407c81ccbc0073e976a4929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b9e369ff16aa0f63a61943b93741282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50343473e166d10456789c995ee2be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b94e85c5b585c967c56105b0e524284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fb212e8777acef5b25fd9cd292e28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c987154e3006434fc98953fc30c18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd75eed62a895cb777387a14b94da18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc381bea4f3a10418680fd188b6bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bfcd964f12fa49c75e993e978d56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1eb48f46b3d752460b76381262f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ccfda929b6d2fc556be58ec094e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812fb58a1dcc85b468f9cbdcdc3773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4715d4f9ddb06a2317a0b0b769baa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b7492a9640f9e9152d75752497ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5925801311ee083608327196c6ddb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a25fe75bd6877c39e3f8a386dcb2a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873956abc7adc3fce66aa20eb8d5bde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aedab7aeb1d731652ee6e66b81be6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a596eca9f3466f2bbfce614018e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa799e1a7a30dbb05c64e09c3986fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f3f48b695d7dc7ccce342cc80b648301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ed25473639071a305066da73650b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b69ee8b263e7e4050cb5fd42270ab3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3d5dca7ce4ecf4ac6a1426960fade304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480f0d887ee53f320749cc91e1c60e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe61155931db09f0da17c3b2b4441e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61f7b9eaac7b93b9fa4e015b4f26fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efca11a41e5a6c3d36bb159327adc17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfb5afacefc3999767a865aa5b46e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b953d2a831cff89657bf70c22e95f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db5c73edb7b5e21192bf08bf821b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcafd3bfee8b8971832de4d2c67c540312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012ff7d78a9edb91cf033aead7bc8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091decb886e3d22e40c16f735efa9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c0842d12365d0fdc50d28eeda6e43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b16e99e41562175c3be2c78aac5bc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de076553facc91c4a581aa28bcf8a65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdf7b31b8fd04311baa204a58dcbee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d2ea56617c1d77589e4cfbc233c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f0ca1ce515f9ee0c8ce25cc894a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8d426b744edfc16910f50b767cf1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a41cc6679763f8cb50dfac2353ead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48886e45c85475fa8f9dfc3ac8f0285c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f1fe504abaf82aa759c9c79f75cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a1c0d7d6193b5a64fabb1c9e86e8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>