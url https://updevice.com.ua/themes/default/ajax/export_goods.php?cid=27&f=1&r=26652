--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c5bb573d86314b054c876fd2fd3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b4e0c25ac90d0f08e321f9b80d2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7cf18d422523654a50b84c8e43003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ffa0c544a18a7436c63bf8522407e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1af88fdc1e282dcc3718b7c243c325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67df3f8f001962cf18f2a7ac2b0396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec725190cc77241b7e35d26d70d3227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab161a26f4c1d15c81fedfc0b13bf318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699943c431a66aca8b5ce6d78f48e8379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310065e2f04071a73c26a66b622aafd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43f4cbfa2cf0bed8301a519e864c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e132981a654e6419182de0db5c2d4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934571678a9b95e75d39da9c0d449d0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2e1da0d3083d9ba0ee68a37ac0ee514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f5859c920e86a879c1a6fe3e55c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bd80112d354d0492c98082e75b27f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db277d650e522ef60aec044c28892ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2013c7140a05f9d5258728b870f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1af246bc0a0605c581d5f230ef79519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17a03c23fd4c1be2c11ea60ae576620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e58a37e7bface6845986cb4c07405421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee085fd636bf00b41ee6bee646c44f9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2933bb382acc964d15e51d94458af723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5788f5227d8d73619ebeceaf72ed0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8530c507ac5cbd073e9aa534577d25c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d5ba19d34f17ce83bbe5056f5f6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d5f5f87fe82c487f2dc6ccac1b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa256252f48643f5169506ea4f666b1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74189730507fff3f19d6755fcbad28a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ea084affeac2681c127459ddd156330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130196b19ebdcc37266568b3bc78692131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aadcbb5417d83c1bd819b289093f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555f8814706f699b3481245599e8fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d91d1f7cb0b2bc1715aabc8f2fc5cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5c32cd9b003257c7ab620b99147335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b7506fc845e0a01f0c94b2c66fee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e4f65b29e10b580c3eeb2e739483537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957961032a90a6a1e7a61fabec55c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892065d0bf64133277025a7d818e5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b80aea12d4f1fc9d99666546fd1dbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3b4536c51ea333dc8f7e7ab8fc5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8def3ae40ca127d1c9ad83bd8da3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcdbd6816734edf66a13e96b22c27a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0c76b1e0c88fb8748cfe43f122de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd5de40ae37b49ec0cbfa6a08521a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076ea2a23a4ac18ade3ce81f8d2c9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330cf15a6a3ec8573f7558bffd5dfb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677923a8de80802aa7979f6838c1069d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132975a8d679065ded181b8401ca6ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdece7da158a5d25cd1f5411c2053e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ac5d4b3133b218e6a69ad337d88951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545c109ced7fdce7a671503ded13c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574dbf80f5321f0a247080b986a06e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c8101da7da5fdfd787c8f7675577554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726929bcd8a3cab94a8db3ebd0651cb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5b9a83977cb4a266e7de41bdfc8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fed16b94fc352e52b403b8c99390857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca789205b801f0edc6c7b01eb099eb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abfd9511579d007fae5f7c354397a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a624d2d1c2425c7a73238f64708f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c72a92992fcf10a14fc96e7d2edae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208614e412d24335e723d37b786e2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f52cd8ed0d9a5aa50b442fefc70ddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e68f4360484d5bfb74797d2ab7a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8574bc6da3943399c02e341f7509e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44669fe65150bae5e9fdb44baef6b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24bbfb29dcba818574c2d5ee5ff36967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0ab02b75767449eab2534a64c707768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed57af5f9374db37fc339364b5af469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ef24a06b40e1090609539032124e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8cbaab353c2f3eec58c1cf95527ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eb3b0d3aa7f9adb159616ca9a021072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff281ba14072c72e920d2babc8e4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f13a0f7fcbc8174644240ea56a3b6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53892ae00419902e9808236b91a0f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8add0fdc2c2c686bdd3fa5af9971be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c01e11cca495525c7d68f929e5318277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf065a4092349a897a00402e3becd5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd3f6b97d927f8b6ab562cf7fd13079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ac894ee7f658645d8b81f1f02ea4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04b134dfe633e74a5324a689f89b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d3d583b43e0159674924302e4ac682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bd780279477422c5838b958ed39c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bf86e6140c17e3584c8c48495cd0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea615c42e55a1548c116987f92d6c7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9746dfd87a64cf92a079c9337b85986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbd52969ab31df452ae5454403fb4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8129fc1b0bf88caa036a20df90141588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615d5f42067f3556195820d021ba6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917813e6a541ec218da2f44418253e6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740288511af973896dccca918486ff491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a8f04a646e1e45e3d9e492a75ce392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5827004574227971672baca9e1c1d8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e038d1629b9cd21a2335ebf7e8efab794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c82ff7566d04b1e20f687fc0825c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade64e4e4428bd8c90a6e65aba376e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c5845ac79fef8f4941ae2d5aa122697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b320da7a5224389de6a957aedcf578f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311adbfd769e4bd68f9c587ec59164599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9eca4cbf13582f820c13fb1e40f5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b826eb88ec7f8caa2a300de881577b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d325b13b6ba0381a02969f480c68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d99192d7a23959796dfcbf678e79f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b02af3eda9beb15396506b0d16048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75c689f33ae0e54cc1337a6794a88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29055b6517bb8962a69faaa989cce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd45cdb9efadab1c6723d74f8faeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7932557dd15b3bbbe6dd49556f19d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f90d2c159c07d2c2a7b4f8c7ad48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59403eb6fd37014ac75bbd5e4cdf1c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd75304031a7083f6b95e94087daa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754d4ec4e9fbe05d2e77457529b2a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726a8cd116b7e7c0a982a3c5e3d25a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f08e355a4a5243382691819b57bcc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b18367c028d96e00d734e9ca5b09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fcd8559963ec3a7196da490e76e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6df6c1370d506b7bcef2ee7ab4d13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18073219e954deadddc3eafd2345ab01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5547c7df6f0034c093f7f73b80a313119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ecc08c007bf0000ecc360cf2cdb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a098730c485390f9891ae601fc1d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29565cc9f1352eb0f8f7f94fb7b6626122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8948077c933dff6509b731214fff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eafcfb0c0e4ac558bc1b485001378124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f4c329c8a377e34ba57a1929f5bc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d964a2eee870c6a7db53a63db25b4fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a088d70c8070be37921550db83c96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3e039779578694b54f8b9739f0a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226f981fc31e17b8bcfbb8d5335e04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d23b8fa1df6d14259a6fe95086ee3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e8d56369b1d1f5622fa1928bf28d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80556718105de7270ac3e6ce073d5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382b2b5255700e8d48cf12b9f39559133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3d056210b5d04cea8e2298012f41e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6a407f70abd2ac0d59acbb12a65f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf4c4c3c7a3019dfe7a64703397955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec754dc9f465f52755310f37c9b062137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800919f3414c43befc5a882c7cd66a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618777e68c5c2ec91d9c99eea86669d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e53e0e5251ddd7a5a02e1e2f2c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095766e11f33616763fe146bedf9404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95960df54c7001f6c94436644e432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee85eddd0f291bea27fe43c443808143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68ac3a66934da83f2748b528b704a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1774c5bc03a6187b96d3c9cc02fb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ab52daff56db52f20e7cec0b54709146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68546761f22102efff5bc65258928cc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f499aa54aae66ae91968818350e8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d150a2cb14529c12a4678d4a72187f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1f5c0c627780ebc28ab5bb400d192150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f3f58da34b0ffca6b509fd2548e5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118ce7e1d17913ba5af3cdaf466ad29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d16afdbe951afed72882f9f5a9da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915bb25463c58ae56dba113fef084e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192acad474b936b6d649b2b51d960c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994e8920c6c6a9d355aacbde350ae9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf28022ba86bb1a67a207ec8a656ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a81c8b0945e0b4d736d8551ef3706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c4377e1d45e9f1d6b7b7f58bc9904159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b5defe4f9ce64159af64a9d284b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500df3e9d46bc7a0c04adf07bca9d02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47250c331c1a81f36e7e519d4ee7550162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be3dfcd19a376c93da2f408857aadf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb58ccf3add5ceade3c8e7459b2a0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6e93e1dee37a26bd859d4c172ccf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ccd9fba062e59cd3e3be44747180166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c4d389418ae509405290f222ecf7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719110186fea1202afa1d472af7bcf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebdd7f6ba56979c2ecf63b7de0f347169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c393c3080e7195fb199896b743c919170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533fc0b283f259d68d3695c1a3826be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611629b15a9d7233caf2301842ac9a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04541775bb4950a62a4d5da6a89bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f896e070d754b7fb33c0b406f568d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511de00f2c5dad50abebe9c6645c823175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca1efaa398a3f52d8d8c81615ab593176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378a8110bacd1ce1071838cfdf5740a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297a8fed0f45a954c0705801810f28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cdd0112d13b76fc12de897752026d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff829dbdfa64cadabee3ec172ad1f77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6f8d62e855ab53527051aa08f6f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57beff93d6938841b6196fe5602a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9995019c1cfa8673a01b57b6c3fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b75e79bef53847707a8b840c71346184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd9d42a98e0dce410b5dd3d5dede9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c613b18d5ccaa46ce7c5d9a038807186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12bea421c6fd38b07738cfb97dc513187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb299c555a94439b598feaef6b8c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705866f519d773d08e8f6ba812d08c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292c859b635f9ad72f434e0ce857177190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80125c7e5b945d1f97550b684cb9745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb97098f82e70f9b4f21bd8ef7f1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a46d809772fd3b01435fa0f0ff954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f02d184f6e94bc162180df0fff406f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634459db2700859bca8bc0716fbc96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3758d3b30dd3540011aea7a4b2e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd501c3554844b4c66b50940544bc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001200c14b7a3f79a547d96b3df35035198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7bc21bf62e54065dd2bc09e8725d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3884c55be04748011e0f821bea88c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ef6b258cd6f02940c61e98317985e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc14d2bf5f60cde6dfb34747477854e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e134e5f766447a165179eba635054203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496928e72fa61ea0a7842bec03c37dfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea65331c687364774f4670b927aea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75cc98b027e5dcee2a4838e898b9b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50fe6160800016a6f9bb43014fceea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd47cfa9755be309238b70d560cbd38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd80fccdb9d2184fcfb1a2d2ff9cf31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8656b5d8a78b0f449f2d843c6d501210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb17e0398ed1fa1fdc7bcd5895e24d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521266bca8cf6d593d5c14068ffd0e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce70bd3b733d37d61e2b588b08e3be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eabb5ee0bfcfaa9b14591f92330509214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb796408b8c7aa89a6355438269938215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dde917d04a75bbf2793feab074d69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9d0ec3e75cc2c417682cfe79accb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5434e9f3a7b9412443c302f263856218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac6c500d75261c6b3c54bf4360d5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b7b56444377ce7d76dbd5f41965c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537cff14b277db9ddfc3e2e6c5450cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867e51d1d135d3053709bfbcb561647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453463c0ef25ab444a448e94ff4ba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb423d5785ed538b84d2c34bab7a1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c4d64d4815ceef1bf3bf801f57f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ff4a9f462d7dd1a96e8eee26f244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129c7c139c210fb945473a80654537227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b4afaa53e3824962afaf682c0a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022968e7d8c66b7c066c43ec42ec6ac6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa687125e88d319b1d7bbfc715a3432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d369a5baf3a9932fd30ef36f0787aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12582a060b3d861cb2d059cc7384746c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a821f0e7af63fdbfd8ebfceb59bfa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ec0f158004b426d8ca4848fbf5d26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add92687cdb8d971a60474d482cbf37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a080c7d64eebff9dd5282a7e358d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb7f9d9f280d34ec1d5761ef4dcbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec641f74d104630d74867f16ce2e4fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd178ca5fb7e76a6ec860598ab0fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bae64f46e27024f516d7074e96a10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04395f956e847b59b2f4f9dbfaa068241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fae27427108c76aed8b9f1b23934a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c319d82294602a0631f81c9aa88c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc26e069ea770bc9f7ac4322f26ecc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b415c44d8adc12d724904c799ed2b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272788f5e176061d562ba36fa396a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2345e874c979518b8f83794f02039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e2fee3c82eaf7073fd26fe8ba78f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a30ef5d076a6f899ea8a48b17d991249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3936f9978614741766326ddcc8f1de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f294e30bf6beea19f6ba8018f630e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b0f4fd6c3f59b73d879b622e1438252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa66013040a76a3f3e37a1036a4b0df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77086c9685768349644527f0592217e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e88bc1228e529087d1623083daa57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205d14371436407a3611d8b6cc22e4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829122398f2a6ab0610d106294386e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c64d553dfaa0e96a1b6630d7e06e63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea7760e2381aa99f79f13bfd7eecc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29716992f9aa3ba5b42328c02876da6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3aaa03f98011655c337e650de97ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b026ad3ae6dc60bd16dd1c1a03f735b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45a0f3b055e962af8538e077dd3b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde2e3b8cc0225664caa064f271848264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce718f234fdd32dc332a26db9049a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474344c94d80f94745ae20f9dc24b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda558a9cef90599f9a6bd621aee7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efba0ed87081497385d26894903f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba02a15e028580103139cf97e2d48e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576bdd11da87626a63eae9a2d20c03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb1570ae2b75bef4bb19fdba65c3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e8c87ed9430fe27e901b34f30e18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5a08fa495fb179bd519c346a09f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f91911e5a3f1e5d1435c8c446253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cff050872aaaccc9de559dce8df0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341aac5f4eea108554991facfdfc089276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51585f814275f57173806f0fc671b035277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0a42fdb173fe412885261ee4805e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7104ababf33a1ea6b302bee315014d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48a4de16ffc6179df62fc789b2963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb24e1b5f1eabf58e57ae6adcb455281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e90e9cd9df183ce930936e0bb0eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1898286f43b19b9fec7b548b16fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69574f38243f16d4e9816408e6cc8169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5855aa5090d6e4d8a154aab6a91c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37affba24609261d13ddc650bda0bd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de819fa9cec9613a5697b2399f9911d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431434861c389623ad60413f6316ac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5723ad22d52dae8029216375bdb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d6e417c7622a8c47589b56619947290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f1deaa6034647cd490a29b1821c6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf29cf880c6f90a0d3115ba1a69917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269206f2c4110f5838a0adfa60502c1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001727fde8d33c38c4127f722d6d836294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e077ed015f361201ccfbb518de331295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a03d8fbc4122f11e3749c718d85549296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a3333ab616a1c01ad003edd849788297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32725ca25baf2323611fb4bab7165c5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faec79e80016bc28a0ee2b04f7bab2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bd89a1a97771e6291408824f1ae2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0ed6659b19acb47fb3460ecdf405301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04e80534dd60435463f42264671ae6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa30c2080465be7aaeb43372f64728d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c12fb4a1fb404ab6e0b7134739ad2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8cb636462d0b5db7931f6be386f45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d6475628f5ad874866600e6b0fbaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc96107d31ad48dab5813777855af2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486a386b6a3627ddb22937f3f90414308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd75ea24a42b4cd034ebada7ca1fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f4275cd3f5439a331d4d4bc72002310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0b65ce76ac796acff047328978ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba4b5a593b5b028dff1c75f34aa0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb6770a80138bbebf18c95e7a4f9b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b36c36cfba8f6785c8c71db2824ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e479a33611540211fe47ff56b7999b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8766c7c7fe652aa15e82eeb91ed5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73635a8ff113c2d0a7c68b3c1fbe68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc85f003361d468c76beb27cbaf586e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ec2d3c333a5176429794705c1cee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1cf5f90405e4b5a76a340df9e42c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5dc55c249c299f9e2d49ce21471c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e661b95e4c3b7f0bd7467500f162322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eddaf40df7353079671a1748d383b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469edd6bde0dd2a14fcf94631dd85dfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0f0cad3018c4644f8233808206bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc637f6f672fb05029f21ed2c4c61ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe71d34b925b7797233209a56b924b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641827ae2c48b6f30b372f355dc11d84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0fd2466b7b86ca02a87686c4389ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daf2cf5e5689ed2a4a4c718c2ffefd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af9537d65bdfc611595bbeb969e52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720438404ef6b6ae518706f4f48f6df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060511b0dbcf754fe5563c94f246e19333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa99f9b48b8bf5e8e2e00233b02c161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb9fc4a930c55582a73c5df31324db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae24996a81e13472277fffd6105f1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674806c3f7c128857edf4fdeddb8884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc664f4a62a0fcbde437f1d46d11665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b90548b3b15250d9b88aa78c8aefc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de0ef817272e00b59418aeee23ce8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54da5567b03afe0221e9b1957bf3b988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94908c96a6bdc4ab3f601f046299292b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e476c1f5f07e2803819f4fc120b0bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122d13f8e632ddd98a8e8373c9d8bbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e0b6f3e1775c7d75b4ebfc4c1941712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df162036532393c1e6c9ae3a5fc8f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b262dd63e27e408db23d69b8e5f0cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a39b20e7f3963baa8adcb1e126f3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc569d31add327205a0548a84bed1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c1d9f73d40635bb7d7f372153b1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771f553a65b56d3db6ce5f4e32c2dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f380eeeec4aa20f092344ae1727124219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d942b9f02c8200972266a83afc4bcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f9d3d92bc85ec569fd6981b70a29521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e91eb1a0137812bfb7cdb4f843a25322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ba64c5903276850cd3755fded44423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834f3083324921b3f51bc84c93188024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f53ce640679b9bbffd5dd648697a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac178196a7b6602adcec20b74b6e88d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b72d7c7a2600b0d2a74f66e7940b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990498ba2c74e7a28e6227eb89b99f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef44f17561a89196875328860dc5b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbdbbf39a80c4faaf1e42b2bd14fa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b3bc8aa03922afc5bd7ad8a1997d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc52f29394c8957030f31e8d1c50ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699f76deaa0a400c4148f6d2f733f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3027c91e76f4af1efed1b5414198db434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50070d253982a82053586da34aba77d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe6d286ab48dc5d11a380cebe9cb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d59b11bf2403756a48f6755892e1b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb556c68df29703e299a53526972938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff1cb001b27e3374a67890e040143339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6abf3568107a04d2d667e941ee1fa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e1c1869c0443f3904156e12d3ca141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c6f40f4b96c04762349323f3ad34542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b218c5cfe9bf21fe24492bc83957d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9528412cc2cf484fcdec070c208244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65abffba758eea2996778798eccf5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fabc4d632ea98f90f7906333dcbd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98eea6ecd079f4fa2b7897d2c69b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8758bdcbb08c9374d0c29508eb95cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09f37b629d7084e43b833fe4ed4cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85bce0711e9052f20fbbdb47a63f3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1561e29a2947a7e1d5ecffa0676b4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca3323437f65dd2b78b35e4628039a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a194e7281eddc29032769d06ee282ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795f4a99fda203d53628c2cb2f4153154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68336a2ad52dff8341bd5a64a467755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3588eec5903fd4a6330836547eb96356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe673eab4db2e0534343be1e4961d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314b1b54049c74af189a6333b9484958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98718058d0cf5bc08e57d8e314425ce459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cf08c052efb2199d070f8fca7560060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64937e8786be26912d4636b9a4e75261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6a48730a13c3f2e6ef62c29a672e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb6a0771c4c2e3590ce3396baa36b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61fa8703acc73131e5d678b3aa9a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491ad9869b7bdc086da8291e1b0fe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb1755d836881ff2391924a0e14b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbfcd7f961df40bc435f5a8737f2b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206505049c8253ef4c10929f986ad47c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed3f5a2554c993063641eb684238369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8b0ec8aae4b8069d48a4a6e5048a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231a85f31657107a14761d79e9ac8b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec250fcc426d7f1c36e694c1f81bdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750c5a583adb9e8576795cc04995a0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb632fe65de85fead3838a84c2a48074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493e9e3496a7338a0f05b77c225f8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12acbebcb9507d0d207c04fb21400376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81816368d1d93ef3fea7a1010e3b7c2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de09dc603cf88057951e31820268d4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcba8c15c66ac5018b6255df17af679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58aadf65dc0de161327bacf24d9a6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d70b76c4e38576a5f4a916c183bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38231985f7571869d520ea7345a79b5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149356ca67cb59f6b1e8be87cbb08b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced4eb64cbbc4a38fd8b1872c9ea1d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8c7c6a97202110331b17249878abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff65e7db92aac090eb9d7340008be9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3da0fdf112496c9d5fd7d9b7f0d9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262f2b91c6a16c04583873b756fea4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3f7307d57db86f430ddd1b532fead89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7ffaff24af1dbcd7d603e762fd2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c95f3c3558647354761ad7c07d7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f636ae22c32c11b5513edbae423492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033a862b8969088066292b48e1c1d7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee56025a08f8877cdcd27f2c2991fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5ef4b68ff764275025a5005186d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f81ee7db0740643fefd2396bd120f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29446b65d56b529957d8c35e768beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af1aa0bb65e2a3da1c6500efa9f00d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c51e7072a5293faf81d9903c0275e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c7cd7c943a680a33eacf1a059bad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f62322a66d3b707af2fa23b6689c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496b5d6dc075200c096503a367297f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f686f833f688a940d66fe9d988f6c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac6521793bfda80efd38c00b60d39b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce06ff7c4da4b3454c160420aebc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a66c53c6df513947af840c7c6ece106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724341bc46022cd9def31874aee654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21cc2637b5f8fe1bb57e2164f88cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd86a5ae488fb6c695f913235d787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6974fb3930d588efef3d18bc6311b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fef174fe51daf3359dbd96e0527a57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63defae47c87db711df901d98189e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367df05f82b2ef1bac5f94155e574c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e1b9441eea05e7ff6c7c9e3baf00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb3afbb6d8ef89f04fc0a0c7d38c2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b9203b21c58966495edf7fd8c5c3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b7ee2d4b8bbc599dd0a50a419482117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4995002a8fb075dd873acb669703e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c7e0f27ae0fe576e2151a7c0fefdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1626b4c177c6555443c7dc1bdada56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143226c76eeb78eeb7bbc8df2250f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78f87c85cb4a27534a7753124c2cac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef94eac24b97b21356fdd12876380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce6a1d5f32336156e50d709067845124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614913e8a38ac74fd74d7eed92ec20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf43057dd3af30d02273f95a5a35b54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b5135e2418f39f61e909173829e15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a62821714996bc38bc13eb592023c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed77534b0aadc080cf55dda61f750b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c9c34b120f9436fcad60aae12443130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb74ab883adde2250fd955f14e72314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10351b9fbd9a304d7d0958994d4475132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26037c23b3994c42eb4c5b8f584dba20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43e89bab7cc9e5fa4887b7de8e1e2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d03aedb18a7f1beb3a70d5542cdefa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c93ef27d735d947e685989e0e40b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce3f5f13391c08edc578773ca0c845137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d2fa28df86eb3fca77ad0b32700b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cca4ec8a2286b15c6764db1173de9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428b2c14d92647f7a972afafa9b4200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71eaeb9ee734f03f5b757090ed44f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6347861625660df8d7c2b92910f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e2c46a10b04d6667ad96bd5aa3b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f044f5cf469a4167a8586390f3ba63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25abe8690b454987796292b0f30cb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf3997408cfab9eff6eab20c72766146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75525c1248c971b5e1e60d4621e3165147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d149480308131a3c9fc7b1a834ccc48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0190e40e401cdde66ea8561e41c5b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c62de26e04e714cc6f7a0f5d84028150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92aa3ed3f57eaa14b1fcc6c13a22a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a4a7d1a528d309290a3dd1344f64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2053690708777be85e883f40cd06882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0943654d9d2d517c9374ae066ee93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f380295b372b8796b163eaf9a2123155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4eea8a02ab93b585dd7b53e36dfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49f523b7b0ca6578d3aefee8cfadd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151cc1e1d5022fafb85e2233b2a1cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f837cced0ad841bc3fbfe232c6cf41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bbdfb4fdefffc861952c4ce5d2bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e834589fcbcac513d6c109da9d3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d8404374164cd87c48ec4ab9a64e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616667c028dadcb545db8d84e02df3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27bc4bb00944c5f383f112f874d9bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921342f164b36c3c70c186bf9847a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2c22da17bbd57ce38988d5b25f89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d298caa96ed2e389f3127353f74aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec982d2526cc8f9e5b363e76ef398168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc0f1e6418c4b3a42cc6dc39c4449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251470dac7824b4d11ca54e74f51592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dddc3cf8599b95e78c022ecc74806171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c5becbad771c86b383d52953952b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d0cd40bb449166c95d0f5f512c91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e993bd31722f9b04582852bcba7478174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faec3bfe4fef101eb2b48acb76e2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f36a35061a32baab12e3b759eca13e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b357ad88eb828efd6f9feee1d35edf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cde9e3472a6c2a41d1f8bf5506e7cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b835b4d5e841c974cd8a147e866af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ecb3c9a538c1805a79914aaac35a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0791e673c87bd6cb6a9336073c5ff29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638daed188a3931e80c22a262bc27b15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e176ef79a63ec32cdb814306c601efd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a70f6727d52d21ac9d51c71101075a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1044e130166c60869b5d9a38222ceba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65adb209b3f50e39b582a8c0b3f067f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ba0d3ceaf0abda3dbaa1d5e40b5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b145c839333af3d71a8620cfcfc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ab3c1d425c20e706a354869d4ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604111430ff0e4bc1f0deeaf065389190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790c2b68156fd3770ece314fa35a33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d4599e3d3a02175298e11069afa84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b999461b152a68bc12778d83fa71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d312601809e85c3c87bd5a0aedfdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad5c4c174236a34da10d53a16ac1a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d765869fd6b9679e3b1b3d739f59dc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed58828e3bfafd51caa4fbd269b76d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc39076c782b7fa95e8225f17876f52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e26772eac766b8fdb614ce02cc6052199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ab7f1af2437acc22e2c054c3ea6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fc0dff3c59bcd2c45f83a4e59a0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f454400e2a15e23b28c739513aef7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc44f77178d75abab815ef38ba3b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763147408698ff217ac507c1802363204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83184622efdbc218b4e28d89f7ab28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c02c45dc336cfbd1f8214a669e6ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036018d322eced2d0196a15797bdc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b30417e1ede87b4fc7b91b85aa021208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7ab6c51d7bdea80fdab536a7eb271209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ad572d41f6b2bdd3e97f01952052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7f820ca46a8f3303c552862f34f2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846788fe683a077cd80d0819de5db2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a7284e35ed4cae3776a92be2d5382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433971edc9031670f6c5545f17649a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b772b81546f7f87e36f280384526a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46bf21653f5bc483633f7b718dc164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd81aef3b9a87c72e9987ee51ebceca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acccba87685b5ba9c416703cda93d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934a6a209bee4cebab79f4ad4d27793219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ccfa6bc8a81f6effd56be3025cbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525be3fced4ae227d9ec34e2b294ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016d19d0cf55287e86fa2c9534a9355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6682cb24242391f86e4a90b06a10d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8e5679f63d2d69c451b420cbfc4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f13769a98b06e740e4d4fc89e353cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d9f2d8de9d42ba41c5936bdd4c0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b504346c4e9263e6c88a70e72df5e3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57f2ad24e7ca0919c1a8d42c94ece228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b001891ae1aa0cf3b6424240bea4c5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa3170f18ab5b3a987406e47f7933230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e6d123d7b75f54eb7d9fa5d04f2bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f3fda29235838871489b2771e5224232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2525dc7b297ae606f17b93bad3eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8154eec1158b8af50b289cf3f58c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13652c57c80a30e4d6b13bde8af8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79b708789155a3561f621d07767e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182074044b1010a599bfe4e54122c97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6a9609168ea63ffc2ca82d88967e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7cde9e2266ef442893188f7ee9ab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc439e6951ce2f3dc8559a0313ca17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b86b13e9643ec440b70276e34f5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb99ddde3db96ee9efdf80467d85088242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d25f95c2b34a3024cb31a00935fc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce558443ec4b8fcd51230ffc4910dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf0b0c88b2a50f0b782df80f0205b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dede7bb51a6a604a7ceb75eaac550246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7bc85e9534fb64058e0cb31f6d41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348f3c52fa7ac9297bf0575b0a173c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf69498edf8fa967b6f0ef8cda82a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0d7a3751475e21e0d69e78c2f000250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15da73fb61378bf580a0316c19a882251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc334393c4fb6d65ff6ca92adce5940e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4a735958341a3dc1250bd1212573b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148582837b0eb0d2f49ba8bb79c0e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855521f75d4d138fefe9e6130ef44880255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fed8cee6a67c4446b7a1b4adb734c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2f2ea044a87b1192deeb646d25e23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc057e396df412ea7fe15dc63e500258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db18486996861263fc7c035398e2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3185561dd7649d79c11d88d7dd052c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aaab21165ecb70d2e03c9faf8fe38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7c1fc871891dd1fbca284c35ee23c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07c943f9238d8ff18672d5e1706e01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edde109d5353a44bdb4341d6fb47ffe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea65f3d0c3ef1d21e20c7d00d6aa3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a099fbe8ba4dd91ca1f6fc64b927fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9e1cf1d57f15e6e31e0de5eb6fcbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f1ce4f5223f07dd2f4f18f1a24c9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7354fcc26429a980f73fc9c8b42ca9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83b8e03db2378dd48817c60a32b451270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf4e478f104915c7fe12e069b9429271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaf7d6ab6fd2f7255220572882650b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545b9ef02bafcaee673aa6e1080734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c3c148c1f35ab9a8e3bf398275dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c0241a38482a6f2a490de0bcc983275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c03e48d84b11319d68ab8db3847d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663d9ffab3e0aca234ec1bc43adcd25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e02611debd4bd2352e19190c34b9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513a740d3f3902e34d248dcc29059f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9446ba2c154815e76107f7cb7465280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f5b624d0498cadf431a4958f56f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f419ecf110ee638b9a4df6f7b8d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e240e077d85729f387ee1c6bcde898283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e331aabb3c7422c7f514eb2d3cd692f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8f1bb74b332df0165fe030a459068285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538ba7da9dd8fbc0678779c7387b8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc223b6d304866e81cf4713990b87cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36977e14b8a7986ddc53bbe1df46c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada82e861f88a809c7562fc3e3cf1c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488943f3fc8e97057974dca58ff42683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fd3ed6067aea374f2a889f4771bc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bd0182bea40079057b44b63b744dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd6125fb0f32cd5832e3c678e04d34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a54218cd5294896b1910453a2240294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ff86dcafec2fd897eda42fbcb336295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0404bd8eb34a7e13895134b367cfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a22923d0551fccba48c4c1b9fce014297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350def483ba445e628d4a4af4fb1217a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f6599f82e1c360fae32fb1d67f8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4114cc9298c492a7885adaebd167d23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7f300359ed6443bfdcef63cb87fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a3f57850d8b229d4331e9b07c114302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853d8b7b701337aa9d2ee0f3f6bb643303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7bee2056da39e4d6c79406b9b31d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb74c150207879c9821f70b1bdc5f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604ca24861434a72714124e9489ba8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e70e510c81f8063dcb8161f64a365307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43cf8107f316ce182745b0744178f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622bc9d21ca15ffec4cd4f21dfa0f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c095bf9255f6590d125ee2865dcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767df656e384a7c10cc754c759a707e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb591e45483afc12eafc19c2129e0f6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04082147ddc121943b6d99fca47a84c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea89d580c6cb1ed828074a430fb3870314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f010b43f9db499beb99494cd465cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb316c835e21ec074c5ffc324c61dd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edfddec09ecb3ae2bee002b63fad41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca63c691d85d1382d33b9bee639af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a23e225ab88907af9ef39829f038319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7559dd88646cd422b51d76de86f670320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dba0f18af94a416be07162901e21d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791cfae91a631300d78ef4d2332f68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b0b61329accfc639fe5daa6c723b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64d6434ba2c66c88e01dbabff6319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1ab11682355140347c6e30ce0374325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>