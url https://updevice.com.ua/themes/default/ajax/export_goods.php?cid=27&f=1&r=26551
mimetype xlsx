--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7ea3877bda2582fedac945f4fd85d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc08e0f82eaa2ec1e54fc4b2652e5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142451854c45adcfb320524b734797173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b17bbd135ac3ad8030b454b637164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65bf376e109fc6f7b4c04939ef19d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98ead362e0f54e63738a1ab6e31dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58674a6a06e36ee52dafcd909586ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005d3eef4a6c2bf6e1a202e3a96dc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e078088e79cd26a9caf796dbe56f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e612219b0672b87fc58457ca2a03b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe787779b89f8a3596baeb082ec44111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0091fe466c78bd40429d7bab4119ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb963eda2a9276fa2a5dcf97c1676013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c842bf8f5e70cec441d01f2452dc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a38069230d7256c17029267b32eaf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5f1985ae73dfecdde14aec9806de316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69cada0175c3ea75cdaf6b14fa18017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d5a619aa3691e5cde3968abf55ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c52c8f64e5cac601d013356fd1a0a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cacd8546118903ed0d0bf2f6222f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ab6fddb102922faec2945f39ad9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19fdfec3421c4c61a3ea50e69170f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3029d026c2dc20120f45ff8e967a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31198cb469dd87090813e2ebba391f8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad570532d4bf41f2885fb40a609e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d62bc0ad8b53be1321ab0c2b48ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679eabcecad1794954d8cfd78b3848e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d154ac7dd529dd59f39347dd5b264828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5afecbb6c44e67249befef86320e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3c14f308d22a962b27495f2e7b8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b379aa1b719dc948f3ba66bdca2c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c07b81290326dc8489be389801a1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac42fb89ef7c162b930f15a89b90233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690210a5a26c85c2e4e8dd21dee0c7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c118e6df844def9bb18805e05ee6a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567dcce6c7c0578fed6cc62b95533c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f754e4bcde2b499e455f0ad48cc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52968f830811bc855b33acbdd68e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba9dd7691c5d7139d65da7a089a73539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bb68c9179811409a0ba9982832bb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b33ffcad4928fd7909aa02864266041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f8548072adaaf4a58479b62133ce642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb256447fa09e4cef14c84fc0fb0de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf65802a65ebb8c517f44ce6c232544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3f17fc62fc78fc260d6a9e51ce7a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5638afa12560e8fec2b840ef93c8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93339e582a57fbbd579785187c8ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b93bfd9dc729f733e6925920d8619c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87591f25e80e8323c9ddf344b5d5c2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dfc186749860fc137bb542c9447bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59b6661f746cf4cd31e0d2c230aa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8390f6ce123232c83163dc0e7b730452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12206501c5b9b3b9c8a48cabe6da0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa221a6d9f8f5dc18c3bfbde9088de154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d52039083de992c0c304d99771ca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d300cf103cbbed1c8a9b9829e80d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab0de4da5019d374fcb9e3ff85185e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3d4277989601747b9667fde1c1a6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdc47252fd734c8c42e25d1ddddca859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784b0833ace3b125ece37d1b3347ff260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c8486301222b8e0345cfd60f139c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7dd996363852fbae15030b6953dca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db09e907c2d58de08a1bbfe0ce1bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee272935e34e4f4a8f5cd1c0d182fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67c43467b5fbbea86fa442a8a399c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5574aa8999cea50d8e3110a6e8861366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890d2f8799a8253321cef58cf7dab967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9d9184c694d254cef418a856706b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153968ce4579d16c51b3ced839bf0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f6ae13197d6ecde51c2cd3b1a7aa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eaf414ec508b346dc12ae286eebc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee39932df4af5fc055a6d85e68e16272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869835d4430f4791ab8c77c954a1c4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290e1b3685ca2e2ff257ee267ca578e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58db32a546683c0b4e06a5d6506b92975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390330e296cb81309ddf96094cdac7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba178e23bbd390a2e9f0e4b7276b3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83fbfb316ed74f14373c337cd9ca8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def0baadd0675ce65ba0fe8b04026179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06a20473aafe20cf66e46c3cc15e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07bcb859a830137cbf783b24c7bd7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3c38c0c9d51423e37597b6f0f66a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398efb784446c9f67bc94e27e1ff3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2c6716e577767e1ab9743da63d5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4f542673b122131db6e05085800a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604aa11ff30eb8c6ccbb2f4f46db03286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364f646b9e883af2113fc7af1a0c2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435bd406475905bec3bfdc1079c2b1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420bd14454ba5edc4ac6f640b826db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d7b26c7b3f88fcc1b4df95a81ed5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fd407093195db2ac8f6a0898411de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb014fee2c00c22479446ff30ef774b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4fd4865bee6336174ad0e77d532593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f9b147fca6d8db2707bb36cc1c8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72588dafb743884817b97fc3018a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8916736cd37ee5283c8f3beaf5aa6b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b998b637e231c003cacb998da883c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b54bedb7297aadbfa4f8a96bbb1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887e284a1b689b4eb84b27d34e4fc4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b836202040c459c347b84c97ead960100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878cc82772f3002a61b7e4c0bf20b01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fad81c39dbd7f1888eb5f886ec7d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c57198ffd0467e8febf8d0280c1dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ca0776d989e17760b75bcc6e6c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ba1f5828693f005b1c206813a72e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c0881df9d14d4166a125b850957a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa84c823a7406aa7a4fe7ae15a263c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a1badcd711d2c3bfa4260df799c22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef3348baa9255405608f9004872b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa527b3d538f35de073abbf2b5e1d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aec4b0e00c5a5574c32a7156c6b8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5966b3e3b650171aaa07074b9a723112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0352afffb6d2791ecb452abcce56fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed0ffac7fb10e91962f1ccb8a2aa4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d67ab6beba619b653f5d02d00e6ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99075d1cfdc3ddccfd2cb1bf4e12224116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b128a433d87ebab6f649e940fd940117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb5c2ad6e38b362fc7e4d819ff9f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2adebac7f0778f1ca47f8b412e3ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129114e7176024e497d05aef8587710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b722685154084b39cfe0bcb892db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1fc91ec390e38f3dc61f5f0f1b00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf7929d3b20eb21ad4e4e32a98ca2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece983eac8441fe3276ee8113b02d2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4ec255280cd043bf0305198ef2a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092361a7ce979c09f66e43fe89ea28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e422a575de54727022d427ef063c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48501001e67789fbfa23c40a555adc44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933fbd5e2046ee3e62e408b33a5ae21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba62bd3aea5a6340c5e82906709e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6039c2c39dd659f11dc1ed927d7af9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e9bb8a62f8b82a0000a69b7c93d34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cd36d5d2011f7c0d72e4433d4a501133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342ba773d787ee796cdf95524bc270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999baa0a3c6efabb786a1dfd1527682a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb64b61a0cfeef83def1e9a69fed62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6353b523eea40e585a8755f10b1eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997126ca6e725d92eeb1312fa729134d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3eb169ece65635a645cf4117bc116139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c4eb5d6a29f6756cd3f1ed5b3321140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798438a646af5bf34e567ff7cd65893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4295dfb83693066bdb177a9da83a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea427052a24db498218fa94ce99c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf931f294f20e36a02bb61de81db8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce24b00ef9f91eb454ea4a8220bc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16ba187638ad9978011f5d4eaa7c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af5a23d231404f0ab308ebbc9a019147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9365928a1dd7519acb143e58e8d3ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275150e74a0b9e4d117df38438b4b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430eb5567a64d10e4a9041e45385b15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92120f5ef80e8137dde6c18b4439a51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048d8204418c9e73892f0e0c50f274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f387d9c3cec0f9848d48c294b396905153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb87b23971b3bbd54bcaef4b37d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb861cfc2f37d7495a806ec74b266155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0230b2d131158b08d8662830b6e2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374f5ce67325bb20626a15cd4783c83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58063d9e40ce54f1d523967663ad9e4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f142d4d10a74ebd9ed4f96a19dd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d4403de56b4fb24690d3c1a2d4567160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45266118968981d0c8da8de122b401c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecf735d38f34a850dd5f3c44e0ce55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f27097d6146130e20ff300559a2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebb8bd2451fb3e61ea64d5e7776138164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00492b8cc235eddf56e6a91957db8b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3408526c81f9d14c739ab2767904f26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa22f7b9b868d54002a2cafc4bec43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772cb3da8f6279bab6cb906177a1423168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3684153a04c1157ff17f8a5ef9134b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f658e3b26f88b317dabafcf4dd81c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f6282ce33d0420ee8187e1da9a67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7591e2a9176de89ca7ea28fd4df4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6374cec85df1e9aaf3751d6cddabd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900a28c6b06a3bea185b6ee3b5ad06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729a8c02e497d283b44097d4da54bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb5849931f39a0a39a2174752b43b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc34b5ac200283f5fa795b3295492b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265fc8555cea85ff718c8998f9fa66f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66638ef91066082a20967800ed9abe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68afea3396ff21f149733d482cd986180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345da415820b2b42c2ca8f96ac760d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4d65d27e22547810476d847c9a024182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e973780c88540668896a1d4575d53b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f4c7917cd5dd651b3a6c7cd74c647184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db4ed5a6d20f4ebba6b6b17ff54cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69130de0649436f776d7f6394b41f7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437d70d455479152d4ddf458b21f23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0680756d0275cf45e94214529689d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f9df2e5f9886bd2a715657fcdac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f5e3a1f9b59155175a618d9ce7630190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa532d3b00068ee673bbc7625e2eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e145c5a84cef2057812724b65e842f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123ac9fcc1e208dd91ca5c481b16685193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c454bb9c934e914d6e97527b3eb15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008f591e90046799cdd0a446b53e95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc4a2f4f83a27e29b98d06932911e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5d4be4b338a567090e7b728b52ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f0e764f3d88be69cf12b1d2ecaeb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaca8edafaf81487a0b246a413fe846199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20a017a8e4d66effb44411e5cd7cf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940c896b46578cafdd2ede57320af3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f60a974a5f895853298061649a1b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa14bb255330a2eefa55e88d7d5a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d414da78b8898e94bb530f15379c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29909594165cb9bec6135b763dcda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb368e397f601da4b42797d65cc0348206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48814d518733d1910bd4e5aad32961a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc92bf58e9b727c6e1183d38ca6a51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3a384a47d07db7c03725d25edad1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3342e2cfda75be3e580a6ee7e2ca6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def67c76502ed613b60bed5c33e085f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85836fcc53f8cbd541de9b4f46e40c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739dfdd842de987ac8e1066807c0563213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f463eecc88e5aab96e8bdf6a50504214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af838e49ccdf5f3978763320e48c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c093d429b8c575b30ac7285292846c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655000c7c788499b699e38edad8500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d401e7791169fce37a372e970ef02c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf81add2efb69fd491a60eb2d6ff6d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460296b69f41882db30b9429f54196220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d3b4146363a26af94becfdd0f9e6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe15912044e49bfa1b81fb373f7157d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deef101e4e3576f1f569079741934c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12ddd9a20742dcf42a19f97963437b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315091eb1f396266d6e2c94e137f26d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc423e6cbb55aff2924a417aa974ce16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec28ccfe3963ef3cb1ccd61465edf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becdcced35ab73b950022bc0a024542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5a0040b689c0dff17a6b4911222f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aa1ef38ebf287c78be95678023077230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa180229dfe778d515227595fa4647231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed283d5f0bb145e2a85b231f8a2e39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7dc9f11805531fbfcd74e8824bacf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356fbc59a0cf53fc7eb442fa472365b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c64907ef3a069ee80da5d5620ffe4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e355a3f970c330958b1e4eca315e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611032a16de89a679e2285ed20207f7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b689942126c695567dbc6cb4198b63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d791f71138ac6ee57c99ac85ba2f48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491078d7d476f5331f7cb2ab76daa8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c758382ac6207a4d23161902d7eff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17340b3708ed45a4efb20140a6ddd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f0383e7322833eac42915472d46c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac9649056d8ae12196f4643191f4b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395ca67fb19b6dfdd8a782e57a5e509245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb29327b43a82ee0e982f246a00b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0f12730c57c8c149f304994de0a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e37d8385b01f8207c71f303ad245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e4c390ed3082a331cfc79e144fdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a040da4dcf2f9b9370d6e08c3f04f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb6f14fa213bc0813078975ff0f4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ba759015901fb762d29d63d660c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62d7722dc240dbd45fc7a7bc1a0cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bfbb59289dbfcc5dd6764f29471a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc88c9729009b846dc68f0a89de6bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903307fca9e46ceaee220cabd1cee5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aed05af2a7dc8126bbca28d5eac099257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40e8fd33d9145421bb88654191355b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d4bf05fab4e0204b3e8e5338c96d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb11984f1fae308bf90e771c8210c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25485ba48a09fa75fa3aac240db87de5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500929a872c19e1032a65589e4052e96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672fe1b1d757ad944319a6cc31e3c7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e6491bea8b9832e4fb3b307c4536264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcd1336f9d6d6ff69a4f1879db4e6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31120db19046a823a153fddc612d8472266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352abb7655fcc4d3fe5a0f0d2196d14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e10d46abe32575b1323cbc0474464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606da62bd9d15e032aa053d47a5523f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb2c7380d6c932007cd7e499704234270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6325663157a93dd9384ac9929d5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f27d64755e50d0371256e0293987e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4df36c1334b28c3b0967919629ed2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312eee4df6a26b717d1843e8c2d689274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec7adebd3a2a3219de1d9a478939c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745ba03855827dbc0f1cf3fb6c87890276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68320525f23a5b2ad8d7fcf233f24ce5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd80f249ae884d7b0aae1ec5c31eff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af331e78f2b5f9d906560b97063237279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6b8fb503a7a99b73bf6a551257b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5109a864657481c3e43d6c2e87fcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac74ee040fb70ae1b6d28870c33b25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d13b15d6820cba4aa8555f68a60c0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbffcff7e181d724256df4db601b18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49ab078d6db6912d844679a248786285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30a00a41b6bed99e5f7f1a34c8fd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c3e7ec43b551815fa367c20acfc1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b0411e9e06af7680bb7c6a4d7cac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4997b7b58ef07f4ba307a52dfdda95a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dde587d498b543d9c429e7b7eae20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f33196093f1f65e233c56ec81bf9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c7f58c528b903f03e9d2edda4a1fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb2c55017ab8f9768313b39e2022e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9099b0b3d932e8b0f23d20718153294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60917cfcf8afcccc5222b41f0acc51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90297060b1504dc379602f6f356e585296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140d2d2abc54922678c0b4fb5c8ccc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b398c91c50d5b9d6100acdf4087be2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f7db3fe2310ed56e2a0305be9435f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493002159da2f28ea1d04dee0b446f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5128081d3910ceb63c18b61a21ecb22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9561fe644ec30ab871cdcb17ac850a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09ce1678bd0c07b655fc6f60299697303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ac090a8131cec61c499ef00e3065304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee195133060abe520551fd4045734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3595dc60718b117e26e00edb41129f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfd5cc9481727ea75bda5f7ebcd561307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d02b36db8b0caaaa4c792bfbe86a63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df94846c3b7aa0a06ca6c082d5d84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3c86799dc353256b75e720fcd1dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186f810275848a57af948b87ab840b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bea85f3bd5d2970dd8113902eca4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c43ec22d44f0c7ef66740f6d4be03a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33798ee1da31e91ccefe7fe86c328b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b182c06172ef4b2c817780f3a2cc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff710fb25a57f7dfbb03e6733e9b1f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11860be12d4f19959255b42bbc3130d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a08d840f2c0e34b854478f35114e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c598e7f78932a993f94de8bd39697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e61aafe32d7c707f739119face4626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23652387da82208f85a2692e409a1b46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba171746f34da6ab090d71349fdf33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68cae6622b481b1520c86aedb48c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b0be65ce962b1f2081f15bf54aa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886806e5d78582fd7b64accdf0dbdb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139ba5438010f7201b6014e4b87a2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72088e38cefb34ad0c4d8db43ab483327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2309db1ab3b58250158e5a36cdf769328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9525090ce8423312500a803c8646ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396073b6df2ec75ac72c8ee16a6252af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b82ca4e48a76f8286da20bcaa3d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcaeea146ebd3d8f7abee518ded1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7f98506f155f4bef4016ca9e718a6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94cb8258f067a6b83eb7bbc95aa3051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7fee77d02ed385d66e9d61b2a9df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc39eb950dfb436a89af686c35939e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f6c02398de30135402f3ad8347bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aedac1292fae92e60a31d0a8bcdcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24296153211c7369c72ab810537b7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de9f23490c2eea25650a4a1d53cdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434cd0a94a890f224ce108378b8702e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2422b13d406a218368d74f30addf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8fdc62fb643c40ca26089fec8ae5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b8b1cb6951005e187267e5df414311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49a8845c1093b77afdc416eca892812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0826cee54858ea7114f5f1744e32b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f3f4eabdcabd448206379378d7d0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9e628072e1093a1784b463845a5a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0c01cbd6cfd593d5ebff98bdfce916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd07d9771b8c6fc4038d810c60382f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64336d09b91733abc7d772b08db7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae957f5ec4b92dd3f48c19170bc5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec241c5bbe4fd28ea97dba182c3b2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacf7faa1620e81cdd2f8236d476e5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3936b7bc057c602c8d34bc26539b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcc9c0daa6f80b6f10202b1363698f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c9780a988c233a67c40656564073924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f70e4c60b2f0b8abd657a5091045d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637fa87a3c6b097ab2d43c64813c2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93759992d92641cf961cb518d5c6f3fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc2b3ead96aeccb3e6d72d2d41f1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b544f6f3887b9ff59e3e220a0d9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7327babc4d149c6092a5d07eb979c7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7da3326a4486bf952408732b9c2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356517c8b6e89f72ba1f71d1c5f8690a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0fc5d171263109d75b2662b93281f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9799f15e6a991d36b506d020b84ba134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc29da02cb841e042f90d5d8e28ed835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e8f160a5e9c3174d5b3e68f622bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ab9cabc6b7bbd58b5a62e8e28faa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f049d9cf351eeabcb43b9f1846956138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c973407d485eff89db2a51fa26f9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39455b451ab023267d2d1847a2fa7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15694826bce5990007a7a29dd8316b3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e4110b49e9b23c72002b76afaced742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c28c781fa216b8c35b89c864f77b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58f16b7f7ad5c9f1888e7d9cb182344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c406d023a8d054991cb89f444c1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cadc19db12c1adf19a9c413f43ccdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af22ec8ff0b54a37396cb9e31f4114147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56334e5727d578d253eef8d6b973d7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a810ee53a3a0e4e3a8c439711a889249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1923d153770b46bdc7a1d66740b24850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae00d04c8c14d705407852335ede251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b28a070365b98a4d931d0a471bd54f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebe3aa55be86e30ac4743a3854470f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bcaa4a46314651b8ef61d5c21b4c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0b12af2698943cd9b77bdb08904155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e98be5ac1050ead407ad64e190225156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5ab65f4e645f739cc18d9840779c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24254cdb43707c24972393d3fc686f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596d22b49cb3fdd8758de3bfd5591f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463768c733d9341bdfc3ed7f3ea9ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1716104e9ccdce07c9e7c5be0ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542cef9bee3000919e214b35dfb4c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a99a4115c42c55177034621d627763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c81212a22f31c7d64e513f99997c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41431a420fec805708228326c82f0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2140000efb070a5ba267dc1cd8208b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88f84b92836a2c2e8a41feca3aa14367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99b55c5b95c50fad59976bbb03ce668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f22290ae511cdcd7414a1a3769549f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9fa06bce31d60947681bfe1f488970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a6650316c0aa2d82b58aab80b6da671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031c0a214264a68de80bee3e9bd09472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c21f212b56ff330f3ef6c8e7498a3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e8624f889c42157d7fbd9b834e5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa902ff3c1898ae8a3705f424c31675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa1f7fe85dcfda05a1571a9bbda25276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35531d2220843ea0cd1dfc773bee31d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498da7cb2ec5b2ebac243d4e94bbfd5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5664c0556a6346b0daabd3b41881b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaebc9803016417f56788bd4906dd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cb64ab48ed0f46424b700f261869481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2736aa466191420655fba77ac238e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4036b1c581cbf90feb4811580ef63183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae0bfdcf1132fde92572e6115282fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b50c77e861145bec664c277ba8aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddce4372105a2fdb0be8e6a5c89200c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c364006ea2de6167e188d56a3a22fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dbd19ed2c6a4fe6c2511d8da1660c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bc9b5b7ec66ab27ee6d06c4a5dc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893490d9a89bb9013ef0acba1beeb9cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1328d77a85a472918e4def117b8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535551f87bed78b023df6906f743cb9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc1d8d2e19b275631f5c7a32ed6e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90d304ab83afcb6ea2f3c386c130a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8458d947658b406971bbde8e2ec583895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9a37d81237f6c99c41af2c91a9f0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea3e48bcc51037bab4b43b8531fa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d647cb575c03911cc790edc37bbaf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cc559b6b25a7a3801a02d043f848599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d06ba99dd70e99896ea25080d2ec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f059104cfae74edb9d05ddbeacf0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54141221b3f86b716f02e089e9d4c9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f7ec717a6aadaaaec75ce0f3d6fe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614433e887adcd474605d3ed764ad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9dc765feb6ee4256eee6290b995b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b39c290dfc0c478e4f2aa029d8e9a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95f9c28309acaf03d23f36346a76c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c3658d76301d15ebe463e5587bea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63f2510d8cc6f29ded582a9a1ee3c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276708677857e7835cae618494b42e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610f984b5a93200f8c8c7d2c529d8e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf90eebdce103bfe9e412ee5c418f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e072782ea1abe24135ada69a8cfce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc65bfa6dff4ffa2f2a4ee5b46d0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497146f4ca3fcdf8ca1adf85243635b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcbc78a0d6b687f899a8cc627311a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a11fa6c242ac21485ea550e3016688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b07ce5bea10106fe0ef655ad6fb81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6a9ad06163a77facb066bdcedd982119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f3332f0e335d6c14be2faea38e3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1d6909c241f81cdd82faef5d4ad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773714d2bfb8b818f21c3ce9d7694d6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335414afb0f507ad18c3cb47725f8ef8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4e8d62997adea9919ca940488def9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecea0a1d0708ef92930a2ebbd8d73c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d40b949fc9fb3912bf9b9467bf81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76eefa1988baa2e5300413a07ea5c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e412feef8115e762c5f5ceeb7b877b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543627d0fb7f05a2f9b8ddc2c28060b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e71445296099850c9772096eb091a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428ae374db618db145bbb2123ea1999131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2928330a2c52e71401397b31642114132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d4d9c23870c795f4259f9a044d63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af21ea4460be7fd3440189bf29064134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57960437c7fa0946b3e23a311ddbc087135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c73ff19bc200668d2bd87f62ec931136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cfafd77086077cd21e9c8b8d2cff7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac16fef9d79a9b22536213a1bc75b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a63d7618d0d2ed55ab78d53382c5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c89c9830e367ca85fb5a7b91f8deec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab14e24090a5c5c5a82465ba6728403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ef34a1b6b336d595bdec2713c817142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf510bcdd5d3cc4cc14e540cebb9e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f20ef89a8b1a6f82bf9231e64eec7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f29cfb1c0c56b6bd01a0fffa27c522145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f6664e0bbe15f3f9735ac9c3cdd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524774ffb7f7cc5ba04a9936f08f901b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf9238393f7b01a1a5bea9794b51b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c296503f1cace8528ca13679fd765149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f45e90ee3f9d13b7be3412622af56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af7ae357039a7f20fc954b4e1f8b0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11cc820ac480d9f67640bb8684a704152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97557f242e121347c498294aeada67f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7f6b597638e469db032ee088abddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f56a974d404074dff2f23e256ffc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2b7c3c00f1b7cfb12e5941ef01827156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c7bde771c7614598155335f189c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaa8bec01acfb02db752c7c9f4ed13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd413acd627738da8cce43b23a5d969c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb998cd989085354d2e19fff37299338160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef821556e8dbae4b72375d574103ec0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d124e9e2b10e278910e7dbd88d883a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52efe06bfd2c2a1906387b10a4d6919163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5c735469a4b3354e0a17b25fca8c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d045917efd804e2f75f2cb77d8757c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af78a638d9ebeb90ebe720d07b41c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba6f40419a8acb35ca3995aadc951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f599b66cf980c3d58c940af697a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1add36e17ce8245c35ae924fdad1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c71b9a132b713276dab577e89ac291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4116aced86232c478544ca5b36034171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eaf3f209a352b2ab019cac60ed7ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc0ce3a8ca0a25e03779bd72f26d32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a170b5f664e9d426bda667c4a7e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d3b3acc11e2900312fcf5afb351d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5b39c271b1d2035b145b67661dca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accefc8e29d060f930278da55687dfe9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9ad925cfa305746daa9c585c174c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136351aafed1ba73856102830771277f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c5cd4a0994456caac7a5d3dd8e50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41fdfe6e9790959419212902d226b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd096195354993930d09f6c9732c4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa301a84e9b47fef30f7325f25462183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace9a253b4e10ab8d96ad18e8d87af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16349500744b4c9a6830abb0687ba695185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b166f911d68a5eaff3db4dbb1eefda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e34a6e0bcdfd17aaca29df9890a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc407295dbc2fe122c1a88a5c8cf4665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771584be59706ede276872c5b7ae0ae2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee8226e2d7f60ebcae6b92584e9dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c9cd8ef951dc4177c66ed05a7225b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeedc3b7cbcc4d4781659845fcaec51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2d9301bfc3b74e29f27d879dd8ea3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5bc42ede80c52cf49079f5aad8245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e3045246f1c8fe2806f337a002f66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f59e279ce006670f7c8ef47b812c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e2fd181f4a61fd3886e99095fe111197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d11f61bd3f1d87635279b16c5495c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497d35eae26cbbd686089c63c7bf694199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77f40945f429d6bfba97ae237602c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43be13e7e3dbe89570631c6725af3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239caa6405eada61fc1063cabe5476a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce8d2daf9306dec8fe1e227eb1d25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208574381a197ede2c65f74c669d2d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c173e4ad18ebbc17c88aff176009572205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e9340ab4ee0304f4d3db44a4f4c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97714357479692f9ee4731f24d78eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a73f6a5d2b76be1465bae4eba90f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e53b7005ea0117266433e12fb1d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224341966688c61c986ad5937ce022210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4478ce0c8037945ee3b4f5429a0e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f6955486eb9022007a42c05641a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29abeb6888fa89270e08734616e949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3ea55ebb8528ee7de406cd611f985214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8746c250601cf342d897a4ac51d0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc73e1fddc755ecfb80d8184034428f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e1464ab4be54ff694113b0d7669b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec629a8afa8b6af9490ac01373b1c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00afb1f982ecffdf95812629896abe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed03c511334ba2b61252913edff571220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346cfcfda4aed63fa12a308506d3bbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbc8cf8e7468e181591c790d89fd32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a6e41a28c4a2b5a4198065b007a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35ca854525d122677d58d049d0fc53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab25fbac965e188b7a45c4737f8570225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a4cb9e0ff1a2d5611a412127442d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ffc4f2e23c76254c9ccb226d2da6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b9c2a8b2c13e82b8f84f81a1eccf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c2426497771b278f66f853f9e9375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd1ecb71cb8416326c1a917243c32c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5369fa70488fd8d637386697525c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02c291b1d1ee7027d8113d87afe86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8969ad041eca468b43a78ad9824cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48806efe0085eb078f111268cda04f3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa7dacf1351323f7a97f2182ddf8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc0f605c064489fc323545aa88ba7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249645e97458c18cb616c216d1bf4e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f8152b14a579566fc6bc77454454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47545ea8bfd468324347a857b7ccbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b71e8dfa49b900a050f1af25d4d65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749740dac9acaacb03871a4334ca23d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061168ea5dd92996c914b739bd21443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be1f407415094771ef72d580fbc729243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d954471727099947da2a2997267418244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d2980b2459d18244fbe9359d3d12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f79782f0772dbef52c6e63695d924246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a06d23858f8f2d161fe314de67bd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1e35cc99076e99e64eeaa9e2f2b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881b964229f0a1619fa6fa1d6ccc908249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ff288e1b1b51952bd2ffe73c9210250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0458b10d21b0c8bd8731c7795f9ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1beeb1a661fb98921fe15e68155bf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a003f4744bd24986c883915633112d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ceec94a6f5b82c39f428157d2e875254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f65919c3e29f49735576e6571d6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61eb16800ca954cbc24d4c73fef3a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba4474e56741c192ce5ba753677ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a363595e3516ffbe2ba8d8f5c8b52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5b0631c723eebcdd943cb05a24a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48820dff24bb7e5bbfe54572715fe53a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec78f7e1cd66b02dfa16f85c04949261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c8db1368906105e6cdde211a1979f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed2ed3917e7cbb32bbfe3fa1cc14cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8678ca1c3d24b6a34454f7606f6b8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea8bcfdc6daae80f1e28259b211c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa25ff85cd7de525753ead3048bf7c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55a5b5b46ee26fce1a04cdf742d9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22053929c5269a6d4c0651f44614d9f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4368091e6c1f13ce03986cef4b715269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb761187aea8799669efd0e17d38e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7eadb9839c6a1f6241dd2b46b93b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3c6820684c598319d2597593c7b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea863b104af6372a95a61a0928fe90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc91825def1f88cbe17132f877e092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384c881e9d90989339fcf04618afa71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2adae7a7a29ade6b4d6344b0acf3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bfc3709a17ca5929b43fdec35fb6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6d465cc94beaf0e87ee925baa36a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9157a607888618690349f349b4609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de28c84aa0f96a1c5ae902fad540a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13874d289991647614e8d42735a7cec4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a67a38259733c8a093734ed12702f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd70ffee8b15e1b77e2b8e1d0eb4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25ee637888e1151b0fb7119b34b68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161fdad66b18eab094e1ab9afec07c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2d637b6f36a1d3c6e717afa5efbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a74f24eb3041334c37f0a1292ae0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b67f1659fa2a4d431a649f0fca44e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002a3de009a556bdc7b16b7f9bafd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012560b0518791a28e78f6624f6c6ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ed08313875c7a0770761c17b0362291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9293811019456307198ef70557a6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206479107142ea0854aa8fa80b5a0f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbfd48579800a4cfd592c64a84830b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e7680f7a4de6f2c4cdefde23f0d8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b325baef0df93c0eec0a273d7f3af4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd61fff2bf1007bb4e0bb7c09b48b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96510d186d4806228c3d25637ffda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d39698b29463f07b1042a37e97443299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c5e2ec5a6e3b6aa2b35ecb1d92405300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f2a7a4e0c77ac543eeea206f33883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41d3cdf967608f1040c9ac2a73f18b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da840c160719a23ec9f68fd405b0ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66482399bbf593e3024c4562e0165dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9d6e516de1b2c736a113fea66daba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236adcb1b8f96509884cc9bcb82244bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82825ddc0a2a915df4e7bfb4115ca4ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63aab8033f0b78ada2b6c2a70b882b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672294a17b39aa9327db3bd960c754309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828cf45cc22f5b56d03ca6513a7ee8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93a3ce6691fdbd1bcd56a7f6910ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a802bc3f822e6cf607a6827c996fdc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e3b04c08ca0b5d7d119e7e185a22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff7466e04b3824108d6d1c91cd0a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af5f8c67c7df53386c8271a8f948b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e0efc41666701ef3c3de5f51e993d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d07df3d8e94eadeb3a1ecbc972fa6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f549c3eb53cd08e926c0d4d67914d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae9252a41447298c8ebb12f96232b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af6f3801463f45a189f19c80ec9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9b1b0620199700b38d7f27b7d828321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7b29142c7f8913d94aaa61a562fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03a25544093def969da380e91a66d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4e2613de84f884bf2b4ff7f3f261324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f5a9c5e643c64b4e21f887df918eb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>