--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e5fdeceacdbf8a93ad614835513a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aefcfe434a9b9ab69daa21294f80c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad0d400378b7de868ba55621fe4f293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a38d5d0a92752e7bd017b095a7df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fcea54ffbb9ae1b24212856c0ac585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5f1ee7d9b2bc2d66f323d358774f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a80975e2907c8d50b8f6eeade7c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18171d93958725f94168284557217ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186130aead23c9b1f77ca426e7f72849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b66f7b3ed37e82ccbd07789f10c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c49d521a9e13bad8fa20cdf159df1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1861fa9c8897f00246c0986303cc4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26eec03df32d1b115d124cbc932a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34429981e5efc21c23e163f2ca57ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29be2c37fe1c6423486912bfd026e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc9dd6ba32787752c110301e0096816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a77e3a56dc02dff2cb22634aa3f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b09527276e84b8e8e62eb633a0d4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba552ffa9b05c51380b7ca058c930e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f946ac7590c02cf25aa5ebf5074c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b782e27610110a41ac8557b06509621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd031ee0fd613e19824bb052a202966b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f105d8f63865d1cb7f7feb9055bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0685bf9376fc7ecd49f90e1bf4e8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f339af2f578e01a433d28a8f3b78b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c12ca8504d99cb29ec2cf73551ea3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5421fffb0c9ec9f07488e5b524d6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09d01360bbbb59dbb15be3181da9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851946113731ff35f0be9c9c62367e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eb7fa705c4e951b01ec6095feb92530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9aaee7b0fbf56a18bb70b7d7d4af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e74faff3a42541573634195b2e31132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95751cf5f724e55523303ea377944d2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5224898cfa833f423d8e5e3f6ebd93b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf74669b1ed99a81b0c3e7aba5e1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8ae9faaf697292115e60dc43f55536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e5148e97da83ab5866099b95d49237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9c315cac5bf3a909386b9978bc56e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab5c7cdee27834ec6f5ba0807f3c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea15259b66436bc52501ad8e26bd2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e8416946525e5823ae3431b67c48341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3884c3c4ffcc9aacf5845afe7414542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee95ef932e9eec3e085815e4523d9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c32ff0be5dc175d9fded4571b9e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb556688dbeb3baf75d236384ef3c1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009782f8380953ffb11470e5e057bae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c98a29ad917aeb947e6ff8b9725047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f5cd3bb77f95c1ede09b30d0f4fe848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d38d054c3c24c5b40889f042cc8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96fc178096030b02124430e3f91e3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70090446cfd1250bd6e579b5485448651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084129754059472b56e36a1c0406ee7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f6121c02074c51ff0bcbf0b58c7f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789bc2124e25ca13122ecbc5aea22e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874c1424649db2f6e9788667eb995e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1326fabdb1d68cd5916cdf3fedd4a0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aea3e6e6a782c72b82d6f4bef77de357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c992af0ad8a674ec4838044c7c03158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528afae1252f32901b556294c28bed959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f130036fa97435c1652b485264665460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1a687c56800dfa8b0161100abcf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9b4e440ca574049aae8669c9fce4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d97d569f9a2336d9515228af1e2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ead18161a0569022e0e0e56c121ab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94af46807f7a8da5614787dff60f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272dfbaa659ac058d5c6917e84b526c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2eb0e604f313a475021053aeddeed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26af783b64a714f5a6d1633adeb0f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0262b07f02945f7c8b7e1ebc95349169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6a62e896edb3e7643c0265456ea770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421900c7a4f0703f6c0cf046299c1d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d416ca0b7580f3baf9ba6685c6f95bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c8875d22b5fd47d46f9ab35f4271773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e56d136000961dad8a53466d47f45174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231939517f449824579c01bb8c95c6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49176565cbd5f006c7e611c8c04b8eb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08ba961fe5c8a4a183eb5e3152aa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46587aeaaf9c855660f1954e28199e8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee649bc38645649103d08b972084961379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f4193703f69771d02a7472fc7b64480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb70df701be46f17810077f1de8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a5a37cb22c480b9195c3508864fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e909ec521012bd40d4b8213c7490483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601367f331aaf9f06ad6ace23d4e90884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d4c7c8a70981758b63334724d9e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431951bd83b43316641053110cd13686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535d78328a7e89477f0d132617205987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c4f93d54e49c99e5323400115f4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7259a276f9b7f8c2b6c6cdfcf7e0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe87c61ce93d64c49035f9beb093ef890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519abf7218b1b7fc22409107a204c5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfac69dd0f540e34c5782c2d079bcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c44f12093554715e96fd8a2c097093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f6800a176ad685d088c16a82d52194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa626ebab399e0143e096af083781295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebbb920282556b93c7f3c36c62ba896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfd303222c4b645118c9a3d1a0b80497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cab7070bf19dff7487e1fdf39def098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cfa7aad1eb1133da32d136fc31bdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92198572db3cc2c2595005023a37009100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3728ca0aad8acb5a1754a968ad5b32f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673d2eea0612231a845fe9668c24e8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a5a4b70a347b01bc2fce13132d59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25d114d759dce55d5e7f85912419bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f1e54e833f5742fea1b3dd01e917105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6ebd35a0501055eb69f8a3da3d833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e97843d289babe9059c26f2c482fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fee2c1d59bf97bb70e462c9b4bc817108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2b0cdd65ecd16e21ee931ea64532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f544e5b7c891a6070cde3271ac53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b21a5b5b5f6d5e473445596b4c72e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44e05a45299648b98441256c3e28b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86025ffe70286b74c490d4353c2241e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de086cd41618535b005eb16d9c2ad5b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892661e8834efe8f7bdc0b80b4c63497115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7ea9a65d34a87e7694b6f5ac62b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc8a66030785b89359fbcc9573012117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85db5b4913b2d2a555fe9f9aafffc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c223a21b90fa1b05e77187f24532c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79114439b9c1d6fa76d9a0e94468796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa4e19eb5a9e3f61bcc002a3dc0b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebd3c5e1d6a02752bc48694c9dad92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad308f11e55a0da6935943b27da4616123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de71524c1cdddeb13fe9ea589e1960b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2dc856771875097c6a7980d8fe1cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcc58a994b6d5393adf9a0af3647b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b54c3dc9821f7e4b6ad9fe85297f46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb580bc457c29dcabfea0e51ccf04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77effbc55c417bbd0d3811ca87d52e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d6b16505e4af9c90da031d204661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d559557a9db924a6b3a5f0b76bb71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5ed9d950ff05c5eac0582be1fd3da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31013c61cfc9aa52036c9f0bf81e531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0e1bd92a3c22cb3344b9848c9417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b810b7c9969aea78a795152725681135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb47d1ee088835576c989ac6924c948136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85bc9f72501ea1dfc2ebbddefb54f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17d246009527d8a189ff9f59d27b38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed8bdfc9b107d7d2f16bd0a512e32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7f1eac10da585271a685953a6f137140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f284224a1ba303b976d7383127e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ec3ecff4a599dd508190b44ac93ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815d9ee43cc670410d4ad52f42c5fdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144116d457c5087e66b4da5409a5a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e5ec0ae512429b1fe371e308bedef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80091b79167d8f82045124d91b3e37f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9273c5e812856832b0ecd236b2d5642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7a5ea28437dce3d168ae3d9106f2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209dfd08bfb6abe2130f663473f9e26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b37a663d399ce0d35fa976e042277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cbdea0377b85e798c07ea3e20e457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167df47334ec936b303a106c538f740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e8321582155def42dae23a8a64ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d358216680a11a5ad956015742bc72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d12e75631bd02859d496312970907155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de25a51b42c7823f3f966a5db225b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267c4057424e11b3f51be22d437f93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae81933161c2bfbdf7ec63b671bae9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0998a0bccee0024754bde8c8530c90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbdc069e841aa3873f33d8045638f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980550442d61a90c40d15cc1b5dab0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65af42d3ab6bee0a543e025e46b846162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2736e9df137cb125c33d60271682a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefcb56eaee3b0ea2997de1a9a4d750164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea273d67d0c8b6ccad9b0cc993f11c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103ff10c27237890adcce6be408788166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c566ebc2e00194aa9d8c3854d5d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e640c8a78126d3cae78e66c43d436a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491bbf0a2eaa94660a2c8e19dbfda06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2371fd112ea8d635cf57b5062c4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b8532fd114ea4e8485267046bc67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d4b4d6d7d6673dda7af288b68cf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b9a3357cc18b4ffd2feaad22898f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c71e129d9b49e4c739164701dc1b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78447bd239b725a9ddca2048e5646c67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380090ea21a204354f721763858d4ab4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b2002c950cbf6026e82090d4652ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95ef136d58ebf75fee6642110f6cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94e4b5b049350edc4338df1297558179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0db4da58666b1aad6e3259761059180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae147b8bda083a2f1c2c51d8d47151c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c6d7d4913da6beae2a3b8c2dfb31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f24d68b053473f4d841760f2394d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf5895ffe80b7dd4b70744c5ba25a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9642a2c0eef8e3e16a81ee07d90af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e90d1d17df3648d997b577c5340d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7531e1637ee76bdcbc7ed850adbfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db126b9aab244d6afbc6c941d6a7c94a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e177e79c159150ee2070f2bfbae2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf299ac59dc20d8a072ab2a8fdfbe0b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d397cd169d4d37e99b353b97f6888191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f809998bbb517efaadcee38ea740e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64b2ebc1d109fc9009c73b2d95e03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e368df5958466a5ff4146c339108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f0ef42cbc0dc6b7ba87407d6d337195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0729a072163478ccbedb16e60c6f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d4541f985b84afa7916fb4ec0af5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdea390de8ae11f1feab76826291da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07218b63f47607e90c1a5126bd97ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e9ceb551fdccdc569de1e6a15bb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf29bfa066c162324665dcbd8bf8af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e4f01515f34bf3aa19df58963afc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5d9f34014c20f2eccce8c8a980ace203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eb8b192ca080d536d678d8b5bbd6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30766ef3acc5076a49085c85bbe22b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ee1b278691d47b213620525e1315206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df824f849a603a5b31f9a83ad8e1a6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f6f5860cfab813acedf5f4f4dbe73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781fb7632518ef7cb8fa91661b6fe65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d269ef8b95b20cd1227f352671380e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3357d7c8127d20bd02767caeb4dd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be0aaa139bd734602fabcd68b67a36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf6070595e14c7e3e3eac1627f59f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a942fc99738ac11410de1dbadac5b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4df789c54572b13ff55e62e69ef1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e7816c97564a3763359710be163b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eadf1d4e5cd7874c65fe3ae342a869217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a95e3b084a001dc97fa4abfe2ddcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d55c426c280787c977214d667ea6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316e5d3a1a618deed85ba4eee958511220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073117e5894b2325e0cf047a751e4eb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f84f877e0eb04ac05d8f856edb1be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e763a03af91f63c2585bd23678f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a87286a02e0fd3914a42ef9f61656224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d69ecb8154daee999fd6a97f4ffd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97337a056c4821bf28c3881ccd1a8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a832d4400647a87cebcde92130768227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd4933e897979169a027aa4a13f3e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b275d4f4b2a343237000897d433a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab91da11eda6ab40631e81262b668c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8427e526a785396d4804d35e7cf4dd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54987fa2588e18613181dc3d654e85dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fbd1456d4cfbc04f3605d8ac9fdf7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2cfbf55b10343ea61728832ebe449234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b9832ead836ebe7cf3b1370cedccf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685417fc65d34fe8ee503448ab2523fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b88b96b93fddd3e4aa4a9dac64b12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ecd2d1c1573858d316ca98096df6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b79d238c2307332f2db6b7032a6b6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a83259ea20327952021bbed4d6de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e20ba6563a123486475a11c2e4a3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54980c697b31b0ebd9700a01d9e6cfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9689d2a57e276d997067a55149a50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9b8df0df00090297928b19d2f0cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b6135f0e773ded470cfdd9f22e1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e255668478d5473ec715da50cac9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797cbc1ff3b2b0ca9229786fb565ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e4f78e08388d8a883da9160a9e72f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e6e06f47cd0a01b327a1e7f9532a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f4dba4cbc1cca5d7a16fe5498b7b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47590c9a6b73fdefdf945ad48678b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd0b61d1641edc89c430deeb0aa3c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242fce98370ece8e340e4389ab9341253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d7da2baefe13bc162cf3b89bc072254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93865428a7eceeb3f967deb4d5ffcbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff673be0cf5484231a23a50d4b8bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12127599a2e58c9cdad216012285963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67f13acb214fffc73dc6cdca75980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aaf632076e7e1a8513652f1388694259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df0c1422939fadf7af8a960135dcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a322cd30013e7f424ab47c540933ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedcfa529a5648433516a98e1df7c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ee565546518a9038d965e3f788834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b70ceb6ecfec05ea80e40cfc93ed3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885092174d54249e35e9bee8502d2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc89278a764a39121c587bae5a2c23f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c0a6eabd64fe346ef2845d3820e0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71041a421f03df4cb1a20f1517f58f55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664746971d4a469beb04b49655b27bc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817eed613c73ee22c1e2da63d621503270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252fdf4ca1b9ea46fc9ab76d16f206271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe6747876f092a492022535d9b4043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626cda4e60fdf48a3b9af7a137ee6c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d3f058804e41a7a7192975d10c2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebe6c9834fd13236464bfb8bd27e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e90b76ecae51a389f50681c090e8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a07e136163b8589646f52b01766c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff7ddcdf359fccc64d3ee56201de8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65fe5529a07b78ca3d24ac0e1530e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155ee6240c366f9aea029b862da07c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0366d3156b1578113775e326b00595281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44091fc315cd61289e176ff4d9a566282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007e31edadf09ceb2028c08818c042283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d197a31b0c731d5637d65bbfadfea17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66de596a60a166dea753cfd7052932285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c46d77ad912e040a26b478f70e6a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2b60ba4ac36e9055f17677052d33e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af5a7f9784d3a50155207cbaec42b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f65f5b30742c585898189b4034b321289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b1213c588046acfd151f9872fb157290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030d462bb359fcff4b4eb6e4fe4b6d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e12ed5fcdcbecbdc8331c78b32cd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d941ca07b55553cb5a69d82348f5ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0ea7573e302f3faeb7fe6617b52c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8a9e3e7767e78dc2c5ebb3fc752a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6001d82de3e3aa672c34f779311e905296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d4af84dc851a205574a3d7fd2e8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594635a69ccb789fee282dad5859dcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770770b2a4651ecc30d15bf63f4e29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9a4329be417b12f8fec514231921300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec12eb9ff0c238bd7f8e147bb8b21e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201e865564ca871034c1104f0b3c91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421743b9af5f76cdb0a79862510cf883303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec47fbd3b44cc83aa849a95d5bd12a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e95079d3355f62d48873960cd90d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7866ed04cc31e0ddc1b742adfda29b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c66808d3eb3301c5dd12c70470817a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a59900dff3df2405160073e17a8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c07a79dcb6dace0a2143052ee468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d02954189e69d1ddf321b09086fc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e05c687ec8a3246d024d0565895aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ed193d5480e852e01cef83e9d40b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618db67e592a83b03eacce013a9f73c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3684e9835b2b6a9aee87c9702c353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021567e6a1e8aff8cb619e9184f3f14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e087b6daa31c7bc7cb0536f978b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9720fce0fd12c2a8787e4d534186317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b068eff60f757207922fd2cc2877d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c073b8f2cb5de33e004e5b795c7af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3141bb7efccc8afd186209310986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d13a49496e8278962ab62cc0b6f08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e86425bb8c4a4d4bbacd1c4ca20a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa38703b6686feac8fe038e3b14b6c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a971bbfbd6d0eca0a9491c2984244e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ea7378581c2e2078cf8dcf1e3f7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8805e4ed050df0b957ce4a5cd5c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6479925d3e878e57db30a1a44c9589327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcaf55fcfb16ca184cff72b23f62fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4eb7f0a5718a8171a8d8261a5c827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1987250bc1f26d079fda2b36591129d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb6f178976b0b7ad503bcfc95dd9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a33a3b52763aa0e4ab8636a5f2d861332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000111fe0d70989c96ed5ed8f94d97333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c16657139f9a5c25d6fdf795b2da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1e03965ce0665a855c339a2bac472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb20596b329981f109d1dcb12145dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1e9c200aaaefd83bd775f006d31f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2aa3691f9338f08fbe295d4c2b9795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6491492dcb788316d88f2ad6e151916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d51ec4f83f39176e6d6e1a057ec4d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e1f35c29d9757add23662198b3c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443d1a448495e984ccf01a20abc7369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e2d2d49facd55ffe833fb770409f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd127a02fa4b1dbb5ba72fae46bbc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e027907d577d948e2dad165cfb61a5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27619231008f41114d29656fc7ecb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a29d743def81a0dd288b2a69e04714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b402dbd3e7f25cdbf82900416f5fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495059a949d9695edba81e9ae8a01ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd54e77a73c3b0fdcfc2a0bbf806517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1239c69f2e51631e8ca90c06c4f59018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387794242af2022e0da467a638a4777419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b646e6cae01dc5a03c1b6caa88e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaed73c7fb25b6b179ee318d5deb63e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e84a6a997cfad9b1176df92e521b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c163dd56e9e3bc5f05611c13b520923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6920b3d09246a7f424fa49b82d2223224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41efe74a62eb8af761264027513eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d96a540f29d24d057ce18bb4187f7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb36d3b2981c9798852a29cbd4f39827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749c898e9c634225c5a6987b462c2b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ddc077437ac81588d385a178498c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1186922abd0a4187eedb20150e07b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab912a79a366af0b866203dac66b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f266c9bc56786219676a883d3ab66032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc759fc7a84324bf1d1fbe911003f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca29bea4cf43b8e8fec1736dcc071334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcaf9c5fbe1cba1db44b9fd546f06335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ddb60ecb02a33801509f9f33e01d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a26dadb96621a8f6428426047bb8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0cd5fbf5523c5f6b0074bc4a89f5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e4adfbe479901539affa63ced29e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9300010b1c4e6ceee1380aa366d0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6208f56b4fd912f3b4988dfbddd8e1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c071db25c2a426c257bcfb906b9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b50d6994a7885e7cbd3ecd357b6eb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b874f4a0bb875f17932b0f89555b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbada4178dd9934a0c9de26f759b43745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec5028283cf092ee959d34d93970a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f0d6e6c6be6759390097b7da433347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac25476f0674634e9a5b9705edafd0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628040b1d63335936ce1d17fb909e79e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337825db8d7db9677c6d6dfcd68bd9fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717ecc65d2558004795d83615a59d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd470c42ca5d950ad1d576ca84f6e97d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad35f28ce02e99f07361bdde5ef29d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445f750bdeac05a536af8fb5eb50ed054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c515980f2409adb3bf6253587fd4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc66948de14a8486e3a6d750e41fe056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137d1f3ec5471c9846daedd34f7f82e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb20b1cb29d3d4847e1486afb6c61e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237acd10ee4b4a13d815a59a15f108259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98263a7adf17650af317eaf6529f99c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af046c997c179794ba494c4faa827761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985031b53757f23a9af1433b898cd0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087619d02b285d63c43f39acc2a9f2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bf66b6836524e0829d1da7d1db8d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc2932f1d3af69f14479e60eae84f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b295b41b63145f9bb732ba4b1fb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417999c76765f5ee2e97fc793d0f8c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e4da2c77dfd88f834d4a2822aa46168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c467b118eb8420276fb02aed5f8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3925fd1ad1593c83d7138af8ec7e03c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf14a60645486ccb0f9be1b84486a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395dbe0ac8ec370683d5434140682572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705212e20acbd24a4490a949f223a7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b16536dc1da86eaa3de7f3d94ebd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1a28440bd568614eee8505dc8d7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf24efdc4ee054ed804620881d30b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1dcadc2a8ee19a5b1ec65080a8ad277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb0c3a1482411ef0a3ba9f6494982d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a1f14239843266a8c683a5a9331279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df101092f54592660bc4535bd2fec480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52bd6f86be8dd7704811946ad5cd2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89174d3ea741631eaccc50eb016b69282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0b7f5d28108aaba45cf38ed677c9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e75f2c68f6139fd07217e3ab34e4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51319bee4945c36ab0607e77a4157b0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50d412347da6952990d1fe1be167d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9bbc67dbc113835f3b1aa035ecc6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0d2bdc4e325f29c7a57543668f2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2990bfab7a7c74d577d192eecc7b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747392ca4070bfb4bd2d5cab2566a8c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea043df25cc3969d583c99231888be391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c634ecdbbe206ee01e570cf9d88992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41999a8b3bfa911175b6d1a3946af8eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf2c52f9ea0c4ac9dc2f1490b66ead94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f59db204a09c33d04dc4dd3b7533c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463868e21f5a411d96ed93f7bf37abc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a75fcb122a4892bac216600725265f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742b49b82a91f67dd29ab00fb1771698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76432eb37f73c8326da555d87bc27a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b9cb9258196949b916ce4c36cd95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58c8f42627907f7c1a78ad0143dc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a4365c215eae9ee12b12e3d2a1bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64a503366e0f0ded390e18fdb101b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940096b6d7e699577d2e4f5b49c854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b66a9a1ac3e7c47aaf952c7d4cfa01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74830641fa859847a457eeb9bc042039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d8bf2bd94d4f68e5b81509ae62efa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffbbe08b4a0a10a2776770a2f9b31c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a4a375698e923a9a6a1798d7fa3cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b984f411b9caaad449335db1b0ccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb82e75369cc4d8bb43e6b03ac00532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f6902b060e4b646174232c13523d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7de7a54ad8d22ab7b9d10364fe4f31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a027574bfa0e8569bb291208939028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda1091bf5c211d57c8720b4713ad6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a0d4eb63de076660fd1242e70e0f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436775ea05ce1a997f3f88074dc656df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ed9229c7d3531fa5aa34cfd00fab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df4f8ee0053e8579ad578296df682a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6621e607b6f60e80727409a4d685120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bec7dd1db8749e1adb35ff96b834d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8dae64c1de83637db130b95779818122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0025c12560fedc78046541eac9e68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a14f212d3da555748d731cd67e189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0be354abc7175fffeb2eed70cec6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50febe141df87f0b02f0fb45fc16dc79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c35e6844a0b5e03bdd4e8318e896c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67714f9dc404f7fc9668f5d96112c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fa438c45ac27ad929ed4745936c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74cf348a88bc4facd978170cef3ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130d40dc307f674278186a60ea75d0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0659ccc3455d98055db9de1d2a9aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6c91f245815e6f0b46c238c17fe3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d81109e518d8c24cc2620421c8859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072531464d571d2f371b7c13c049917135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e62bb220382cfe0c168d62aee648136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091d56db2e3bc60c6c9dbcc02eb5fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d483f1096013ebabf4542535d117472138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf04e8096d71d16d45d838d020f32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595670c2db2639b79888aa1ef237fae3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f01c234558c9b0a4b621e1f41760b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431136b1b04bc8aa696556f051946c36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbf024954f2c95a1491be791a78a09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd904797b77a49aa4cb9858eb9c0928144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8bf0e8a8867f6531415106a15134145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049cdc95b7663549c303b6b3c96211146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ffa8d19dfd1962fe5eb635ad9734f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a513efc25715389367ab8dbe7344df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f628c034c8f95fdc4323a91692f33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b6a36b20103ab2ecceee221506f81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd07eac38880f8a2f744fc528a35dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daf4313790a346c2eff84ee219332b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e952f95bde3801e47476489eed0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a53ee37416e7a32fc2cb6f42e308f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29337c30e60111a30cb719b507128a13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8fef72a0c6d220eaef25b460257bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7346544dd7caed0ef2d05bd93918157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3bbc30f216d2dfa633c4cb9863aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46cf1b319dbb03db1b1698aa2f3da3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4460d2e7092aba295dfbf7c2780467160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5dd4db17848947a6e861feefef37d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80410ae398061c6b430dcdf7447be4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed911ca140878cc1aba81f37e12873163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1f8d2922675384ae7fd3c62e11f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff58fd9bdad28605a189fbff753a30d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760af5a2ae87e241f0b92fbcd2590c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721112e35a87c7ec1ac46a7f18d717a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444e88dd4e22ed2b67ad161b965d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b90f9acba015fc68c5eb8e9ce596a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0411ea0ee5811ad54e863611e6d89a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c3a06daa112c80ec418a8709cd2c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c18ff3871cca435d68bc23afe45a0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f39a5442817b5c51c72d127fdb7d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395ec6116f7e2d8f6b6f188b3431ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784acb0c89f58af2053a3f718097e34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde187012a01f7844513dc2709726e21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31f6fe01fe4403913117b095a97a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa74172a04a1df1271b43d9144362aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51d181564da44c3003ef3d93e4a2f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df5408b8d58a67e7095d6f6948a6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d7c6d3451320bd8d7606f72ca20c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a21e6138f4ca2d19eab51e9f5ef2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a626e07a6f6fd4c34d586381435c7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6071225d2189a630e542efb20af638184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9815d78318c6ccd6ac460a15584f3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b08bdcf047cf4281ee56900748534186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f536deb348ad3845f1166a20369cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05ba116d7cad951075fea3fc9ce7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08dc4f55a0ec522a74b28f8bb1ea9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d143eb8387bb2b073fda7810309f7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b61b0114a04c46fb8cebb71561d85f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805920fd785bb32dd44a853cd5769a47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece8045fe104eac06a66c01c570dae1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f3f0f8da31d413dba13c46cd8508194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e41d91d1a23c35318e0f9f89b19c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed892d31f89d110080d70f88b03c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172a1a27b4a04f40efe21c2ccb1404197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3060b50c7f26e6cb4595e620ad5eea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9922e9de3dc9c24c07ef6519a7e96cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eea9b4f36f7855bd62a2c9a3c66e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaebf4bf64096563eb8d58e3a94921201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a52695d1c654956be50b5e0b2c0a26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d88e30eb12455a82149a0dd9a4b642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4245501724887c8ea4ee1200993214204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0ac458313ecb12296d98022ac94a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df15343a5ef9a157f88ff1759eb01f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642325a30db8e1315d33b61e809e0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a07ed5b47c865a9b8ef4146d6ad57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995439d7e793eb0c36acdb4954f9a616209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e0b9e4a57514479b4dcca3729ed44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d814386808032dcd52ee252a635a38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed8fc246bf7b52a318a24e89a03d27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51312796e74aa5c8b99489307473f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc1306af7f39b97690ae1358b948a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aaa43c02345b092146cf5f7a31308215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c2d0c9d181d4dbd30f2b2e4f191a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba6a80ba696bcfa2e546c40bfb9eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1ccc037e26f54695e2a564226641218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e61e93d8f71175b9bba7ee86b2099219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d2a46471bbcd316f460d28bc5032d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3ccaf01161d69e0b5c064efe77f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed122b6f5091314bdd7ba7bf426b86e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16691b6e0bdbe2453a4dd0e5886a0cda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee73be42fb30c5db1edf7d5a948ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a843f419baea8fa3a3e5ab7de19fc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52bc1d33c89344c54832755354af45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aaee44233caddbb7d3e54f9e60d56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629788d015b55a578e0c530a9baaa0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa7c8b36a5acf42b211d03b403588229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51965cf0e6863ea963ce1e330a01671b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648c3178412340d6a95964a0987eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64065c077553ffbbaee869ed1490b50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e322a887608eb2bd213282219a88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f583e6c46236bfddd99823d0831615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3ca19156f267f94fb8a17e3c415b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85114fa5c8266f1c49a83f595d8d05c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe925fc3665bb813dec2720509e2f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825b70a0ab8abd397a96d57530ed171238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712bc19203a3e91385ed1b47d6ebb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f7043cbf0c3ce4a7e12dde3f0dab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ad63306c70da714ed5ae35faf7e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ad68c970afc54df12f6b2527b6fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfadde5f4426892c115d6646127a0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d216d7d8f8d29275c01b2767b3fdcc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f5256cbac06ae6d8957c23cf8106245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc4d47135ee955b38ca97a31e3e749246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c22c11a21c39488bdfc5a57b0934f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf8fecc651db91202ead06c0a5380248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc94ca16b9be2140e5f2d36772128ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e345e82c498b3b4e65d54f6932d8859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38cd3f164abcda2db05c4e3a16f050251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d795a36cc97cca676fbb654a5d54935252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6bc58fb522b77aaa3c03c0aee80f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfef2acb59b3cb8500f78f67bcb2ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343abdbf6b187c1f82ed9c97ce339d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3312e27da6295c39f0e6960520ae8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354012340d6ce3bdbb79f8d017a65764257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c80bdb6c8e3311d22d42ccc1efcb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bae60f7a99cd09ea4295dc7828e4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae07431fb7fd4d1cde05bba2542867260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71803bfbd39915bd77032f81209abd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af004e1d7ccd2ef572a26f795de6d132262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bae995a4fb382fef2a115ff4697d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27201cc56cfaa03e5c4b03af0e86969d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85181bd0fb89ba2124f6659db99a0c3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c503895abf2902ff3a9fc69aa8e7c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af288a15fa66a8e92a1062ac985662267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f71e1047777922e1a29de08f0577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525401f81f327893f3544e167a394b4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ccbf1afe9974ecaddaeab0bfcfd02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3030d426ddc225f14f412f66cbe0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff74eb1d171982ff94fedd5fa1312272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a851bd13cee75ff1ef8500175e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41259c8c024e18eb423229c41f552ee0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a281d68643d14bd28c466b977266e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8aaeb18b84991d9b6576622c05df0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e30137c519ea4b8b8b01535bcd8743277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c552ad3a7b3e2ea5c7b73ddf31f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0fd1e94bd36e030626cbfa0ae4d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1a10e423f0c42111ec5972c8f4a44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b003cb2cf0725597f450eb0f5c2b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd60e0edf0a3e0d8f52e0ddbbf92fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeeb56a3863008945a8bc357ad057a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbaf7cb71ad254c2f91285395b8ffb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dcec08f46335385487eb0e944e2f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1cf34bbc423a83a31741b243ffe1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a79c4d59b4a20d5fdb225257acf84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e990b4668ec152ddac7a9c795871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37821d2265e8159a537caf38e9ca80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda519230405aa720dff0047849b11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1c02bcda4c0c84dc6bf508d44d1dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3b545af39a15056f1a532547a7c1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436f3c4c6662e9b3814fbf3b7af8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232b2cce3c11339fc5536a4ecb16f8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e5754f2adb36ab04d8bc2d14102b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddefd4361e22629b204c48e1d3ee76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161cc922eef6f450456bad56f9377fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ade69fa280a94aac94bfe8d4f3d09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fef82067d4abc445eb23a9901c811299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcfdbf976aff1ac7d391a0471ed89f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f3bd185c7916bced5741bcabed160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8559afe5da75a1674a713db0a616cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb27874cb1a2707160f9b3fab85e6f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346bfcdbe3e5093d7cccff6beb5fa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d04623c8bd1b4b8498e853d450180305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f233c3d4fde5d2c93c912b8e36b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f70e9892f3d2283c55dcb57991b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e22278937157b017defdc4d23d942308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f159ab2bfa517656404cc6f6b024b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d5be91c441b652627e478625a38f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ce55833f58731e2da8e9600908bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c851bab02c25defcd0312384e3386c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c24da025c9630f01b2cd1e023d3983313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f59b9694b2dbb7fe965c86930b3f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0925c2ef18b87474dbcb99d63ec9d60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556fc37c60b2a62ccbeb45c45e18534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243dbba007ec4c12b5580bdef580d59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c3156feaf24b3eb263579d8b1a703318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451352ef28b775b85c553801a9bae84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7391ce6519be42d5a95e56e0e2b91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4049ee385e03e372b39e05f8a992b23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd78e2730c427ec24ca860893598f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c073580be0580fc605e950247dd60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f0f1104c1e234740b888f70d7185324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7f4544bea315e0e29f2a8c3341434325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>