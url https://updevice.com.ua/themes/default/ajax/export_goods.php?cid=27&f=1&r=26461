--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a044245568d2b8fa73a182667f53cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1da385584d0d642799235fccb53142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f86d1f12a61bd782c7f2071ca84d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d510205e72b9241e8cbd0a39b00e874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9bc427e21d876b25f34e7dbeecfc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02df2a3f11a72e04114e79ed01b5236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad063a44d4850119c3a3558d0a16ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5fbdf6055ae8754dd8444c6e0475c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9987b403a06c4e24591f8f0435a524b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f42454891334904fe9c0c71de1e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086185af486e1318e5debcfa2995287011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36b837e19f0a18209deafbbcdc7e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d28e7b8e6611defc2753d5a5158813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632002eae51056dc40572e1da6e94c6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f92de78e6f39baf25572737e6911f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddbe732b604355889fa4183b26585d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e37505c5600201c5988abe84e0ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00022e7b1800f5f7a4d09e7792844f5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0258c3a71043b67a43f4b5e129cb14b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f90f8bfff62bdd1067dc961829a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc629d6072f29f377d7babeeef2b3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3950c1bd305a6ab05b6b4dbc93589822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de09932d1e11154f29ed4202f5c89c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699fc62b838fb4ee69e488588559cdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ff79c84b74bae0afcb0bb8c177e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b358fbde39f5e24e452b52b40f36a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d27e801d35574e7762d3f2726ef8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479b8e76336a50880f30ac9c5d0d4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223bde1571d7544ba42a4c48a98f73429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816128383babff6cbc762437900ac7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8b3d27ecb662e07b9e52abb9afa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b8d95d9a7cfbd2a4762edf50847532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a054afed56a58fc6f9bf7636821da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a049f10a33581c9e591e6559cbde2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe46b89840b382950bed3da0a981935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81409c51e8b7ab81470470eabeb73d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9c49ea061fe192794f4a02ea953f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b35f2afa35b261e5e09047117009e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174606e29934103744a42eac78c03fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894fc27e75b727175d066a6439a53240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ecbf8a9b9ab8bf87b84ae22604dd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8219c3114e8c640b5d329b4902d7c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636c76a1938afe912b882d92d8acbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51b4d1f67e220a05f1844e17d5ec444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429d1f674eb567ffe90ba33007bf36e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee18b837397c1207d76e048f1158346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e849f5a3b9eda03b84012c992f2a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bc8e1cdd2cd7cd979fdbaa0f6199648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f35a6e41fd982e5676f556096c306349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b1b384124a13a6cd2b57e18a957350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fe53888c96980f0b4a77c4cecc50451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b096ac7fb7d9a85aece89b18a096f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc7b03221a9beca2c97c51280f2a9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63276dea679185bce7c070ff7aa292854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909b1c7f1e8167f2eca78acc3b79d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14f9b35c1fcbbf4aba2702551ca4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149e2e985542105a579a03346de46057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f135f90d2e007c6a64a1676c027058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d5f1d56b852e32dd36fe01ca95d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1dae9b7acde6059cbb3fe3c5ef8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cddbc1887cf16d86ee5554fea593761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374bae6c5ddf818f254add2c0d74f0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a75ca8edebb0939e8a3da14669a2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6376be11ef08058af659a73ac6fa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddebc3571a11971072daf3d601e8d9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2313ed9e7ecdab9a2535db25bab1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d9c48291ec26870e91f73614b5ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75758a5c0d9f05c986c267c809dc7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9f877ee7072b7ad789c21eda7d9a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54c836565c84e32037662daa1034fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662047894161c8b714e963a218d37d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebd96f75046eba7eed84ef12b6c25a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e75b03410429e5bbb411e691e33773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c51a3bb8dfb40e226a7e751d339174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd20b7b57b6a752a3fbf227f88b427f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a827e2562c887e87100f66e58f09b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd7f70926fbf7302e473530b1f578177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1911aabdc0853e7f14c379a0c93ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ddff147bbad587196d5f69fdbe1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1ee9edfea037bc40039d67f5a15a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c459fd5540bc5b4dfeb564fa288fc3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a6b6dc9e6d72f8bdf0ca85d31c2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a970fdd7fa7135d54c80204adf7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b95db5e052d7a16493e7174ff2bd4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdbe3751e2e90be272fc17c36b823285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c1da0560948fe1d8bd8edf3e41e7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f83c0a60d7fef7c7de1d81d55e60d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e252c27761e8da3900fa0811bee23d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450bc7fe4d23904c7be611ea7083cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258214429def1d5395d4313bdcf6230090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c9a077066784beae4137a8b35aee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191c2fdb7fa305ed22f4ab4cb306ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554ba7aca3cbc9583369bf7a6bdc97293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4232070106d42f9311f619ffd858a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344600d9ab64416b54269eb22657d1f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6853bd1d83b4c97cd7c20a04bf9138b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e90e1418fcd531f351f35d9805da9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4150cc6eee859307b5101495987a4f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793919d1644e39d8e867c0c66f3f047c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aef5f877e53b9e26204f377c8e171100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff24a6a94ba2e064dc2e67e8117cc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd568c46ba4c36e24338d16a2ab222102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc41d4efb9555da9575aead2be4da3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d582072907f228110a82e7f0a0de0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee0f63143bdbc474970250747309e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92f0848b0a81d549a44de497d0ee89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a0e93d8cd5b191b6cce38d146c3e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c90e8c91dc47d005dcdcb47631e40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f76a049be9c9ff9c8e19cdf91e761109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48bb3051729bd2f7167ac7a699714110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adbbf1c35d224f3f1f1b63be8927f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8bff0f91aeca0ed10fa414bf9e4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b76d1eec4fae86bb60941d6be4b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c110b1c6f1ae10afdba911d365e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44afd6d156744723c4d480d6e618738115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ad06bba2a91a36c351ee9703763e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8c9e386a0ff9a85dd2caafb66f3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fd22f8d548883632a1e2c2d909c98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f352505cefcb51e5bd081750ea2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c428b79af97a003a53b3792a413876120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f69a940730f3f661291f87a79f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714ca01c13fb6b4b702dd3f5c8c8397122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b436f4ba02388715b0b7fddb7717123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811ee7e8123457347b5cf0fca475014124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8590b3e8889fee99c76d20a875a3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16c1bacd86ffc203ed2c446ab9ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ed9a49235ef2fce10cd649ccb856127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d7aa4a755d65f87921c858e45f3d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4a56d435172fc3d46caf8550cc48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a4351463b633f83ae3f924c3d7b2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf885960e1245d3017786ac8bbb73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd06a3e81ebd42e233ed091f592f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959d1e02469533542fbc89bcdeb063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf3c12b70a9089acf2aaf9618a778c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2d4979c8cc1d2efe579ffb6a13c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a132f437e73cd3eae72bf0197be5d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b594759726af13d3ba2d233a542a2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a26bfe10aabdaa76cc4516648d236138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953f69be269b56bbb8b911aee78645d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311705747db4a6562382241e2b3c268a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4fd4530757b28e3f7cc7a09c7932141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8c200c4d21d9b585d3b675fc0e85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3e670bbe244a7fafa4ef74657e730143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f64a425e78f92c96c79f5c0598ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682801f3d4a97429ef61461b5c4d4372145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dfdc2ade1edc334c32e2de333a30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7521fc7519e5489748e474027b3d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d11d3676e7a8b3f85bf802ec94ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd19737976a6b88e925c84384556a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf386b97c822cc5614a31ca24160c5e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b380abb09d3a5a69d9324fdcff3426151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1890c0611abec397d5c23481f882573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507bc884775bcbb1d9c8893011042c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e85e6734e7dbefb4441677b2f247154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f52809a4abff2ed264f779bcb5e67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c53b8eda6579594c783fc39d0832d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd897e07bb82958f828617333604bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ffbb5db00a9154d9aea13ac02922158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602eaf0664c4892e69d749f076fe971159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5eaa30454ba02e7b32dc8204861dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0d7098f59b616e440f86f51df7ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293973d81f1814e5cf823a87bed2eac8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033cecd900890515debe6c6d4c640ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d84d1aaf57e71493f6dfc975ae49d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3112ebbffcb09f9f594ee357d5fecd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73b61d19950dd004eaee56de64a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d493589eb553c82e2dc6b5b1bcf2f5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a616491495a38bc8c3292f0c8ff61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d33b6045747295995fc8a5eb1c74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2ec82c5bbf5a06c67339c3e6a332d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df8198c5aa1fe04e49e74cf2692f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c06e603cbbb62d26076e7ab8c85836172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf032d4f76870ee361bd451d6599631173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6d2c364665bef7e8cfd86c8c9bd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09c89b4dacd29e9bea6e84b1d161d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964b8e057e1a1a03f4bd44c679960d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70750d9cb1452d9e7f38fbfb84cb0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ee569da10c64d9406d8ddcc506de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7ab91a13ba69723856c1454e1edb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331859c2c0904070d07f1349aca42f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0a722c7c043ca70ce80419fb1c585181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de527b2085f4fadf2d95f6c5aabef56d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4825745d2c239ef879277d64d67992183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252127a8f6149fcbbebaed93fb0c89dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff10eab2da997894fda7c8a03b7eebb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a317f4899f9e8a84411e3e19cd2a0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b36c45034dc0aaa7dd23159872691187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80230a8c74f00196396ff86c6bae1820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3653e3d6ddcf0cd30c0896533ec703a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec6c751e670e404821ef396cab0992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89164092ce6848c12bf51df8996eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5cb144fb99749d4778a2d9eeb582192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1356bc8dfe46c146f5f5f40fd41e51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031714c275e4abe02a639c19e4a15327194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e79e88b75b0fff7bf3ccc558f9b5c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d80e05d967e26167e32e090eb8f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a1bab8d20b46c1957b07cc290566197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4932afebd9bfb448a67e6862e1eec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67ee9b6a94ca159c773be0eb05dfa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1baadc2e8141c094516e6679c8162200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84ac413c1f3842f00023d7b4db0c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f3b84b9dd6ec5e3a1a761ce0708dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb4f2df07b1c342ce45e037f207d35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f70236c0081515242b6ced74a08a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8aaae0e8f799443f578ea38a2c324205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135356a6a47f36096e123496d3bd22d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a188ffadd78202ec195230eeeb61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4966e95685030a208c7c284308e09c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304880f411c95540b2912766b7592db5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328130edafd649ee731dd68b050298d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6b42735813a1f78d2fb1a2762ea63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43823f8a97d336b622682483c0b4cc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1dff34e5131a5d80e1f9f5d56fca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbbca384ef4883173fd47538a7af78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6104e3338de5577058f186a103af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb824beedf90a94d91d1c2e1ad449f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6765477bac07ce08aec1e9fa0081217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7c01478a21fbdd02f99b0658127d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8adaea84930607f22f33c98befed66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4edb5b0670f4c8defb88d72c91b7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb4deaceb92225aacc1722f0b77f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c50cbb32419316e15eefe099ee89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee7288c051dd83f2ac2821d483434b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9d791e223ee0f72e2c29d53d70cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908a3a9875254c724cfa6a8669fd13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8fe5cc0b91222a32ce91e998ac443226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644db883802bd7aaa9d4d4c4491c3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dda1f4a9bffd5eaba0cdd2539650c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f95afcb5cb8960fcdcab0f68e860229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2fb0821a946517014405c2b7d914230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6f1f77c7952f17fc7dd3b3d164f67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae73f8329cff17be8ecf8848cdaaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d1fca84028ef73c110751ff3ebfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedc09f19f16d8ffd68d1879dc92249234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b82acfee932995c22ab90cc686b29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64163570f1a80efa08e619dad75c5a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c9c48d6499c0fb221c0308befbdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33533c3a23e23c727bb51f6937cf7ac4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832516976271438ed552982713728b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8fe04211b064b3555d0da448749d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d153e770c905c2bf215de02cb3ad73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb192e563e3eef4b085a4dce124d7daa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fecebce085b8c94acca7383a69b20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1dc1a20ed64c7da9fdae799dd3d60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0469706f27c2699e8c2c6a1ad5d7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fdaed4cb35215ee3a9a7f568ba12a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a3f28003e159438a10d80473ab910247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf036b696b9557cc06ffdd51e98a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088cdaa1bf3bd9c49a6d763101189a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f5dc03e756173644d50eec11198ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669cb5759e3724313aa3a7a15b3e78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6186d0955ded22e86f0ad7f37f757d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ec397a10a3cddfc59d0853faf583253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348bf310a73911a4cff295609963f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ba8d173c92a697b00e76c4d15a73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480dfc9892caf41359b8d4ad022f321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc6181eaefd337ecbc587addd17a3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ab987041c71abc3d456a5007e53c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bacc014a7dc20646eac8116c757718259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591311397a39b475f0b1a226f9d8b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30325bc6d8ee37cecc8c2e928e39a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f49b3a5b719156de0df834d137883262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140422ad2a37d2735dd8401db2d77182263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3dba5d3f0ad36b831ce87d279911264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e586bcb6d129b2b64e3152e2a24e39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75096b5e842b4c2b2d293156e55521266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ceb0d607c11c4b66fccb5c0d60744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd7257c7bc38f3ac89f6d2826d2818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca09ea7eba0a3c3cf529b4f081738269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39289539c181cbe228ac1430942a89ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc2a154ec8b10ae9b3605d235f18b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c06381c986644622d40199dd897f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95406cd5907926bf28af2702419da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba001a4ab2292aa76529f99218e001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11ff9cd837b16c61fcb81a4422195275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a1d6f2a42073632e3e99dcac5655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5bbc4f2cbba553688d92283e29ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c65d6a54c26ef74d969309a21166278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0579978203ffce38e1f63b09ea34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a65c3964a5d2aa3ca6e131c1469a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66b565b1fca8c876aac4dd0003f82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae6682a1c715c4ab520bb12e359b85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e99f1371c39c6d850d0167e020cf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac865800b575c8bf4b9e7f39992976284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9468fc1b68147be3fb1ee189f1746b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9309335733b843005a40ccfba7679286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981612887a918ec3b2809ac588d57d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad8cb450f91a51e84a163cab347b1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619fdc330980f6ad859d2c17882680289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e14235a6a15492ca7c966231f9629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc276cbe6b7c7d2ca63b2d3c3fe0a39a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a90ac581ee0b41aa17b0ecb9c99bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277798ecc2d1c08cb24b535c0b5434293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a2f1fbcc91adf2cff77b916a7c80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4dbe918efc6b44dec0d69c03f59fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069bf8ffc9905114a48bb990a19ac8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689222f2afd111b55152c5bf304758c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8560cfcadd4692c5143797bbb62352298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9311041ded856ed5be8e43a00ea4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df050b3744c1858d9d00d066f3982688300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f68f566139a0fc71b78512f3b634e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e54b722fd7e91d7457d14dc850882302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc146979386be7974219c58f0bc675303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d688373c6f2e3eb4093cf2329189304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa5c5660312f9ede9e0caed5694e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902bcd7ebaeb63602b34f293b16823c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe039351ab65199564779b3865a26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c17956511336cc0d642f933a521a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bf0b55989c992808f4336698dd2f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d6996281a9b08f7098dc525d4204310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5480aba822d520aba29e597a4388f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863e2734dfcf52037ace0d95e45ac4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591163789164debba725d4d88966b222313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4af108d4c3031e5a1d2a748fccadb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83b57dadbbbb16c5758df7665060a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce378970bdf052a3405f1ce95f44c10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37892fc2b02cd05cfe0ada76155c9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a764627df0f57aa5a19380c99a8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0d2b40b1e578d33b6de7381ef24d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd616ee6b959d95f8b01de0f09d8a3ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a289a1e73ea4ab5a53bd2b9eb674321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ec1ebc2377d73c29c7259413fab67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6ab2ff0d22180868959e24cd16a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b377d4c322a47bf43abaebee8b0ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2c515b0f607d0d1b573fb6577626325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fede44029d415b616d551593f5a05d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794cc8e3d8b796f29c74261a15d4df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4effa8d50dbb465cab4ad86f22212df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612458ababb4c80eeb6e362f371adadf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa982ad114a2b3f1d0a607bd4ba9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506b6370d8deca79b43b7a322c68e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d827a93c7243480618a960e03265df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7442436feeb5ff615ea0014c7df78333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5cafa0701b6366d8c166ee9359671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a5e5041a6760cd551c2ad7706408f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837a2e0965a0479056cd49393a95193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22da442885501fe87c7d81ea514a8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476be4226e47c149b93973ff89ee7685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc2b3628153d3a9d334ca974bfa9b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bffc6031d72be4052a215477cdba377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17015bbcfec5c79d5d5c0e2c3eea959e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519db128f8b95468b02ce167925b4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c1c31627ce32cabbfb2b4b97fccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f52ffc83952ef876a12854b6c33b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412c6d2adc7b90887f01938470994312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981576642304fa86a93d9426dcbb91213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16719b4f40dbfe538aff973444ec19614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348024a354442be07035b680904f2d6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0305a17785cb75391c406c173b335b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd299bdb072bf1687cb69f042097bc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43b3a6fe00e8e6eeb19bd46ac49e4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe54c75e997b58eabe9083440493019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9351e41c918502767dbaf58dc9af2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ef8d378ab2e6c2021c5a0c5a635e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4616d4c04c1fc1a87d9448b740a7d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951cb7694234f6235b8e7d63e4fe02123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38488dea9e7c37b9cbfa948db03aa7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc811d4981fbfbc750efe139b82fc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd0a5b29cc2f2cb21c8d30494792626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25fb0a5d0b1e3e55409eaa156f12227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3473ccf62968590b08600cadcf1e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90f8e784c6262c3562195b71881c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5a63c9edd397556f0e6b8ba8b858830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff25bb806af505f21cc828292b14331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556edd8e5e2ebf1e104707494dd6bc9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c40ae58e4b1fe4d33a8bc32d441e3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a48a744cfcdf1b3b98d13a74378c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4be523eb05f96075183ebd7175d8cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc830fb5c00f488fdfddf14f8fbf3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c9c1edfc37d93691bcb3c4ae873d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fba20de8214c341de44b8497abdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b93760dedea70c0ba65888d8b38a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bbe93100871cc35a1ddd4b451958d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87685dd8dd846742d8378e174fdef3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c7422bfc8bae9b287a4c5521dfb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a117293cf0d37026419eb926e2d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f677a57444a38e73c29d0a9d0e2cabb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1526e3d587d6bb6936c42784742465745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c15efdb5709ce4eefd204297af0f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31096418ac22661e5c04b68655382e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ad4300577f3ea14c76b22f35d18b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f27e58824abe88fa3db01dcf12a7f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21e44df2d11fc6ebf44b8a5e9e2f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3c3884f32b293cc785d866c7fc4c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca5932daae64863df4b12d55dd85e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfeed64855b269fcb678002c4c278f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204c462eabcb3d269f56096142441154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6f911907958d56452c6ab8b82ce355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f63187576db3d8d903b5661c79eb0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0777be4c4ee4b6b09eb778e0f4e9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389386125dcccaee66a9459c9ca08458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85956438cc9d55d3a1f738a3dae7ef6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c256fc8e712a4476936ddef0a350e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44218f7559b4832e2842d9f7caa33f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d3ad5e08294d98e524047d62a3e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971697e908981bbeb8ba85ed637cc8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec985674ceb6348c917e25ebc4b6256564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5932cd02d028e7acdc03d7df4d2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1021afb3f6f5cc8d169fa24969725ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aad27408ec495fb19a18d03bd1b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a469192ff7b1d4bda0976fa125abcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d266b49cede6ca9200def75e4c47469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18005fefcf768f5b2f6b5884406ac670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f2017eb31e19f91fb4776be9b935b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585699f4870e0eb03fb7fcae009e5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32764ea0043f30a5fd4ff8cc15012d3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bd59acec7efe2463a69a050c5fded74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d01cdb91242db8f2764512c06ac9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee973c0f5c5b902f4612d04220bb2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e72504239c5452b032baca2d33c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c1f31b6aa4c79e6673332d6f6e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0f47e8c34a7cdc78e678f7b04c98f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c1be873744145af5769e4fe33460580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06cc4f6e5ef9f06e6dac968bb3bcc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83957c1ad540bad73c3f13d8f2c4ea8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56fdf1d78b799f38e53b356cb3315683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e1888a063ff8433223a64cb9a89584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f47f55cfdfb2d31229c281774f82585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ba23b9893d5c0f43210440a1c2a2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561530dca330b6f4bb1143a1acc5cd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3def83fd404645be8653b398415ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc357ee89959a057e7a2759712d2c54089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ed0fb320ee03b7ae3ae7414ce231190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10b55115dd2657e3624549a8e814ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cede9c2b9fd7489d9eab570babd9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56510809850bb1ac17d5b9b6daeedda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81394f41a96c891f7781e1c9ab3a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586159cb4272ac5f5595b11c2a962d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b32904f03ec3b5f2cc88a897d0bec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb9e4f9f512cfd56f4bfd73617710c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0fe6a0518c43a115308273ee8f91498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2eded565c8a99fd556bb4c69b6b1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ecd832370a26160f9b6db5b3e831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3c2cab8d0f83eadec5f5b2cdc11f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d997a5fdae5e3ccee73306df7578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5f1dc4543a8702b2e68dd39f64f72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd26055b377c9996fabbee074a18d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d8faa7eb6fa0e17ab861c4c67991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe2b399acfb69d17fbbc2e2226436106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d41fdd760d9f19428b15bb524cd6c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65cb5098f60dc9deef339a3aae2551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76df20d860036eb2eedbbf7e94890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7b14ed138041f49b583c685b0ba7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def43a4f650e8c2bcc7866edbb0803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da51fd4d289835a63784cd096f3c77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb41cedcad062a7c3526f2cd400932113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba7d8284c936c7bcc297b4e79ef02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a915ab8b2086e9830fee87ea586aa69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e439a150e939d419fc373e468c852116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a233c0b323f8b70e5b374b4d6cab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615c6006d9f57217f7cb4fab14a2c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f5daeaf712da3ab218dbc57075ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cdd9ac27271f5f40b171b5b70f511120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d448e82dd8bc9dd9d143add50024ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef0c1a7049e0c4448f22a246b9bd54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773f468e9f509d2b30856f8ff45600123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a5f1459c20afccc40f873065ad14a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01b633ab2a2fb6c77763f1b64b63e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926a11499418af61048b8655682490126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31857196f3bb030dcb0083e8a79c82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b9c1f8914b829efc477e844d362e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f866aeb4795510e4263062efd3e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c057f434ee36d3b18e2e3de72f80e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100187fce4b2d383198e9c693c4e94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf65995dc3e491ed1e02cd1f5872b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeb14f6b655ae8d9241002d87dd0ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a38169e6fa80f93b08a3acd9ff37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333735d1a7f940889b3f11748ce539f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036238a29a69e430a8634f99d33c053a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862adf0dba59077ac2cf071fd3b85c7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9578f1907da3157237b32e855fe7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3bac924b87e0f22877fdd21c8d0b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487997841386b4a3ae6b99a1fd351bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee4606b52d1e9011ca6a5d0799d0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db12500488829da7e8105361242aa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812623ddea406e32b0398e41caefc3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4403126f856310c20966d5a83a17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4709bb325768c703481dd22158463145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6b4b7b1b919235896099ca2f8f64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ebd389860bab6a580334df0c845e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fd769ca23df3fb817762e07b94905148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da193bf262961631ad1ff8d5afb7e94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9495eef19eb1a09e0d97ebaf9390150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5a20b0e8d12dada8e0b317db6565d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd77cbb6ce44a3731d4aaf5d2e82f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8320a1996048254b7abd8c4557ac89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341170a6e842b55171016b27345b76f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bfd51271e1671f64857659597e795155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b0f44aad6b847dbf057c037789c2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2051378b155958b400ab1028dd1b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231406c4fc2faafb040b93e688293e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3287b7234f89a92b9c2e7975ee290159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b9b2ac80736c61bb97a3a8999b069160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6fb749bf7942e38dd85899859024f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d6668e9a3826331b350e147bc3ec9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd96e12ea24da6aaf35c072cb7b19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e36329ce682609002c62aa01c3d0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f75d96dd1ed80c97c32733523ff2b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849e9e02727b3386b27771c43146ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d406a5323ce22a157af656a536bd0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b8a1f2dfd4da76ea8ffd0e16d8d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bd04386ca7d403918bbf256d3bdbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274bf4ed269b015352d39a26c7d2c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25fd031891e95a0ba2ab5a8b9c9e70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2f47d90df445f2ff364e3d7c80cb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99156811099962c7ea1208475710d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de5aa079ac4baba7a61dc4c190fb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0892a3eebfa8d536e42e409c04226175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4889b9584579525efe007a963d6df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3bbbc8e1de0434a0adf42f69cb7a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6061b6599c091d3407f55b7c6e31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c092257906293b89632a96377dd0f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65e4f61cc301b3c083e2f376c019f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ac776175f42265f4c374f3a3a65d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f6889a0b13285bc5b51e97222db8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662ba3b13d027f68cf429bfb83cc6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba8ca41344b1bd4ef0a8cd2fbcfc7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f5194548b2d9f43955422846c8a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945378d3c016566ce775212bc084d44c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a3f44fc06ba7c67d5dccd88a257ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5300d27208a287e5d4834441464b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e134e7c7a5012654859b83b4d878189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486869b64a20544a020ed9170200be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8a558f36b414331611b3aafb0af5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030068620f70e1ab6196c649e7297451192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c93ea715a6ee5ca162a4533143ecc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ad0f20d8ad2aa034b73deec39b6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ff7e8e4b885ad406804bc026be3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd406f0818c9b659203cefe126a1165196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10da08b1a66e1a43fad0575d8186a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64c61616dd6d6495aabbae4cc09248198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a46c0b530877534dc046262c52d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1da0612cd8c3689c67c53ddc120c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea33e731bdcc6274ab6a57a381a35a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410baaa970a08e7d2641c3d33c4c5fe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d66b92f12d495167661d90a6c1b4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66899f1f9c7f30fbb94d1e95052dc6a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc8bba7593c50819783fc568deba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8bf2b8b54658efd34a1e053a0bef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73556bc0e33d480d06570b18334d4a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f96c4a62d0f14237e2cf1b738532e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7a277552b799c9ce0159f2b09469f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5ffa7fb342893cd1cfc782eef7c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826b8c7d4b7d171a2461e2260ee563211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e483bc29ea2391541e96c51238825a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ce006765cf464d33ac75e4b81bc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66a225c73cb46e200c6a0ff6e4861214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131650bb0fc709ec86bbcbe548d33d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87ded571201c6d6ff38c79e7f5e8ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704aab5efb2166ab419e799cf93ffe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b040187bd332ee5f991be28cf9791218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aaf1e214b7a89314c0f011b902c05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c34492191a06b3e12c072af5ad40c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd218b16bacfc6011e74820b1a0ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a63a1d10b87379bae22639fdcd4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bcdb41670bfae900a65069fe6c4c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901936b3dc93629be091bb2c740254a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b30216830a96d6c217707099ede96b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d06aabf73a14924a6e29f67002a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514174b693ff72775ff9efe2b9eb328227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25877a00fe8dac314d0b756b4939cec7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda1ff81bd955e40565e25fc78dae8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e99d2c6d53747103a76ee2025d10d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc056ee08e6ec319a86d79c6224c06d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7cea744adc89712d9751331729647232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f75fd79297093cb5934345516431ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384675a8f162dec8edc74e520ec4d6f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56f235f89d2d2d2a4632a95e286111235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3dfe206f7009bd829d55571301666236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abff4a8c01f7df4adb8b4f556b750a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acce8c2132f102ec82429a8230a551238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf1afaf2a9c51955a0f5c34b757359239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32735f9462fe52d6e0c0abdb27c53bb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b810035238d832c879630cca5acb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc9defd686106d40d8124d61114aac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8f64786bac544950cadc2dbab60f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214c5d88d5f2c48b44595e56fa01da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b3629f0f4eb54d0950a2625cf047245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521eda102b4435e94c5dd7789336681246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b41fd48130c109c0d4956c969b34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd202d6ef2e5eee2bbea4c4f5e4f7039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42624cbaa586f2054dc077350c80d6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394446e3a4f60fa9925aa48daeca2e5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19bf0d3432c9c826911e984decc4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29e2abe13887d4f8f6e153024265dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add553731c2008d346275c3d828e7522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488aad391d4a080e806375654a1018254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947cab5a20da177c6770fbfefab4c89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36502b0804ef0e85ff07f8065bbf5c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d19d11ba0952a5330008188f5d5da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8818fba5acc94aa446106b09d42d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1235d37c73e4012c4127524ab858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ec42370fd32b882440ba70f15e4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040590e42c2079b3e4e4e33d891360ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fafbea44f27c3ca74dddbf4e1a0b78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10bffa707aa4b0df66a533aead0195263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a680c6132ce68e22190563815423bc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a12ea04984148b54934fb3d05230c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37db79ff151e00a5b920515cc5f306266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca83235139eaa290205ad5ce6c2c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ddc8ebfe9fecadc720f9ca7e02fdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a498eaaafee2b22669e2edfea51964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a86fc64d6774af65f28f0a3b19be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247fe48f8d9bebbe06fde2810f6604271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1306ae8ff8ac568bd12bd87ea5fbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f877ddfacc09ed275c03f7b9b2e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad78f3b8d787b19fcddd802bc6e56b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ed13c79a5cc84368e3aca4544b83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b45e2ff279403806a53be8c198fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce4b19f712ebfc6eec717e3654440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb601e2608c1ff7c1db6360ee8f6ff86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011564bc166f42e414363bb09ba01b95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd3ce8ac77d32c736fb0f15a6ec479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccaf68ab9c5d5e22082b59ec4ad1da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d7a2e5a350ddf0a3e4e52384f366282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498693d91978f66c93d6bca8f92d4c7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c5a4bf876bbe3ebf57b5e16ca98d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab67dd6f8d427f5d8d3b47d57bd823285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ccd64c51a147090184aa3cc195058286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7fce0a11006a8579657db45a656c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0a255ee1e4d32d97769b7e774a92a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1d5a558cb999cdafdfeb771a7300289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102579aeefddbb899419910836b5f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca93349b2d3499bacdd585cac133f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc64b75585faa6c89e1b6c5dbe092e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ff72dc4fb7d59b084f12cb6f98f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197265d1fb6d28f3f36be43255e1130294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7c4074baa87022c26a582d9f8480b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fc39306eaf3704d82019cb217962b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74273e779a707ddd368ee5b11458cb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d8f18b3dc8437bf1b3b953f2f1e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60479a26ae640c7935cfa88dc4a6cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3058f4960e0ecc38f6665205a255b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ac2eec03205920fad50f09a9e91f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2e8818636941841d9d2e29d87437302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee7e3b894372d1b58b91133f34e832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f857e898a0816fae32e74957e355f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a46458fbfa650a32dc6bac8a85613f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a104ef8337eb0b8356184833d4f3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc85cdecf2fd9d8b1528093741ee02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c875fda74aaa7fd1649a5b8f1f1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd0669b0fbf943537781e265955e70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0040c9a7aac40b26ceae3c370471b18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83efedaff0674403d63bd06833e98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d8e80ad1ce732ea6df85c949da73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd2065a12fd52f8e091cc77cafc7b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03bc55c62d20d3c700806323677ede314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6388d68a1ab71f3991892c2215245a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9646ce70ba58b233d0fef93b74f17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb364371b17ea2220ae31d552cc9585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530b3c19a259b63571b356d8175d72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f36c77f2a70e0861543d8a8239bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3bc5cb5fe089bdf428af95ef8410320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d66ac84533913f3926bbba5b847dea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d52b401f160b76ce13b5959da87e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac0e656ea260a93a333c30096a97e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114c5c69daee27706732205243f0be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee72f5e6755fd4395a76b068fba5d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b095a2a02c5d652ea9e18b52a5c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7353627c218e5267d57e63967cf71b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3162dac77083c6b1bd38b1f0add5b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29dff9c7e2fe68085d316f0c0b6edb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb54c9a08301d3f1bd98d256dc971330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e333eadc7b91adca45752cdcff057f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317c1f7054dcafae4fdbf0246f9e67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aebc60feba736994efe8b49ab9f3d6333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>