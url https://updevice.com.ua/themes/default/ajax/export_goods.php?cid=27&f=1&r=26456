--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d381d2b6ce210e5a168363d1a31c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dcd32d1a949164cb5d7ef597c00602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50767c4fb947c13c500c3cc9f7a7e0af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c7399bdd91b695fbace3bbe0cf9f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a826ff977c9d45df6e215c03bf304ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe6190b06c6d908d503a65e956f086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d6331e3298c398ae22dda6a0775f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0e477e4c457cd60730d082fc57328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05691d3c23ae877e1496269b171599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de96ccb7ec8e13db61d1da0ddcf93910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd006582ca9e8e21782cfc9a4a5de411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de534229bc3e3e4848a2dcfd50cc5def12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cc3dda8568dad67c6fd53008b8e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c855cb158dcdf678ad02617e0c03f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92610431ff2efe7e24759b0e1853f7c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542760472153e2770e0e458dfcc623c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f9ab02106654bcfeff750b67c93017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23c3c11e31aec689bfb1ec2af3ee818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64576e80f6fbc377a426a5ffc7b6128d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38da589abfc86e58d54d3959b0f06d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e58fb0822fe2894c6704b07eabcce821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3ed807a701457a3d5afc72a6fd0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4bd7109514dff572a305bf7fd4f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582136423a025e939f422e0db72778dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd251bae4c4d1ceeae459906a31205b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001621bff8160efbdf2b6e0716f9f4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f89f876c1e9ef055f35b3c0cbc2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ca53d2dd206452e8c62ce53b257428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f07f84b9bd37e490b75517e82d0a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f63487213721849271d0f3b92c0a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014136fd2dd2ebb58d1ce37c675a7d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d036e71a70607aa5af16b643490d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d0f3fa3f64c5959e6ebc5d028ee733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af05f3bed7c513f1add5369ded388234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3144bb411b3f4dda4cc1a031b2fe7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62084ec2ec8f762a1a04718fc98720e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372b3be20a8f3463841d33bdd5a6b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37655cc4f3d3344caba3051c87d5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa55d217eaa5a90c206559458c816de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da4138442c3fc85a4577802f4a0b0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a59013371495f03552d7bcdd45d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99828bae3bb78eb748a001458364b3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61712a8c4f8ed5e4a89d657721d66043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd054c36afa66c5eb17f771c4646644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c949c4e1cb652b42cffc64bc7f20aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68417cc285e5c5a798d4a74373c0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153da8b077f3680b9e58d22bb825e8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed17c5ecc22d4cfb4dbe312814267348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac846b925287988a1e1a96361ab1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c5de9f4a68ec3dddf2a5c1e783e2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbfb984456525488aca735a16381df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caad6b89a22b2894bab86b1dad461652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c823dc0184ece08d84ca906d0278b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66770bd0cc31ff22c8262b7e35306754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbee75b21549dc060596f3348cbcea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d208b5f60d5f21d5b6f143c6bc7c30356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef13bc7e502f1b9cca2c35482b729f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368f2ed970d4d78a94f28ed75842a8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0de2057f54af9c55ac662b6f1a2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d4227777bdd9c7a792fde1d60f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c5a484e484955958712806362657b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f7d0078e1492f21354bc7b998afa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65dc4eef79550e601b60cfd8dedcbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd4149283a9625d8bde93bfaf70ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345739f298c57a14d11a63253899e6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deccf01653fd07f5a7d2fa756f87e0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f6ce4a9d953a50223c419b3166b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465482f3465598f7c1e67dcfe856cc3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fd1481c279179122497c404fced3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ff4def51a7a59016c63e7c8d57a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3131fc3f2313f4f14a3ab893f9dd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde7521e57b8dc8b3c7126af81b04f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48be618079bad69f4667fd18c09dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d21a80a30b68a7399ff683ae32c0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dabe649bd1c874f8fcdfc9cbc59e6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406be19621bc04c2dfa111cc2470ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797024eee0936e51b53611b26785508177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc681b398397eb460fee95043c4a43c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d9760788d6f7841c95f5d5a4bdcc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07a554432636dbf6796db3d71b7e8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aafe0becd2f12a6a9a43d24ceb8b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da89737f61bb50e63211f864f9ed7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd4c9d15a4b4721f770cb7312d63c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac593540d59fe914cf35f91631fc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe3c6c1f0a01333ac95961875a126e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e08e47edf7a6503cd106d146cce2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ea8918e6dd4cea11126870842a90d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c7eeff3c72f24e5977855028150188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260b2eae95ab37368aa41b90f87eeec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f81c7a0e04bbd19837a6454a6025790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17239fbc13de3f107e45b69f7132337e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf15e229e7ed685f91ae40d6688d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b7f8669d01df4041e69d0f11c24dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d5f0bc103e6a52c9da87e922ef3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829642138695ab6fe86d99819c30fa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d64b9d6e776ecf2b21592199169596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede536c54f0ee1214af88c216667c2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4afbf6cbcfdbc3ffbdbf2a705d9cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435dfec802ba3163cd3b3ae99259b6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedfd365c85a8ebaf4b92b0a902e7ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb7f04e740cb15fd95cae541e3166101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4500d7d16978361e31e238b8a0b838102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ae133993c8347367000a99b1db76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4916641a972f705efde42a40471080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86e0839793212ffa3483f98fe1056105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f378bbf262d2f4267035282671c91cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795288b5e886e5b465d51818b35913107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac2095eefa59cca5b81d31050236da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e9d1c5d219375b44518c2ba92463109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71af4e07fb1fbed100069d0c386406d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736045bfca977c14a106e80733cd1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a572f5d5bd7398a1d77c4fd9f4cb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef445879384dfacf56ab540676d2a192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a875d7f7449c799a70657d58a226114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ff896d22cde5af8d8038c875c9da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef38c3a010143bc479bd7f517a923116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d769ae8aab899e712a920a6b18db096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba66d829be37da5c9a2f8a284bb640d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ef440af709d044aea66fc9ce5ffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc53381b403e8f54471c7cf452a588120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea030b9a5a4d5da043f9b4611393ac8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659d88255ed6dd27c6943517d2051d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beced84d3c5f7095f745a8efee1b49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712297bb20784a4c06b81dd23062fc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a21744e9e2476500400a44be230d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9817494062846e809eb64a07960b97c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21300c0f4310d97888ebe58bf40ec6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba9f4b2dfe87cf83d9ae0ede7d3bf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538efd5c1f51107b25453c908dc52d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f27e72c279baf2ced2bfbcb1e8705b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044163fc93192e289fab67477cb81d06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa651bae097cfea0f6e97cf7c9d9e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5484e2f17269de7087f9b7cce5a55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d050b64068e13e48bf133e9c987e01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805dda76f2d40c091e20c7ae894ea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5ce5076f892d7a81e9870d9688296136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24d10a429cc4e647df3e9693fd582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e15fa92d858871cae2229f8c1dcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449d7994043f32d6287a7bbf719d4da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4dfe6e512ea2246489d25ba1f4bcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41c9b3685b638a6d2f2afa496bffcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0fd45a612f96cdba121a1977c41f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c5ba09ba5c2b3e22c5b2b84756fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f4678c9dd05360c64d9a95acbc6ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966167f0d9234d7cfe62bc19e8043ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682ac3fe8b3fea36f85f8eadebe3fc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6224c618d5ede01a12b48362730a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676818fa417105b75fdf6776fda1121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af75c3b6d3b51e3a021b168216d0ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609fbf8fec39ba8fa46c56c2984cbac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c6c8cb36806d59cb305101787c584151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae0c4ceda7c044673a7f6bdd0dfe78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc368c567550d508cb2b183b525e0e5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59f6281c9ae47b72e62ab573f62d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6f0bdc0688c05c5948607ebb0e6f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34cba125132358debb67329888fe35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b23ebdcd166800de9ee88424c2781157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623eb26eec562197302b21b27455eab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca4932cc15a9b723e992a40fd8b668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1a9aa901139cfff52c4922dd693a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a8983a9b466fce390343f4ec0859161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef9143cc3309b94430361eac7f3dba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b147659ac695a9a115ed186bfdedd31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db5ce61a79651e1d1bf5c61907e56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314a586722a93978f93c537ccc3ee85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5dcd6b748c825662b08c8e6ee50d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7a16919199531775a0d90090f939167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8794d97f2080b3afe60e9bccbc536168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895cd94018069dbe1333cda0729a25a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65406dde3d62f55155acdbddca97624170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d3359ff7dc4a0f3e9b897e7460ff1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906626beedaa1ebc8d6d2d33569cc54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03277e9b51bd2f29a9475927bf64928173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eaa42a5db889c2defbf98b0f5ecef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd62b50bb9dab08abd8ebd2044c0d6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90feaaa94350ada1021b420daf1b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b9460f9bca956706438699d96a6de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c0291fedb8d991a6393c892dfd79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a682b9eb088b3670aa675b29f98dbc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e5cf6dc2c302acad67f560862d43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b20bd526884ee2169cf4d09692e2a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002cc153468a3bfed77bd0d4f5752b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66060e81477cbb9c666ea1f8115ee3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34dd6b3d887ada8499c5b3a590ffc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8932680e5766e7c4ff1296dcb67fb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca53b7baa6cbd4dc36e8ad7d361d287186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fada9053cb257125f049194b758d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b27bed462c7484fd2e5dd03496d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ed6e18a6c57c380a0c5300934de03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40f84bd4d67f3b4919424860d6b39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2116daa7ae112b4a0d0eabc67f577191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb93fb1aac654b3195f7ed77ebaa7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d97022d153496d62fbdc7a736270193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53089369ff83c45f58d494132538b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d348215630e753dd5cfdd12bb70d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8183965f40ffd80d608bedaa70c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88822e27eaca3a2b8dd670072d31ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34674aa8a3dbd8084f80f899cb0c886d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b016a2d929d52d8a2a3c85f04fbb074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c55f3dfca38b3ef369beacf3c589c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b527b907068355486e62ac78a3986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cb75119e3fa8508b9d29e75b00bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b51a51cb1afd181500ca170f488e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46e4408f23ef510062c90562721aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a0b8434ed0923852d60bba8b94010205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ab0c183a8aaeecbdcd3fe84aaee7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63463546e794c5c168cf4554e1ced5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd33d8bfe83d161743ac797dcfe9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d512c77c6079a5630f71c8ce0b9583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c887aee396bf03397e55180322667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a10ae283f621161cd173a59668ba2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaf2395b080c3eb9b6ffed44c794eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfde2fd0b4b399d501b4ab544b0745213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c659ba7b363a7d5ed56aa8e55c244d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f734938e34ef4b277115fc7b668fbc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3401c8ac64d1669fff3136789808d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc55fa1a27ae8a50b04ac51c36443f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ba5ea3ad91085feba5ceae26df87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78ddc52ddf34a9025d6d359d1a9b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f260003665207592a95cc61de979d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f913704b4ab48fb8b605cf0515c49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46bf5afb53eb84585c0a158e20de87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84b7ccad9e5a66359636a04ec8044223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402cc36fd0d69d97285f1dd68aece8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808042f161eb804c93259a9659d3f24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4fb14059076baa506125b0e600082226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe395c80b66685002c3d9966bd999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe509965e50ff6a563a4ca9677e1b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef9023c4e595cbf1e68b6f97341db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f0dd83b23002f49437044ade8e195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99f881af2c92f58743060ea3c99b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45956d489bf03fdfe9b5b85b2c01165232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e55cd28477fa26eff8e18c3f953c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629297f085684d09f1b18deafd2851234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52fac422c4de0adbc8e7d4550a7a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9dcc8eb9ab6cdb4ce5ea22c9749c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e94a3e603cbcddc3e9a146dfb5272237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918b058ff46dd8866788ea0c144896238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c37f83406259b9fdfb3d6f449add239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480c97e577316e79c4de2d1bc4990f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c717d551abf6b35f9f55b7a5e7366241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fede44fd809c6fdb87adc7376dc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b380e348e035de4e3c3d13de3aaa38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc94552215ff22d3c489b43ab97ba24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e9c8082a743964659d557621e8ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431baa43bff3a9c2c735c86e638a478246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8be03c0ee503817995722b1b48574247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452a2f020cca36b98ab4c9c5558752248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188ba10797ecde33b4d5fe6ed48252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d12e16aa8dacfacf9f03f2ef122d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b60b1267695cbcba7d95a470e52f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6fa52f91216f353c5913bedcf565c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd561b0eeae95f54e9e84f44103d125f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fd83627a272c5cfa317b56c7866c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2d829b936f6e15a9264438f4c5c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd2c16bdaa99cd24f0acff8c60ef74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a555e9a8d2df6bdb3fabdac0feb67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52d63eb1bf97ec6341f8f8ef2f5b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1c94d9c2d4dbdc9a4d6619869069259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401256e95f16b5ad58734e1c62016217260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23886d38196287469a0f4ba949b3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1759c233110561ebdde5061f9131262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba955e1d9d38e6234e86f4c0dea022263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904566c2aaa35a492edc4ad47612715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c4be07a045cdc9ce2e6066303865265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd612c5186615063d61c32fd2fc2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d2215bc52fc78dfdae2f641c05c78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45466f3faea53843632ea433a4a8775268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aee683934e5381f559e8c8a6ed26e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abadf663921b49ee0b6950e364dd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b7e2f5835d4ea2b4c8ed72edb2a81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc074a4527d9250f439b656610568272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1474cf96b33718ee19c00e809cb17fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c6b50bc18cf921f59ce30efed50a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec2c22329ae0028977a01378aaa5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd517540a82efa3a5f5d8edca4837669276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306a12f1614bfc9e9da019171c1430c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cefe16b93a2db11bdf12cafb23772278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724f145d372dd268cefa86dc7cac1ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650991eb58df2fbf2f06bf8b2e09edc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ffd8ce16826e5f2ce17efea25aaef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb262f09e4fa1e44daa978e6190f7bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121d2f255672ba3714cb773206b405283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67af3b80e1e7046dd0ed3e2da3d60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e308fc6ce7c43e7a8f77c56887da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7efeb24c4f2a79005b2f57c13ec9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a40749ec8b99ff85acb9deab5f9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff92dd950918de7bb2c7938e490dacd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505669ff005864f3c177ecfac5ea8c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad00ccd26edfedfa3dd69b7a22f00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c18eda984d8972a2386e59bc3638291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dcf6abb9a20948ae30913b1d109aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f76560f101341b25f1ab1fb18632c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030bde0cf0255eb43a24e5a7ee7885a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75a9af57292ffea22a8028f4e9fb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f42cb6f182befac3b8d372b44f79e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826092c76a3e31cfd03bd90175f46c1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb983e3a9cd7c1e80073c2bb6cabc0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860817f95eb5382abcacee1cbeddce4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280a484b6aa950bdbe1561d85d3ddd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28893d3c2fd3c51a8fb980074116b847301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad794549c24e39e2837f34e1ba5b579302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000e56b1c1dbb0a79d7749ce505109303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976def3551085f45ca7a2aa6946977f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f15c0af52e0d7bd3a67cdc3d31b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6157ff1e8e4e07bd1db12ad2550e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d7d0a79ff8d498a64ba579049d67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0372097cf6d7248c45023d4e2778dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e9d5b326a2ccbd7c3ccf73e5c963309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e029d1d941fb87f22d36acf69114310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b4ff994587def7fd99a5aeafd974311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b832e1eb501b02fe13b47dad5f4e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1dd9e54f7196fa384824f6e28161313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7253723b5ebb74881e8f8d76a2a82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72589aedf0f0ba0e6b27f0fbb1dfc860315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25a7015681cae2c2ca46be4e224b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ded62051f4c52a0602cf81cb9edbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a367dfdd35c2494a38595ef6a2d6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58783365a9c37e741391eabf478eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747d78db654bdc3765abfb25679b17a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c93bbe14195b372357b4277de98fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cc4f4ed9889cdbfeaafdeca79ff5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2b44d3bef664f20cffe0f0782d63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba89093c108b6b599a35ef44ad71655324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042e6f8e904fa6ebf83beff892955c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af762d128b96258a2531dac31ef80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd4fdb1d7d18c2bf65f6255183654327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dc340549362cece3363641cbd1aa5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a4bb3b3fb1ee9183295b2ba11ee9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d89df68c98d90bccd58e337396d375330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d6cd5a39b0a1f97591fa2ad7fce1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecae38be0b49b0222d7ff038bd6d05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8d5898fbee0b65fef0dffe1899eb6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39643c301bffe706e578177d23808c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e21b66bf280e1ef25b77a587d899ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c331ef95398173126d27babe441f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b1250e6464b7e2100a6d6034c44a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e75adb7955918248da81f85a6d4c765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb4d49eaf3974a7a2636f78be820e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0384c601149be7b68979edd392b47d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225e6533aa69635f1c0dbc5cd60f83f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1de9bd3143dffb266327b08192999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e8186ef3a47c074b045c21cac43c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1489103fef77702c9d2499cc2638311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c52cc7989697a1f6101212160b4ea012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb44cc6479f5a3e521191f2d46d8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527ad5151e1430f72d5cf1878b723bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614dfc1c81837f458f3c395984448a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6f5c4649fb70ab067a15990676b1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a379818fb509b506d54d0d401c21bb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe440b709de554de4d53a6d7d93f16618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6b69494d51220a8093ea02ef7c27419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00615cc029ba51c0e6690e331ee83220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c042639af91ada9b377a56553bcbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753afd963d63e45f863bb420bacedf9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b716799d96c5e6dc2bd9a8f12421fd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7528e96ed0dbb7481aa1986e64a053224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a433110cd08d3e6e735157b953ded425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38792ebbe6700f4dd6f458c88feb368726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e09dad4e4b838a931939c787ee77b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45abaa879a2ccf42a90b5d06a9d70ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256bc85eea3031fd70cc27ba0cd4ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f8a42935d9eb5791412d893bf4ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914049cce48b214022e5fc2d1e6d3bcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d5244a9ee1d76c4cf102dda28035432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b741fdb45cf706637219db601c3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75145b98a6450997c4fc8e9d06d490b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4993a916fcc9b9bd44d150e01b8e9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1af1e3eaa028b52da1121d38956336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1ae5564df5120c2847b4035baa7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8395f1fa337711bdb1e4140ac72c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe1963b9866b571ed100542b1de45f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5624a3fbf6d51507cffa6714ec9cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07cedc3a77d64884a462fab87db3c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9dc29105bdfcf816efcd3adfbd58942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d63c22dd0a671ccfb93abfa2136fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1fd8f4b9b6ef7f60e6153c12b43244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf6f769f8aa41e851b8e9dee011d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179b899985c863da6d9010f44a2b2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229fb4067d84e2c747b9f99d6899dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96bc768736794ed531f02c88fbe8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68417c691eb8ba7954cd1a64125f1ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98860f7fdc10891eb2339851a3fae1dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b460bc45c32a612fdb87b391523c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26095d48ed2bbc7a11eb3e639dbce752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca3e7accfb3daa8cb2ec13791297753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77c6db5919b5e3f2f0aa508b2edb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c3b3c10325f64a7e9b94c241935455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42055ffafa244cf1f0de86bd928ab63756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6adbb813fd176baa84f13316a8a91e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677514031360626c5c0996dda8eb52b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f81b3b3c38618c66a1d56d4c75aea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851ef9be1f8af3f8494492d108c92160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdc43df67f2fd16d5e87a757aa02a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18748b0546ea42dca848c6cef7270b5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd0f435f0128c8b1896f37646c687963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603733c3aacf01bf32a7f98fe454e77164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77932546c7d76f55a2e2574d6d23566765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe3b4b38c1eeafe214bac17fcb51366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a503b067d6dfe0579190b1701dfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa711fa4b7f5dc85022491e13942b55f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f26b1d6dc28a96de7fd705445e7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be614be44c61d8313c5b0c8c11557ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406926f253102ddaefaa818bdeea06871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719cab1de99d3ee93a1f28d7f6708472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4c7a6177de974fc5ef681129f38d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da7a05c3615aef0dd0aa1e4c51c3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f1e8eb5994ccc9ca664b2fc776d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957de704375978e3ca9e841e75b1ed5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b5093a10195c57970b90e4cf186c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d757b6c3e64112fc950ac016a7783c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568887356f29f97316014c4ed49f6cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e7ea71daf4583bfa1b5b94598e4d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40b42fe480ccc07775292241cb101681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04814b80622716715854fdc3bd87de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438df18d9bf3b8e64fdf6dad279453f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882cd331a630d702f75615f59e6a49f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d5684d6f23851c24838e64f79a6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfdebf6b07ab196c628c100cab775f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c0eb53ca213b11a187dff6f0688e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626f361ea76c863014fb4f3555f15ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9494ac911e3bb8852589947256a4fc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd74963eaac1f7b01d49530fa3cfab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2a73f314a6b6673040b0e963fd3a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8953a3bceb7e2dba46fa3866da4fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971b11e8ac3a97c11b4904d4b70cee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0efe24ec5e6dae998aea73bb0d6a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c215ec2671fcadc6a9c536cfcb0be7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d6cb5cc367efae52bfc6bbd6f536896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7d54a6e569ead5d2eafefbb5c1d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9bffd2606ecd0ecbf959dc0d0f22698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43e4542e6e925f6c5e6bda0bba0e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab157c539fc69bc77a63dbfea457f39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc098bd4727b8e96409df3f6fe873101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca87ea35e3bceb927b210e7be0b3663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f97a827f8f57f163317c2d0e32187103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83db1e04212011c13fa051a67b6e6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b52f0c9da50655189cae1a6c83dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184348b8c9ea4e5d59214f5c1e6edc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb430bfe5d1d0bcec7ea9e901a6eb31a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d6713bfb2c9271089f1aeff79078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5250acec5335461a9e92d25b5138b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5c3e86034bad4a1d540a6cc96b11e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e9305882c4528e42ae14c4426be1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a73f25f1120cafaac3d94d7ca9254112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39e39c43e214c07f43c95f1dfc6257113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7a7eda69642c87b011c8aa79904f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d213338a28f75f0ceea8ed1ff4d47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148652d2c1166e169b4347e4d4edc226116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5cd8f59607ba56df4827434d57b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aa009ff38854e2c7f0bf2bb2f05aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab989fd65904f88fcd8f5146371a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1704c16e53989d809004c24f3fa86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38d9eef6b4d1342ad227654df8b2b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a6fc56a9c9a584b8ff90877408d53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98719c9b07c8d0f4e7fa6f2d12c3fe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc581af960cb4b3e60193092012be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b536093dd85706a44ee4f457ab764c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d8448cfeacd893cf1720a8c314bb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837df0ca810016c0d53cc4d85672bf0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db518f96b50d2d97d53b6f763987d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bfdd3cd2780085936c5df4275459c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e628d5a77434bb8c1dd0ff8088d8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc578ddc054e0ec205994820df57065131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a436ebc724733207094c1b781a835ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5745fbb9c47f74aca6c84eee91a942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942591ac63be40f36e41cd2bd728ebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02acf56cb81f12ef3b3c4de59baec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b8d1f042be99da2c04892fca5339136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd384881dc19a63a3280044002d30bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994063f04ac6767af8308d7c2caddc0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d2d5f4f65b14703700487e786789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa2a2fc044337e7c60581bae4f5682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f16e08e515b29d5e7c0f1a1f46583141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75457d8140a07496a017fb49f69ecb01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac4f06d041b173cb92f862094896d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b04c65720e76184765ae6f1221f11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb91a5123313e11b1adb9041ace47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ea10b8d53dbeda6a9340cabe828f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683536b7bd1707264be83b70337a641147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf00a5d3cad6f2226f6df4f84059c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b72504d223f78f043e47abba9278b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1770bace8fb0f56fa983be22c26e52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d0ff0d38415ebf5bd756628ea59c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1995c12d583d553f91c7eb3cf83f94c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5802a8cb172f202755eb3ccaf604153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ce43ac47ec097b54f6a8a827bc59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e13542b9e3822e85521d8e861fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08151343c1260d109e5b275f0fa81f80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba47c1be6f618dd6f5fafce2e3639f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ecb2ce044ffbbe1aa9e857573515158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe5e364be128945b1a597b565e363159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47667c6ba9fb3c2cfc6f26a1fd29ae0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277977bb2394eebc9552c4a3ab119ba2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc3ec767ffe41307c787e4535bbf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16eeba8e13f5f686227edf9703bd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5d0a448fead26d19627bb89278bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d695b027b8bf696c0b59c1a7b17f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070715f27695a60c8bda1d2a5ed6d7ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961916a7d9b75569a171869a68be80d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf068bc76496793c18dcaaa4a5ed7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d54ec481df1f7e1fe3544d98c9679b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf8ff59e53ebb1db782bae5415eee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1258a37e655ba7b9eb448b3374b4d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7b2e65c4eaa19c9d36f6251f3d13a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccc968b74b2293e76fd04ec6d5742f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf411f603206571865e18ff9ea79fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a83666d2220d485a3b0908ec8ddad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471abff9226a1533d36ec493d42926d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e041674333a3f40dc8a5a164c7d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb862950acbe961b58cef22e31cfcfec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3826c3ff9223e3893d75f55238d6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39bda5eac179bc2b6c0e5dc991ea7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fc978711599eabedfb40a788af080181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a2dc99f85be5f50479e626593468182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad1f8b5b34edf79816c06972405edf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d59a590fe3f3e889df48ae5013af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054e995780cc88720b8120c454fb8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c70c11acb4c5955ed8811e31d4fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff871101b28dee42df6f8b776d16bf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308564f3d75913a29719bdb1e02eb2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3f5412423cad4d7c2bf4435cc9b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad19ec82237b2de5eeb60b207781ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc248ba04f8356a45b9b6479c90d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34067a90fcfb19fcf75b4fda483ca6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d4d2e98c4ba91d663614d82f7786193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed4e9756cfbcd3ba7872604f87b379194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad82d0a95ba75553986e487bb585b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd57e954229c8f420a8ab5a62135e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe8626bee329ce0f909393636e2b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848853749c971949bce70dac361ff05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915780978ec909f30657751d186ce68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cef01d796e818027925f852e6642d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864ef3f45238fa05f1d7123e14c49c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cead827e838d8a2ce5a9686ac0e323202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec54a218152936b4eef6d05ef03494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a18932c59cecf37245f4700843bba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417832deda5becfa37ba9507b96ea620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85c66f9189cf288606b9a712ffac3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022b7245e26e9a83dc51b57bed31852207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0bc36d827a31fc851d44df97eb36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8248d3d6bcef4c9f0a77909db92ddb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda33855701bfa27b346edbf9be7858210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317262daea158e4dd7723cddaed8677211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576887c8f2887c2c7f2d7f85cba2f023212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d918ef242e6424f1bc4d1892e8de4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f277c4428db8f2f384676afb34fdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa5d05712b69190cb47d79535b5f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802396e08126bcc98bc96a127f8e422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbbf5dc208f4079415ced889dfb020217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2f29aefce192ccebe09019b1ed17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdee33e509dcdd7f723d5adefb29f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5fc1613518ff6bc70e235c8b6a85e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5f05711f7288898cc88131797b93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085c3f77d2ac342b3c95507d44eec0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f754369305b335d141f1aac31da1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9356c86c8aa52e85e4a206fb3e8fba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89c7bfac40df9b32d7e819ec2a24c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ce1865209ad99276afc48cf32fad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc44b738958f3d14f37898ade8ed97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722596b3f436a093b9d50722fada640d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4ea04ee9677eae754a1fe5494560229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbad29307b07e2c99c262b36c9bbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d245ede4be350c4d4152a49744a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f7a79d84cd48e2e9c38391581e7c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2953e1eda275d472882596aa2d704c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109e2a9e79d651736cdcdebbb135fdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ecdb1a80f44f5032d119c8e7caa67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a4ef420b8e0f977c9533a8c47cd59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bbe366b001d2ff2dc74ca98062ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd614fc5ffaa33fd7665b4ad35f6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5575449147ef583c4ddb0ef734f6d61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3864ad6f7247b4a18bd1052e3ccedd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2276bb3b42960aeac43d45b2f0f3402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191bc0a58c77c79cd14879190c43328242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac55f4f3c656e3309534c25b06c3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c3d2c3d188a6a560800c734618d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6263f93c11b73fa23629562bc57b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04979524a0e10869a5d92c9915dfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738ecf500e6ae9cde948a350705b425247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a5d49ebe3b85af352d7b205db5262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7d333ea73997f05c40b3aa2097292249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db8240e4365237dc5b3ce54a41497250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d0a21503a8412ddbddf6160afc30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54891ff5640b648ba667ae081ee1dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092de95ab8e9bdc372350feb554bdf88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987c2963e14409c28f08879e346d0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e195d709e43dff19315c61153bd30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441c0f71f71ade441da0cf535eaff60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0a5decad73c87391a1bbbafd8562257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2b3c05be8e7cc0b8d72bd951fd32a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4514e0df00a2981e98cd91afed44b99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33589331cf65499c1dcc612c2ad1338260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167842c180fe60e131c30e7d4687aabb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661177824f2819bd2ba246c613e3ed1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc61915032cf17e0203b9081866252c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d9b3baac4221549746a9342e2702d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c655443b64d096754f4eb8505dd2de5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33aed48ae44dd5ae16a0a4ad01e704266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f9b844e55db567e87bc3f9fa9c5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621ecd92349b5250f7cfa9d322e9f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85374c4388f47ed5aa8d4567ae93f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cc5b51734314c14014e2be536e351270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb55179aa3a19c09c1e20d3ca67fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f402b9a47ecb70c25187b9b67f7d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46b85550b241fff4b20389fd2cd00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1f683b5e96b263b9c0aa84c98d53d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc31c3cda9fa5d839c62145f5a42120275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f8ee01289be650cdaa404ddcbbe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230a66351764c7029a1a41a69449af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62043f2253f960307e023550e79ef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610a6d4befb06f611a3dd444261948279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf007a2272c0af0fcfba19d35a0530280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d41d8490c8bd8cb7676544413245281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ddbe9158e259914bf04a34e211e7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a24f5cc4c73de2a905c33ef3a44d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9577ee3788777ec523235db619240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123592e527cf8ff0e6860837af28c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26790316b466f3eef3c5ba68b7ae56f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62cb1cb67765a1919e0f9e64b89834287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882df92d61b9881090cb0feb5ea0e876288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f954289a6a254d2bfdc0af1f3f12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6abe7e2a79e0e265e2d6610bd6f586290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a6735c4022e526c4db7e3ec555887291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c2c0b0ef44cf97598ef84596e3a03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe781a68d8820e3a87ea6a215e454293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc4fe5118f12080ce23ac5f4208149294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f4aa23bb964ef5dc313445f4e9cc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885e6de01c208e93ad46b9ca0e565e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ce2dc7bb2025b0104a8e5b4a1b7a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf889afe761e5fd49e886accdcb3192298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c997da27a1184a5bf0ebf04ce9232299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6c7da6b1cab02286ee9ba5e480391300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a7217079cd9c641db0b7dae8347bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf843997c14af4f51908ff64aed180302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ecfceddd469f26335085442a8eb6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c221d838da454d7a01509115ae9930304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b04b6590ae8f8970c1a41ed5720a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c25c5d06a95fc1e86212c8fdd805d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378667fbd07c8aa93bfe86543147cbde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cb7dde7a73f9c4a851b0cef26371308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43e27c26ead2aca31b23fc303c31d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fec5eaddaefa439180d530f2e1756310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5eacff22c0f27075721297946c3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2313b49928268cef175fcd03d574074312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d0daf95fcc7f21f27cd8acb975549313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2959fd11f4510ad1b97cb526ad14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d15799206719f12080113c62f4be6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668586de095d242dea5adc10a6f1f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aeee9545501a00489cb8875f75530317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229de8050fde17bde5da994771b73f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d91b9a4ce19a836ef7f03e914abc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd766acadf37d7a8168fa123939a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56817aee39b78a7df4aef2a3771728321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2948d1cac1da7abb53fc70bad7b4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13948d9e04dc06880de58c80f1dd947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f2295edad46545e808bf4fbf33d61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd23266e73b65ed7ae0d5fccf22813325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>