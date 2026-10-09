--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c63035250250741491507bcd19ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66820ba9b685b3b1a1293d9643686752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b4b910f13a52d4b97e56024c006a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abeb625965b16b6f03a9375b3c6a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8165f2bfa81480e1ca36580078f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4cb7cf2752bc1b16c0a7680b5eeb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08415f01d9a233f7346fd4ad8304b2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a9302684d299d42f11a3ac01c94ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b49b3dd55be6fa0e15f99a64148f0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11defc23abfb0f2ab4a2d98baba962b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515c6dd41b2a0a1dd083e4ab93fd5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04b719821b27c700c3887938a67d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c6169dfadd630d6958aa89c19c9f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc9a6c104ad54901e71c69cf55d9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338bf0422a68c7bdf9910a09bf6a5ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c889b44eb66286a3094c69294a0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d4620ffdfc6a932177ffbe9727ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52b16b5bf5be116e5028a703e7e6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d3422ac2cc465746c5b0cfd2536e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9ded13d012718e23fddd7abafac7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965beb0586443212b006a799e1daf4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a2fa435c6fafc910ba6ed5a5167a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3b75ec2383af5185021acb8af7fae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683deb5c722951c7a51eb5f2ae06103624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc769647970c624b92d38ff7e4eaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bacd59730f5fabe749e3dc04d5dc3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c4ccdb4479d1728d9cdb9111c650627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc266980836bc6d11fe2d8001a9e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00635f691eb8601bc3e5daccd8576cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa7cf09548e54e420a6fab6c94fa1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c686697230c5ffda12267c48618bb4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21747070050160e1617631d1552a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcffb91525ffa6fd7119a0b5e6eb6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fce7fc6166ed38352b3ef5c0f7b9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975baad9b1749291efaba7de86734435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba8f59ded03936f77db1d10501d5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c90323bb2b577ffcf7d0b16b1c191b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a405e3b8a465f68048cf45e2e3c7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a15e188f43fc7a556086d5b3ac9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed033cce96b20798cb2214627b628040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bf960109849435bd56f7afa90ce9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca89ffa083b1e0faf23e19d45c72e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf6c70f22b6d22fa479ecb1158b7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eebcc56d87cf3cef4955318d4a81c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed8e056a04938ce444eb17ea3eca7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33deed5040d2be981d9cc25248e8fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8460bfa9b2d1082c398c576f7f24b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1ec5e5c8e6809c98caf96cc779a0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5089387f40e7698b17a198df5af42f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719896376892cea9f179afeb1cdfa2ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa763803b0dcd100cb3932f32b0bc42f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8cd95bc990b2c2cb4135f935b462f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebddd0f9e49ac0c04d4216ce51576d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f9420b14528016c80aa05f48674fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b584cbf482f6134edbaf7e4ce2edc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967bb9e3385e1ca627e9452e7d696d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c791d3af44ebd7df240196236e8ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74711845692e348e1bad3960e3dbf2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59cf6d739cc6744f2bff8f20c66f2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a693270fe791f0cfa6cf1a3e68ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc9a3e45300f2590590041e102d6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27414fccf9cde2fcb7ab44bf4c06f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a64c2d578651ed036c09c7d12967d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74285255a3d29d32188f02b5ded1552b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642160140ae9d4a9cc41445e36544065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d52fbc05407ca8e5e6f13fcca37f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196863663252a23bfad9532f12f332667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d43795b64d088ce77f04eb12afaadf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c60592e03c4095cb0709fe2c4f3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac9cf8ae60d35dd95c5b2dd830361b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cd4763b44713bb0778cd24eec4b1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e58192ddf9ca8562315a15b370173d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0be3007608caec1a31416e66f852a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169dc5f58490dc26608710e878a2c8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5871b9410eb6e5e7e1c8e8836e5c5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a6907f657c8f8ccf8aef24e2b66f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae04ae936f7dc0fb76df0705934fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26aff2b76e980ab9886a1c5a85f4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5c50bc11e3b873848b202a900a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff48878c3a5682dde762b1f618575180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c87fc68ed6bf4dbdfd16aeb0788a8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037221fca9a9d8e1895ae4eeb648eeb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a26d85a1f9723755e91ad52b1a45683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82f3f55dce207a727dd76b06e9ea284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a1134544a7467d73ce694319b0d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9521e647aef8f5431263b34019581386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571627c61f32e8237893bffaf73a09e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2745ce70e7d072620f519727369c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfef59d7bfe4903857e8893cf2fc5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed47c1814a92e4b609c80d5c9334f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464721f88d57e2d1a0684806892f044691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ace6321eb4d182582bbde8ebd57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41842fa45d2a879016489433ed8b9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6def99fea8242bbf7a31677ea2c27694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde162538cfc060e7698d25658962c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf5243d38e86bef3e6cc485d012cb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb6391b9bf5e15aee38e2f75a2c1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7982e40ace7833c7efbc97f0703a9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a55a6bab299e7f7628775d234c2f4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d8829f9e31044a8cbea62114bbfe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5d23169f64ab4cf420fdd8678b0cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af289f015244c75c7b17594c35c87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd23d5ccc5210d898cbe93d19d457be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a592401be0626f5ed9c7b4ce2a73be4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad1dfc6829dfc8ada7256ce7835d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff79fdf5a38f47c4882fc89cae0b64f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a013c0c74524756c9880b8bc1964f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958d8bd0a7973c46bb3e9c743e9b3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b60bc0d4fcbad95bc6c3826dfd93b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8130517f174a4f2aee9a6a68849da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ace47fadd260cb90164a365bb1a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d0392b34970dea6c4a7d6b8147433112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88adb07c2656a6dabc9d7aaa25744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2b5066d854adace5ab4fad38f6303114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85ddb55366e56de363e19bfee5b6b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb01d6d3d619475e265eff81a7b6b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46740988f0095e8c7ac8ea13a9924f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41111c4a982e0a3cd494ab692dee4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d93d0bd149fe35642d887b2e13720c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb599c322cd0f8d8a9957f3ddc93c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83b12470e592b6413fad9570f6c01a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f07bae0c065af6e6b7cf428a55245122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce86c1451737f793b054aa893735b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61977624e6b5e4c79157d0d73ff301c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d8334fd2c63ef64db5a94fe18c5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1d94387e397e01d6dcafce5856b43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee669e96404b47312562fb1d55ecd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73517d779e5c05846b6b9355e6bbce6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ed6df0da75622513dd5bc089abae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ded6638a0de257d19d51f643ccc39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85abeed19a117958e5e5f6b179d214131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e56ab03b4a33a09d1d2a81c5d76d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71a6d2ccff03ee92a5a875ac59114b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c366df6098720c1edd491e3af4d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcb289b7aa7a6fb71eb23c5b499df6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5897c7eed36190d757081822dc0583136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2a5e9eaea93b8ca1e8134ba11ac5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4514ea1bed4e253b72fdb3f71fd22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecbc8d3f82a85ce457a9f67ecfe761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6db853325126e4619b2a122e5a17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf781ebcb76281b7c1dd7cf5e945b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff771d271a459b28e788026f7b70bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c78f58cac0129ce84db2a713520ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbdb3b4802e922518a79674585f283144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d75a0517daa3b46acd73901b1bc0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a51e2fe600476ea763c5a800f474fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd44a74f17d0d92e47e17bf41f4c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f10efad168454505a04ceb1a351f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef800f1942df18af9f291435e8995a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d41bd9201b5bb62b5d2e9a3bcf55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe60a3989fbf1e987b7a2c5d28239db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea8ca0f7d1be6d859897a58e505dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2c45e2686d774455eb90c8e8259a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44024ab3f1b82d2a1bd1caa580526154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e2ed5baac45208074b1e3738f9ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c513a347779c9eb5000cb616f36ff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd2a6a04965a09e455761729b858b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ebe42f7caf9d459a6b9419ae20d6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685f26dd8cb0b865594c7a04a2a07b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005850d606cc99de7978f9d5415e4a86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8cb151763deda685226b8350981d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45c20c79c2c99f7b37548e7e6276d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f0bc6df9f6955be2e9397a6c67ea9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924faf0c1d2bf8ab761c1f5a63e342164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc4b9766bb477cb449db34af15a424165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ae81c190723e6f691e48d29c518e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818184a0919acced980ad9c1f23ed8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e6b9d705fb06c1e6a747c41ff6e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c044c89f675cbf56de54eed94c448a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e922d804a23017d8965cce61bf004170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b947d086407002dbf79da68ad34718e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b577500566468dfd4de0971b30699a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2866df358afcf977d274ee81b32127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236f604b8383e4f4d3b5dadf2406de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57bbe24b09b46a833d9ca37138044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89adab7d7c4d6f555c14a79a8e942a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807bc14450d19084c0e1ff369c557e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce91023ef1d6c054c3e8825a54c67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb049ec954c05facd7389b40d9e0d3b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dec7ef28311ed1840da9cfc5661cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c62b4f0ee50de9ee360ce3338033c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d81f192177419f8cbeb46cdbf3fec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed8288a6ad19ef96c55c3b6075297183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ef29c4a4bc49db638fdb1508f24a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73fe5b6af68242a4a9904315465b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8f389c3dc97148edb6cdf666cf8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502469c1fdbeb47157f8bac9fdaf525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6d56ffa7f692effc4bd57fabab4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd3729721c419acef7d2deced35e21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1d75cc42c53bf2f74f4679d0b7dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08d4892740242195e45e8231205b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e4a4bbcef21e498a513b1896355d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e626c15e75f07b41f2f1010bf9e61d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807767c2abf9ddc9728f6b6008583b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb08f7d9c98bf90dcf2ea50384ec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f42f6a56c0df4c56cf40771df710d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49391fe9df8f1658db362dcefc22f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12c24b63264718779fb6a1c6d537a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb25923507adef967db3f535446745199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1278693b9389856cf3a8d7cd968ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458e2e34520b2137fd45dbe23193f3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b8d63a8f248576b75968651ccac3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312efcdd96b0d80d23025c6c3c5a65b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05361e09c4ffa41ef35ff67841cc6ec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61ecb11c7fbeb96a344d369d19ac0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ce722a367907fae7714acc993a1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa2fc207d081dc88ef1a3604dbb82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4080054dae5e3765b1331fc6e647208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67da5123993ede6b057b7dd351bb71d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505bc08bf8a16631e918caa6e79bfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25421c7dd3e1de807eb68010b70e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002534ed0b7773d54d58b5b4f3526756212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709392aab26f3329eb75da5c851afc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46f074a3b815e596257bb173f2c92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8618f5a45677edfe015fd24d3dcaa12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d74ba9e54c7bcd46397052771c6553216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f31bf0d0f011c5bdf44c1955ea412a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2edc2fe11ae745709f42dc749e632218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d89eb0698c2bafda6ae8d935bd260a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb32e11a4edb7a22db34d25f5121eb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882301a91e253aaff346879dfaee24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f31be0e963926a9f4697408f58eb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8165b658da6449ee5b10b56fecc72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cbc7ef45b9cbd9584bfb04c506817224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1926b0b94371e1046a33b052f5487c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecf7b37ed989e238f5351ce57d6baf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027ef9e5b3066baac60369b42424378227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946d4a7577a92d4ac1cb8c8c495164228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44772aa5caed150969571e361e64301229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389a5fbd699137f9e9c8ec94445d84d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192af45ed1c916d92a11465d76fabfad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a671973fdf45a2a717cf62e3bc0a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ffd1a36793b91681822b03d816de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d805a4ae2b11ba5e54aea5e61d70fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62347379641a53d19ce04efcc5eba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7551808006570693af86bb82bbbece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc04d47d8b1182190e123038d2b29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361c9c3f4d95c6c340d3d71eff4c124238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92332a2a584fd02ab32f02ee646562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f9ce3b3b9120c55c76abfd6ce15c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaade6963ba4d4bb587a676810b96e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20763fc2c4c462da6c4dae706da03044242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb01a58fa46eb71b3115b8f12fb5d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bba9ff31903afe744c2253b89d0f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed3fcb20a109315a20135c7f5fe05e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760049a849229fb2343b1fd4340a193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5414855f96501120119f35120906c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d469f65461f5cf1d452e6daf53d8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f61ddde6b60aae55cf4badb82a4ce8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e72f364490168c993ce59d4c391e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d25893a06ddd22d3e7aee2133df4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ecc56fdd644ce713448749b9ff63f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eea05dcde845b5b5ede64476e9fda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2f7235057bcdda82bfc75eaaf57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd916dcab755d2e8997e8817f470eb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7658070701c82536d0c75fbc02dc4c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd045d78ab8eef34478801af017a259e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05980a62f2519e449675c990a99bf93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555a003aca1f34337504f550cbd4ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd200b5b4128a851554464fda2c62f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44165a96d885306835133c5399d19b26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194672ecc1a762e853ef9b2f78021b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669845a4f63ab54bdf24f40ca23fee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7014d438ba66a58f4aa0a18761791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbecb4df3de898332b3304dbe6f786265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927211c9a77e98f0ea171bd61918fa4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12764c2cd42ca4bc97c4d61e4acc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228927530aeb50890f25ac90a36cd1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209596559b45c694794c6ebc94ecd39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e28cee4453d8671c05d0a373ddf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9dd6eb7e157d3e827ee12070b0498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd5f16af35b4b594ab1b02b4b91480272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed12bda256aa520f41dfd72c914c4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431cc17f3e565780b8e82ebf87a47d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bdfb6048541f8096680cf7bd21017275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9903c1241322e637291229011a973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0100d2065b6cfe7e9593d86fd59bec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b40ae9fd2835bd71fbca6ce543da0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b08073153ab3e1fd583b5b6ff22928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb70bd60aed577a0614edccc04c9460280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e13b4d7bca039bde87ecb6b576925281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96831dff0f5ea569b0cafeb2bd4f4b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d82e444dad91850baf9c77ce86e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7d97699f00fa2411d8dda7a8405cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca94ddfe90225bd0e2a35974228d95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398632abd4ded1dc2b3f2af6fd8455fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d42286b1c2cae867ae494eded573e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef428b97b94beddbadc354a055ef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c78578175ab909008a8723cd8cb68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dfad6aa22495408f244b72f67856b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df974696a79e9f3e4a6e76eee4183b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c61d5f6dec12e946491559dbb063292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42248680e67a60d751d69e7b18a65cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a8bcd18b783b4bed637c8dabd9b1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02860d453ddf1f9bb4a2910d755cb35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894161f541383cf25c73b4e6b80acb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f315db82ace735545d28c04772ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb315814e564d18a89e083959571fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c868fe6c339177abac78aa434784299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ccc97652dd34963bdffce33a12fef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf449166fc899610525c6796ea1bb65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bacd81a26d4851008f8334003f1b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8ad86cd7c76791b0cd5145ec090b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff3f6db3b23b871bf13d814ad7be1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfb34948ee0da177cee4188897be45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14380ea49a309886ea276560facbf42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf78efc5e4ed5c92d4f10374c86b91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd88819bff31a73f986340628e1835308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89971e3ebcdaa1533492f4cc60de418309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8a8b47bbf557ce752fd0cac2a68a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c092e12da255b7e05b91a2a668af21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffccecf893f159eeedffb9defe62778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3feba2d6c46353f1ccba5f64b127a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2ac67be8a72b017893fba720ae54f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10414bb8375a629f03a9eeddea68a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b16bc9497c42311dfe80cc6d81df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498324ee14ea35b310ace03c2254fee0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144f771748d9a37a48814be54ebfa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b585f783b5b90dd245e96e6522e9fad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611488cd596d375083020406b8d57f46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fa6c2f96a34d5d4e95591a5bdfac5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f980fd813edd55f855aabb77401b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb1ca9aded3245e968575bcf2bc169323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d172b8a26b2effdd276d4660d1c840324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b02c908bbccab729f558a06d47c0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5d926e0c4314c89710253901f681a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5426ed37bc89b1f2ed3d29dcf922049327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f852a21690a9d6e24438a8200403b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912b3bef3b4ed33846d9abc746ff26f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a8ffafe8d1a94a063a1ad41cb0655330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f18e2dea115eebdef0d6ae6017b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf7b3b2eb0147d113f358d6f34c374332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732cbff9b475e1c529b4fa2f2c1610a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9db7a57194157570a0e5e1de78621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b235dae5939dc2bc67f0dfca426e7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c239756dc27ac4c3188cf6e7c2650c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4b8379051ad5abef314bb1c52ba624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f80d89e157a48ecb55c2d209acb5855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf813893655ee6f59f950cbe4b265e386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3245fd618557d52d6a603614d01e777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0e25950893143cfb91e74f962c6278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6ffb3b3eb447619ee1d5f660cd019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686b3a07a1009e55381b4d0ff9facdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe266c3ba1855d9325a24c864e13611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65815ee7e140f32ea3e7a3fbde2526812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5747059a6445b3e6abe8b7f943c79713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518e44b92f966489ab49584b20281514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208edabe9c186f03ef716ef065bb1ef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15cbebdb9c370652944922b53e40f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b41d022ac948e9b82b5f1cc6f9816717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c463b366682b2c1747570f21551c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a3606e00c707812eae4c255cdde8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ca1643cf1430a2ea0dbb5cd1a99dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e64767b70b12ea0479738fe9ac2ae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4e97711dfb8476431365a39fe9ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaad882c8806f43b5835f935b5404a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f89e9f25e1f9cc52e42c3e2ce15624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c66dd458d0ac920b9f287d947f135625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201bdaede79391a74b91d27a9a51a8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bf4dbbb524ad7820363c15dd606627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f353b4109a6a6941c65ca3c08cb9c0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298554d5345e990ea1678e99219b00229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068332804bb990ebd1e0651a7e8dc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a486f397a60ba1e7f55b4be8a304b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34d257a9974ea01e0a33a302d61ab832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68680d55ad7e0725e865c10e30cc22633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c94d1a15e0248267a47ca10eec22e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caaba84a6fded6e97375f11c999ef535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea430bfa45427cb902992f6a3f4963936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f743b374104824c1954e28c42af89e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d7985ce1077e5a2d0d1e2fc4052f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64e60b0ca92e092e9c5a48e121c37339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30446d95e11b060f5e615609999597b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0fab769aa63cb8b90b28f7f40a33b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21231694287d9fcbba9beae899e78e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904bb066d324f16522328eca0301e1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a0911e669922f09e083b8772557e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76025939e943943cd02646d7e0231645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d13cfeeb2d6cd9f445b6158c02e5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb7aef5d957c42f09638231bf3d72947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d144c502cd1000945a1316d0cf2d8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae22f91d27a78e1eb829faf7499b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4173e6807839af02d60c0eb911a8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cb352a8ec16601be6ec6fdbc75c0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01055f9637911f1b98c0aa3d5f8b3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282d2a1a6dde6d19e600d92ae0b2c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac8098b7a537d9aa109d3d9258d0a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdebcb025af817e0bd467644b75f55e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8e5af0907e950c8ba2e5720ff66b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe8a5ae859e19656bc7d9ca75b413057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172500c7610b525564d760e36272c6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48253924bfccf22045ff696f4875d1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f26ca8495e308bfcdbcd347838bd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4727dacb28d5d2df0d6040b66332961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732254933bf241aa788eda8ebf418362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f584fba283e81110ef4444cdfa8505263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748cfdc19b94537787fb2c6b0b9166464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162df08e33fcb3e151c41a0c2942c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3183aad4c08771388142e2dceee36866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5e714995400c4f2d83dfaf061ecde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e05a26d5518d16ea08bdc213d443f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe55d8323c67594cab8f9fb61a7db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382c3ee810c36431f5f1395a6a6dda970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f98376d3f285db73aa322f8c016b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab170acb3ed6948dddde6809806e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c38221c2f5cb42b0f2c750542dc05573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9a1dbf280a9bbeb27aeec5126b1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e286b86574727203ffa26a0cd906775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de2d23e385db6604f8672f1e1597576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde35c1eff88a4c8014d05c6b1e328777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b204cc2352a0e8dd31dd41b747318ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407c86297f4a25aecdb1c2ca5f6548779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84e39bf018ff966c2aa7ecf37b107080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7984417ce64a2290acd11d7bc72381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d064957d09fd73bfe0b8806bc8a6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e30d44d8943bca498852f32f02fb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82560c4c3c88a4884287bb139fb15ce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468ce8c2a3fc5dd7ff1c40e99e75e8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d71652a426792b11bbfd3000533486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c237aed2a2acdab4a1ff8d9f407596387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b56db2155462a3f10d01f11c6d4e0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a43be2e74f3d83bf854281519acedc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4cd660a2cfdb9a1fa038aa6f41ce390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b16427625b578b26a040ab0d559fe391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a8eb46556f4088d4906a43a164b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe178016d6d0b903a4aceeedbf602fe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b6c22c0bdcf73b374435b3fb4192a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2700647de35abd80859e8df9851fe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89374944d2c5101de8e7adc535947096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da6e19e364a52778ae2b752d18a80c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e241ecd549d7c9b5a5c96d9138a40198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9940c14586ff051a612034eedd788b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de77bd168138a409dbb59e13fc83f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b5316e7cfe014bb4188135f3919d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecab124071cb599ad1f2503a3cd715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd725299120aa75caba727992b8d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e5bedb5c0494925c3f0fb0d9836e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae0c0c8aeecf159058e4cad9a11fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcae054939e5807e447aed2e92d79b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b967bb8b29f4f7d4076fe9e601ccd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8882c30e6bda2f5b17c3f9c5f470d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a881c3aa7f5c7429c37530708b345f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278552bbc3b1689a554ff65ad3fb4b54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c81bcdf846c381c4b722830484643e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae8ba56e43c7ed36080569d1c8e4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814b836f4eda9271e13c3515099ec7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6376de5eaf597e8e84e4a212fdd51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b2589c7fa58b0644cb688aaf067bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f72bd0e91485b6d6b3de8cd029ab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e46e0ea9160bf9ffa60ab8919bb4d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd3a55ae9d6d28a7d2c673396ec1da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892401665bb270e3e2f7ecdcc0eb4336119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006604fe55069737258b0eca4ac3b9e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc9b74a3e1da0aebfaa2015646f5c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb267aa06c5bd71ce2092ba11a538756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990cb4cd31611f69b9d33905b20b154123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87fe523328e64b5d5984a612d7d475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b2a117de9f628431581e275f7f16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8dab0d2dd215c1b46f6df0d98094a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1af09b38f3aee3a1035362efcdb5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e27394afb1dfc5e16bf0e2ab80e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368c5d323419894f0132c6b91c7acc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5910294d0e143e15b7f91123baffad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ccb5c0b39f4bea56c0f3bb2df935131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0a3ddfbc6a187521ed43620e370f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd852cd49befb1a5746a05868062f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ec60254bfd581a019f6a3b14debb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dd0bc7b8d9597d79487fd64b83d92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f2ccf96b9658b784a739f19df964136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbccb3b53e556a9b3d990aa0eec803137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164afc9819974b5d78becdfa36ac26f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8867eaf5f192c0b2ae8c629208acc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f71883b653526c33fda453d7348b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00edb0f6fee2817f4c07de9ec028f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc676d764d9d653f64bfaa0656e536142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84425a1f8f034bf05a86c6ab7bb6c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eac1990300be019ce22ceee948a47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1a4dff6062b81a3957ecae501e7ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040947f2ab998ea9809fda8d6c603b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735abe1590ef529aeb880c4a0fc366a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438ccf63f81e71a089c27c7c315181d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7dbb6f65675bfc1d76f4e649515c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab66cf0deb5a7e63dcac9387e95802150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0773134462c7dc0c2ba498720d48831151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a04b1ec5376b6bba8247d4e1c489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46be20e6f38df3ece50cddf583126153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d8bcf7c0adb559e62cdc521fd15a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb6e9731ca5022f4a57cbeaccf54d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc073b42e0b26b356533b35206f924156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1bebde7939fdcf179af5f9b8178e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35abafc36713b17f40802bab550e65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ded9b36477b2f06c3a8b85ab7067159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783639f6ddf88535b363aa0c2987707f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7063279a85d0e2c2db117e0ae6e068161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8103e55e4186b23ea9a8f95b5c682c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcaf45b745352626d75aaa0088bc80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dbb6a623d1a84c05235aaf32e781e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4bfda341dc451552c4ed5bdbf465165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94b2f2c53d8157fb74e0aace7e938a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633c061acfbb8af75e24784e2944e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d102511815bea7360c0a584d61c25a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85981674550754d4d6b60d5a3d56b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb054be3b6ad56d7bdc16c1922ce8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44d0239779205b228f793748ee4bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8594ea02b8a2fc2b0b7a9e33680f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f150ffc445e6666f6d9a8496dba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fcdfcdd1d64236d7d7daac15b4ac1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6635326e7e9e7315b35cd6007e422dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04211df79737399ade61e7fa4307ea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1884b141355b259a6870d6322bf9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d9e374c49c4028f122e31f4416f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde62ceba9587cd8dc3d71406414431179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb4d2c2563b2f1729f5a33d4f6c7e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf8917945a3369fb0354e7456d0e17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3280542ac3b52d7c9d71c9a7976d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e19791265ee24ed4d9907e9fd46dd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8720df70baa36438a6165eb131b313184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ca35914dbb5edd3e93fa8df27e73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095bd4ee39fd0788b170c085addfdb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94bc0b02463f221064eae7b1e652e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df6bdf3aad342643f677309584231e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6c4a87c30f459dadda78024e4327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6fee34357bd0bff7fe49ddeade0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88c3a8f9eca7666ee5af1ad1ba725191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17465b55f02fd702edfc0b7f35db7e7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f1eb3a7e8ae43a43bccb226695f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836b29b8501d8422993f8a9ad33fc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d88801337fc287460c3e8110ae4c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9cc316640249112041b277b4fe9a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd3ac3595e0ccc3648e157ffe8efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230d424e4d9f1421ae55f8041da486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fd5b724da06ebfae0e289e27cf119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3acc988169ca0488f80b3220d368a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a6e16c419415c70fce5c207bcd23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad6eedcb47aedc3d135e9df50def0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e60d8a07d0925e281aa0059268b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab2f6efdc4365660fdc012b232f08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889db7ce929d79e8e0b31ce840f06e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b1480ff4deecf444665e76e2c9423206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab372d980ccc8059a4b288a675a7074207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b108ba5a65aa2e6f389a03bafd79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf52c9a5429a864b9ef5ff3fa7a1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4691fc87f8f836506c3e5861b98786e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90331c3d8296997daa2130e005f58ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b401ceeedc0a9497d95c1ed5e86d96c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366456299933cad37926b25ce7d8e83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da736191323ed3f228e736c2601000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5acf1c2c33f3b734f7c3202caa705215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0888414eee1e8e948eb483f3367d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39656d3b9921772bc2325e5883308e1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793650b94627f41a457c995011c2b6db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a71c15fce28478498b6d9638b970a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41415651df9704d143719c4a218fe8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5ae6de237c41eafc2bf2410bd12be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbde01b9a9f84dfa73329727f5de8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e33b9992c43afee53f48f07a1451223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd76e691d1a9429798974c1ccda55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46158fdf727c9f02dcb12fee7d106413225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9c3b08f5d8d758acf8845623bd2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e4ee63317b7aa511aaeb8682836f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc74effa72d30c30c960289c5482e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d73ffffed699f05b3bcd5472d1ee8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a2160236e9365274b61d091cb812e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e327f7c45b29682543ca0eb6665fb78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e126f9072ddd3bb8ae7c38aae1147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c1e736ad480be360548a71e7bc98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0a96b230e13d84b5ea2d9c136642234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3d57ae07075d4455db67f37b8e3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868456058117d416591b3741bf6174f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763cad0453ed97333ee086b83fe43e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195650d7b5cb3d4920f20c1d4fb165238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674220b9a20261446f0da04b22228d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e8c6274d5d9a043c6f524d45799d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee18207276fec13754f616ef4b25c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aa079558f82ca55fcda89162d5abc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729dfc205d6d3e6d05c545094eba34b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f00ec0d9a9e9342beba0e5ba13756244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83f5e4f06b26b35e4fe2beba9bb521245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb03dcac69d805953e1956cac4151f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be3c9e2d5a1b7a394d5e17cf43c900247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca385ab594e453dfbc18799b8365e3f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dda74df8f2ef441247e85b2a10559249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ea6a358da0dccdd513f4ab22febc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebda1494410e57272e1fd5d3d0c3c02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f809fe12af3a22dad7be176856019252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5010fed737fbb2efb7a2e9cf9e8f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f57fcc70e9e0c35cbfcd2738ba0c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64001a7849ea39bf21f4cbfcfe276255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddd7343afd23a5cf42f46265272795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234b19ab4031d0d0b8c25559436c60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf246f89994bc25e7b68811e4c6179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49046c8a2d62f77b722960091baf1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346a5b0fb61c38a90a0d336c8bb3277260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f2014ffe383be963549ac7b8c896261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873b92379ab4061ba3db89c5f590a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793b437e3b2e653965eb02d62fbc27d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bff429153fe6ce24592e5a59e1197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55629ca8b37b900e20ed59c559fdaff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24cca0cfab19fd3103d0c39986dc5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bb97e02fa15b76a4fc1f65bbcb26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896d0888c86b295559a6f806cddae1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3236d7375d5b32c29c1b03b75dfbfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01f4b48b3253528f548da0e82f53d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2161719d646011fee27d441070f7f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87449b722069c282688e2845ca09b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f98be81e1eb91d8308212b1611677273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aa1e9b30fac87e02054aa59e876f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece1483d57232d4966fa246121d333275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e36d6fc81f3b36648c1929c5372fda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f09ca2d4c520fcd562abf933942005277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0deac6b8832a6bb4ff278657079008278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb049207009ef9ca0ff879711b92ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c849a7f4d858044751ca35f6d6b856b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc95153f1e3e5715a50cc6d45dfeaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f064670f57bfeab436f55ab891b771282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff96c2498178700c1b3e33842b6195283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5e5bea95dd19e378ad7351a5cdccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e27265620c324ce8c52e1fe488e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761655fdb76ddccbe52e048b789b2aff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3c4e7959af03a15ca7b714c080bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f707b1ac50eb62ba857b6ff6e58485288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982771b4d97795684e402f1db39ff0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc5719bbd72fc7e51094a7e5f5d295290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4897ff8d2b0192e68dd9484d1a1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6a48ee7820c5d582ccda528aae6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d15cdd27f54b30b86f163e425704293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a2cbd13077f634687fcb4ddbd75b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c997df06ac8c4a283245c017ccbd38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3edf4ba989d3cc8098987c70974bb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441867d36e8dc29174447aef5d9182c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb5748ab36138fb001a5f44e6e57da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21cd16f6c5506359515561bb02e646299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26deed7e1389ba7df142d10246f9313300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78be770974d2207533c76b338ee299301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267d37e6ede573968386170ebe2fdaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c8506e3707036525dc98008e4991303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f60a2ffd0cdc3247c50b27b1c9835b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5f8798cb96fd8e63b9b5e6091aec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aedb1d9a71663369e3c9c32a07ae25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee00809a960a183d1e7445874bd62b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6eec63d1efe123f756e5826e3d893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684620c6c72c2d946a2825d427e7f9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bb0a8a96b9ccb18a441d9fe5ce7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfbabce85de3da0f35effe18179d6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5ebdb57c08697ece9f17c9900c5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ecaf6546d29e084c5efb31d851e5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761200a80f6ba2ba1fdec03170bf9e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be7e797a0070f384fc19a12602889f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcde0f5d7fc81da5d390975f313cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22003ce25dad75d03678642f3f39e322317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309acb5670321a0b0177a471d816d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264120ca94c466da469a68cd3c787e80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab654bf0c28ce45b9ebe4104c2704a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e32c9f452cb4893602c94b03891d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a169ac56aa6fceb0c5b9c4c3b21ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519119942d42d3b838511dcdd95123c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99997dad90900dd6c39ef4ce339fdb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2193345a7c82a762e0901d37bfd50325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>