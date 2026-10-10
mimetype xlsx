--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc110896dba4842bc9be3f9b86f1d5631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17944ab892f1639d532054872d14e4f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28400d75f9f312a54ceb509b1b07523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7c1f05fa6a10001e060b3fb5544b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cdc43971813de413d4f810e69183b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284c4031bd367376304e53bc1fb96cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b07cffdf55e0e9abca1fbb3c976a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c69b9bf344ad00f4fd87fc32e4c1988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64038e36d44ddcc8cd4939510302a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e70d21356d707bead15f03cfa8e1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4703d85ccf8c04b99855c5e0ed46e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50afef0d4b05ce7569a6b20fff927a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206ab5e51fae56738558b02cec829913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c3c874b4b49d89e8b6915832f7e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa528db3951a3a16e6989af36b26aea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2de76bfecb0f2286ead4ae5661ecb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca5ae182bd841dbe1739ac3084c3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4bdcd6b17b77c58072eb5a00d65a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ddc8336259450959c037a593243719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158dd7cb73d6136966e910f0a40ff4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c463bf86a5fbe73ea91eb0e5aeabd6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677009aa29dcbb59f8d9ddb40e716a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6e327d0c4f700bbad48c3702154c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5594bcf99c79a52b78e272c804f979724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec191d4e5eb065e2d356894384cc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f3a183853047360437fdd8d7558d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5060a6ecefaa70432407ba30a4928ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fa33fb7b917367015dda3b5722ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ae5186a064407ae47c515713b4b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3fa566a2ea5fb73d4203d1ee53b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f24c608c76ff0b8deab80d28bf94331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24456d9f307426b807d8af5249d3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb829b669e2901ef0bd9013e2ff1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa1dc80d6e1d46bd098507717c505834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cdf4894d7f7c840052129a33d67035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c6603e569c619dc8940dd2d14975236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605c1085dce8ce10a6d9a0169efb5e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa39cc492e5b9b5ab31aa7a02a13638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491284cf40fedf5683ab8ef06ae8f46839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ed34ff2cc9ac459f115b2808011f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35eca8989beeac8f26d9061082bdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1d44ed7a1be39c0870c58b76018842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b01dab4c06d97328973f5157a607243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d9e4da367984cf9fae8afc8d942dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3314c8dace102add6ff82c43239ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e3cd4fa6070246d135b833e08eb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba74d82c97b98038beb499fcfbad7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63936c1d8b53d62f72b19f60401b62c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a78f6f3e589d3725cf7cf86cab4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522f5ff0d25a64e32d0c7cf6c0b0ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981fb294944936686439e6641346c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58414a339e664e3f8ca487eedd53b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b98202e12e956dc8437c9eb2437b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21c1db546255e4673b7f2ea07d92f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1951d351315cf4fc3d181e3ddffb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde83dc9305aefb15f173d6c7b94e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19696ad1d8341f60eff6944a20c9cdf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59167f360d1006e2ff2d9887cfde34a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabebca4ddcbf028bb6a1c21a58f621659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4156b7ad2c4855bbe867b87512d2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688cd1972ac981391e377c1bdedc3aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621e6bb3b4277f69abd8f383bff478c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be56de2da1017237389bb3c7a78372763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420135a63d8b3c7551e6603698e6ff3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67bdd08110437b2786e2bbd72f87765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134016d6113a7296b731aabd4fbe7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654606b80d2a985be71610532ef7e9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594b8e41cb01ed83f9013ba927ab7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde64e28dfbd31379459c22aca031a8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d95c1a7c336f99c86c4c7b9831bf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524400c98c0699cba4f0770e3c3bffb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64beed1f401522ca08980ccfe93ee9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0964a9dea9a923f53c9e0eccb3a176373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423deb8160689bab09daa060d3ef6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11706104ece0e4a1e1a93fd893eb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44fb31d0cb22a317090b7aa97f06cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584152e464dcadd4a24fc131ff051c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1588d5601fd44e1b6cfa3e1544c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56241f132fd82d03babd433049527a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e2bcc57109db5f23984a7542614080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69bda7baa55f47602733ff014ce2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf0943f18579d680041a7f4bc926b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552190e28c9aed133c19a0022b30182883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19359c7bd1cf96db89b5858646ea978184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c04961253c1a122b44ee83d9f65785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82257f7abe7df8d598652aa6ae76a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ba67f56d32dce09fd7fbdbbf519287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a554cfd7070cab85482e4cd587228688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6032708989a3d8fbc051e4d87fc8df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8baaa6130aa875132ee14d11fa029190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653507fb063317a4c349bd8a3240a0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0e085ac12e3d3d47691a3d82cfb7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632035039d4c254c45af02fe8cc63f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3bec0d37004406036bf21ed5f630d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04dfa852893f4dba9c7e7eed3e1b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d24100551de28580684ec2a0559296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c3c8f84208da898ece0318d6aea7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f0a744e77e2514d0dc240cd9ad89398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad21d713862330dfb52a3782c47a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2065da042317d849e05b8953bf28d29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdaf8a3ed78ca55273b820404508d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54239b81347550637f73f20991d10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1779cc9e9b10f5fcd879de7ded06e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee207cd2c141c629645c5b11289a33e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abf8981cdadd4382ca6802074bf1df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d7bfeed481aaae8047c5f694ce334106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7a6b045421a571c06e53dc8dd4f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654e7d72dd7546732f3c721e81ea58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bce44518d69d53f531c2b5f86383a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acabcc95f4fcf364a6cea14974bd5d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f0edea4fbfae6bf1515aa9534397111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4441f190bb04d985231725e1492728112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadfa440724c9ecc2a0b6e260b626d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff443907c8fb2c96b15d784985a26a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f154c11e859bdc4977363f5a0376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618b1d3714995974005deb17c4d0237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946f6122e0585311a83a2304dfc821117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d81b095e45eb90d28331a3c63819a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1af2494bde3a763cafcd8d2d6128119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54ffd9e3eb8c48ded457c33066279120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8c1ca1200fd08f7888371d027bd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1199818c61aa6ad9ecab9344a8318122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792512e407dfb9e5105798f3f6ac4308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a475f5a7ddc0ed92649cca64cb30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577d2dc6782d926d710ebbbd17805b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c355a1a6f277d0ff90bafad88dd668126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aa8435a50c1efa90264630fdf15b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b6fc4e00476a5d8a97b8fdadb099a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5af62daacc3884cdf8d5bf1c3daaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa734cf291b2b4c7e6d686b2919c335130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572642181968303bd736b5b3d9f83f80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ceac336d9d3973bc5c24fecfebeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80958ca269faa02e6815f4ce1023f50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a7f3f6e204f5f23dc30b2bd278928134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c207c3cb17c507ec739c14df44b39a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6656e1a44a5218693a06505048e7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814d6012de344e09686d0c8ecb4fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960bc993bff766bd76faa368ce4bda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bffc99c30ebd8b6d51a95e23249bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe910ffe697bcdd1afc529003aa991140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623532a29e5f4289d6b36b40e626ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cdc90679e59651a7e2724a44188d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9ee9f52943ed1fd80be7295910e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512e58d098652ea24d7e7766b6aaa38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd45b4700cdd03eb1b26d52492d614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960401a037e671af7d1b5aa163eb4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ddebb5f26ebce5b8554e7868d979b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae4b6de067ade8e4679316c3cc202b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8528486d4063ef5fd1b0588b352b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19600f3b6bc1caa8ec544f868e2ceb2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a82aedb45486a0e303954b3a3b636151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e80c092baf8ede2a13ad92dea788152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ba819997cea06370de72bce05800153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d79a5aa359e5b5c98d215489a915154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee777bf5e3c1ca963ec869f9520b7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa842e3fcdac5a1c20c9fec32777057156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af3343eab8280df284542c5d26c1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf309d58745f89470840fad28e513158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4804e7104ee02ba97f070d416d6cd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f4449813e256135388a51af8aad24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84151fab195f571df27c7e951ce45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0254bcc220d070eb46c4f16d83c332162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067c42a2516547a7d29715787b95f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5ead18d0e92ab92b8d551a1980373164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98266ec9cc661b7c8b2014396ca18cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91f43f0ed5eb81a3231683862fec7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822d8d8a5ab14f43b59fb1e66da063167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80adc53894317a2ea2bfa0a8f124004168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed534ba49c162b395faaafa705f1bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ae1ba9df0393b653a5a9cb5ecd19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d653ddbbcf120ab4594c765aa9c22b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f91029ec3ab128cfcbda984894fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e4f793ece641831fc3ebcac4ba0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d7c94fcc8e36086b5302feb7aaf21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956b157208bfbe3be28c8a25ebfbe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dab56af84ba433d3691a65ee087e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8708bd22c0bbbde60319dded3222943177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be30acf30b7790a7a6300f1e2934c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd6dabd4de992206c07935842a2b8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fec79309babdaf6bf37dc2213c468180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175828f2682495fcb4b848b43ef241a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005069e764ae5cb3efd3e11cc6c16d41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f314aeba1bc91ca8894dcf14f5dee3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8d1fbf2ce6e6489b82c4a0a17d47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53666cace28651b3c29c007a9764bad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091777bd1430b4b7187933331a5d56a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea62ac561ccf905d4c7e2f0619d16ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c791c14488169b47529c0bf726353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece292f2e644a8e39a3bb1980a184c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d2fe1e80dea36e90af92ccf9a41d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faba036af0f9857d33e7ce532d38f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff8db3c044ba840c9f1bb0a439595192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b32a6cfbe361188e6f271074ce61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c6c9bdac43b3ada980ac48fe33b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1feaf3c0957a0ff0ce8ecc9faabe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071c000d9d12146c9c0520f05a129d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441666345f0275513f6566faa80da98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f7db6660860793191d39c8df4e6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22d2c03fbb79a4d5e1603039393b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a522a35b5fd670ad5a0a0a7439521d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf343efc06aefaedcb70551c2c460c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1ac428a9d619c899e65bf1a0e5cb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e2837f581d498680cc4d4935c6f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992679a3e166483e5efaa3c4011fc8ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9637fd240a987ced2d775169afe6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b586ade275f0478a00fa040fa1e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874f4651e2e54a62e93573ecf6607a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfc8ba221436af188e5650cc39fa87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999abfd10167b4082509e2f1efa0297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e223c0d8454ade5b219a3db4bd66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a302c9f0452a1eec3090f7d3247d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf0109b3f3170d97252aecec19c78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f0eca723786743fc54cb8a9d22e11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d205d12f8a68265fbe9c1d86d61e01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960833a4dc1fb857ffd618b28fe1c46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4df9947fd4213eff63cfb6fda1438216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e7e3d1e75ed93e1e2ec0324e9f517217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb6339a23122c9c170f0afb302702218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ffba447378901dbb990685b784f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7ff5994269dfee4bdb71599ac9f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe622b0daa4f008c708a92725008c04e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d54abd6163dff0e98ea5e7d6b8f6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54892ed0ed0f7e005e34d67c7a0ace3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815454d230964c134cea04075605e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0384e5fae3c2bc71677c9e6cf8faa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9051bcc9a3e4ea57f39f46a7bfd41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033c66392d4312b34f455b2aa34796227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5d62e14c3d3c4f0fb849612c7b449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefd01e23ba6b16b8b89bb311009859229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79727578f64cc27bcd506bda1e1fac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae44e78f85292de32feefe2c250a11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbad6b5f88eec62b235cbbe9e81a81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd1f6af00895aa42f6034ced1ee4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d77314177866ee69355a5eff6762c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a120aeb91176e9c628651f3a3b9ba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3f072b4245cebb2bba9de5018000236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5497f90516022e65fee1913ce8a60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3d38bc431ea259c9d2e3081d001f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eed0a8402de572897635d50a33612239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c60fee57b59eb6df47e4c40cc28f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91391f1f0b93e4400e37eaa4f1f873241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590593c6472d248ba9752da2da31424242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c43b9f25936c72732bea0c394990b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25f877866fc6ac1434fe231772bab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e9ba21dad8832b908faefd83211c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56dc8ab415598a039985c07c95a601246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7e12573630e21b727f98f34ed47c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f910ac1423a875d459ff4238b42ea7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb14b1b47b06d11fc32a0be0e54813249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fdef23bc90f24fc0a9fb7f05b1226250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188413ddb9fefe1616c72a12e0c50c00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100907e3e5d80ecb7a6241b3a9932d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12ccdef444fa66051db982fc55c94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb021698ec41fedc902ca23d0633db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793432428b9258913e0578dfabd1e2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556816774debe677c484c3b3d83fd5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18935ca73dc1bbaf591e0b37f7e6e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ececd203432dbdf570be64cba2b90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd66411caec907bf96767a7638627259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f2f4d18e0b663eea855e9aef0f4fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7264415a321879266f9e87abe0735261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae9d87f42eebffe5e24b3b27c0ebbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281029d1b54f86339b3449c1e2413ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6b5a6a3c56f166f00180dfcbbcd73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a53015d2488934fbaf96dafa1ab69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c1fbcf64b9cf219e681935d97595266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778a290cc46f54a39f2d9394870bdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088f07c32b82dcd45c84475947b8b83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7304a20e45468a282640ca50de673f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17703f814d01c84d8f1521f1883f81c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609efd69269862543cdbcdd39822cdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613e3a3845ca879ad099c0a71f00340272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1689d9030a7dc11a0ab789a492f1da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c491c9690c260e996306645c791f9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264091325457ca723fd0f745403acde7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53828c3d2a5e0fba81fae8c34f18d2ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd638b530c2a5de09d49af4806da6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff13ad0118eab52d0dce6f8185170c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32b1b496a5768ef0786f1dabb8014e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13d37f6b3cf2c760fda772a1151d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259923549e164cd81b339f731213331281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83832bbc5cb7b10a37411e66674b8fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15f8307a3af9073c81a478bba744fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a846cba1641c590f01331841a54028a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768079148f5e9a3073dd73c2cb8dbcc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd95834a217447166223da8b4f301a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe65207fc4123f0e48a5c0cf64e9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d2853aeb39994d73c219ff4d1098a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5dc01f45c2cb6d05e26710ee8ac22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b819a04e23cbd131e7e7834913061290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab5f03f4cdc7579b2f1bd0328700f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf08db3de6c8a77d81c346b702ca6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ed72ab10c62f6653415537cd5e70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c130b7ddf9e803902ae661a3681be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732ee352590c3d0a605931308e39a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f9f5b40dbc4d15a8fe3dbd617ad4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296ed08aa2778e1425d4a481f52b227297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9743e79336769a64c45655f7d4f91e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03b47eb70155c10fc7ea885eb7c85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26ca72b49333a2aa630816e2313a42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41660bc1c19aa2c41efa9fd576c7ee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c816e06e90e496b4c48ea38e482e3ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b998ac16ba32c8c2ee4cc240dc304303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6bea2e8301b70bf3c5df08778835304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb246c5823349d7510b6118fec946d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb696356d1714c33de532f5d63cc8fac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67998d7cf43b750930589cfb727e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814384353c77a18e55da6699abc1fa12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626ba32fe17f9b49c74ac1ff20a9c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633c0f8fa132227afa73f980bae9d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bcdde34dad8e6b2e4a14659dc286d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114510e4b8e2daeb252046a9d84a14a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8436a91991c44725b8158dafae69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac8edbe9b99e0687cd01f8f32c2ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6e46f03a9d0fa617e7174b12cf23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8651b9058f78b27391823c92dd111c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca846d6a5ffcc15dcdc025ab21f1c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e56453f20a26f88cd163ea142da2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6ef0274ead3f67d967b20ed5b252319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7af3041ecfbf02f4925e33d9a466320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34201a5d74ee063b57ee28a6842c25be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6797040aa5c9570dbf61a8d7a5d0f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bfde7da7928a09b9ca65e9f5e45b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3ba9f277f4f60d0351a41e8a0234324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40b01494427fd857d0e07f78272e20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6056584631ad54e3878c36cef2dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540490abde586014f09562e8ca2af55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea95c8bf4f111e24ccfec103bba5c4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79ce7aaf5d1120208f65ce29c5ff4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1891170a47962124c7a05f5e9e7dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd0611b87d0fccea620563804a97b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5db0b75eccda0299100a629bf66a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1653ce3d2339e06708e2f9bd4eb1db333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b73cdafc34b2cc1df8c0aa4a298f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be56d3391fca2ce89ce8743b4a25b982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01ef41054172c94d29779e838a77033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ad90e04f4a0bfa88b0ae295d17c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14356bbc29a4ac68d937202f4112e785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b10d4a6b641ee80fb9fa92dc8e686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7be5336f533b2c6c3b4dc352551a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ef4bc99354eb44a6503e8ad98bf3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d1e24f856d3cc91522d53b70eaa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470525ee6853f62e382008655a651a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857106a7417ed39e54a3c0cb4f3e4a0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2805183074022ded31a2eae6addb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9671065974ed84a68e5eb2875c54ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957391f9274c994c3c5696e252d9506a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227e8f8d822184d355219e7dbeac4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acc74145e640c9624b973ca8ec2b5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b1f3ab044cf6a3883f18ef693164317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919d7afee3d5488307ab367a95039718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f4a80a346b419ba0537582a3019219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016398eeeaa75013657df1dfc88ae1be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d40fd5db20540f285ae2f0fc385321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0f0d10c63614ce4cf67f04fe4b0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4d82939232d820c4d57da8b302bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88303ce63430ed0cdd479a9effcc0c2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ff3b8c14bd1f6d9ab7662e55dca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b27cf9fc36c8f33945ade0cff60626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a297dd71d5e3ed8cf9f6d07ca2738527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e09626e2a276a47a640c572c56d4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d29e87dbb34bae386be23e966279e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590819f0649e69f6529a075fa98712c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8786c55596cb10b86f63f64d9f72b8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d2caf4c7bbf98192a04eb50885a1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311003930601b86bc8012dcf0eeaae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec96b1bfb520e99a840d2b2080fdcdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79684327012bbd916b2ef80dc81edd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b481985375fda4723f1919fa02a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434de7431dc02162fe06380106100e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643754b31ad3b18f300037c0a0525638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07471c761034c8b39a19fcf5c4d51a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e36e51cf88ee6cc5e032f53eacf5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dd05633a8fdca44acdba1591e88b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd706d794a568adebb8f252061d1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef0e8594c4b995eb50555e05afea1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51235987ff63b47ae39e1b607e88183644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68044a5c2e7155a8ac28fdcf91a9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced7c7e2df071cea53c13f02ad0ef7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ee5f852387dbd1214a9b511704af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74837c7133ea689c5ca2069ff6f4d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1818ece2f18fc6b099a82d37407e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff65ae96510437700b7f0deb0919850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb21d31aaea06fd6a25c4bd5f943551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc9d51b731e22707a36aa279c8b01f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb88ae8ae97611ac6f544d0b99a74553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fa88b784c19621fbfb4e95197f8de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec86bd83832a19e1610eb30e25c66155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112af126ae3ec1f2496bc1efe87934356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8662e36af4b8e8ff3216b8f10d94f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d1dff106e66c42290f906e41887d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb372eb8e2428bd2cbbeeb6133e95d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba4586ea722b80d345c2cfdb3a60f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fac8e7aa8c89df1aa789836bf833e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befbcf76029af511493240ac560cc2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54030faacacce40d012b5eb6258f4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51df6faa9f615e7e9b652a34fc02264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6125a3c92f85527cf8d07ccdd2fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380356089d686532c59a688c7f78d86b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402274ac9d20c59c69adfd4b0a39ecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60df77d721c2f8ed15395106e401e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd313c17d41bcb31a0d0ac09d48c8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13b64a0c9408913b6ede801787a6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f335aa5a7f8fab73de0675b1285aab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c9e16cbc536cafaef607383fe9c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5f5df8f73ec5a8ccfc63846e45e4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c207e9d88fab7ddec0e4421041d6d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00caed44cbae57fffa4741620ed5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe9015fb01a2ae3d4a1e6141c902376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625c83a21912f2c2d62534fe637cb5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e61be554b9806bcf9f8f5b7e4032f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba60037e477c4d618fd8650b017d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef46cb6da40af72b0641b8cd3d93380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1260317136bfa99c04fa66251a5cf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09a7570fd26f1755dd1c65014d68282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b739a1492625cf2d0d5e5bdbc934283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59304f09c1664b0a192c27fe6ae8b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563d02e118397a7af7138780183c6dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6047d7ffa900d8c2f8121200a304786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56769ff01fb9976ca634ca2cfc455687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488de4b59be14af3ad14de5968edf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37fc955ca1a9f86e95879379c141c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb53acec19cec3093c34a54b96490d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ba818da6007f10ea2cb37ac2da9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71171795d04557c785ca659e7c8e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c8796901fbc617fe6835ccb5d344493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb0b815fd3b75b5ed7d6a3aa802e3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec5cf1efc41e9034876a0fae1b6a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d58408b73402faa08e96f07ad8e0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9400546827fd49b4c1da927a23383597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778499e25910021addfb9329f0468098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85162f870983f54542a9aaf3c358643899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa11d427b69840adb60dd262be1f46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f6ef4234e58a5e73f5501aedad648101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1a5db8fe5c1413594f1e92118ba1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dbcb183e55704405b54b45928d0d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7d467a5ecf910b2412e2df48a6dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c0c14d09f2a746b81403fa7a6c34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7f7d2880e07b249a404b4c7acdaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda88579599b2fbca041e76619bcad4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e3f1b0ed2d966dd92337029be41d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce129329a6379b580aa6b64dc8c7e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb9cc1fb2bf12f02f569d68021143110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f721809708de4c6aaec109ac683f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1913b2c910d42695fade1ff9513b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c8dcdb2b664b0abbe8f3e351370cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb4567b78160aa71e2545f7708f4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752eec4dbbdd127aad57d57c7335d2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da134b8ef00003993bd83e0ae29bd0a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9b055808f8875841d22caffeca12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbddee8efc93e6fd70398c2cbdc8829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5129dea748f68cfc9400845ef66a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b192a6c857fd379d2d5755bcd357c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe869d5c78c1d97f26125ed2931e00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbed94a4b23abe69edc5899b2f30df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5860fbb75dc2ad96146392ab698bceb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82614c57c19dcb12fafdc3783b544b17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d246b4e145c97b6914dd4afb577b15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f06ef0a4f7a7115a455cf26167d53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78d963fe0546ee445620a1752c8e08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2810d3490e93e3231218e2403e7c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100e6d4709dd465c32c37bbe4cf11ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b08ad57ca2f4cf3995bee986ecc68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fac7a389c309ddbec6eaf0e0e26a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769d832f61296d4ffe265e932192a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dcc3b2839860ad5577f194dc253c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd0790929408b9e283eefbe72c8a68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929497d64902f48f8c35997203729d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5428e4424c61844c619fb074ee63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02539201d21e57b6a32d932b7ac0c188137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b54c6da083b62eeddedc7becfc6b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc166970a59887f0e8e37c92094a4816139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3a2f2e41d9371d9b7a1680bc1549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b459ed58c396f543f2e725cc664cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad7d1ef598385962b36f920112a7b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee62f8eb7e15ef3ce2caf54816643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50896d3f8de52e2b98196b4dbca70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df07452c44a4a087b8d3e107db11057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261dfaa25a2e0f8551bc368bcf2b3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38056a735516440712f86379fada47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ca9b628431256407fc5d11c93311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332871435a71a4dac620639f1150ec38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45c1af187670230744c8b10b481461150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a52d969b699f20ad32d5b10a758d39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059e4d354debc3d89a9fdb80a93cf80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b748c1112fa55c7602cc885a8e571153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32e178f4ff83e6f69b6908aa9b9f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812afd3938dfa445beead1e78ccdd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d1743d6a99379e1b1143d0b6b8ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861998de6829b3fd09cfd1170f7931e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641a1f15862a500496b6791a468096158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ccdf0167777c83563730c3022458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c84ae2b92e8bd3a04a10513e94c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8edc0c7b863a1043148835dbd5c90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4f16caba6ac07731c7f10eddb7f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c6f054365f5f8ea4af43d755135d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179c4cc3b1ffd7e9bb678b6df2ca5e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed71ef6618fddf510fc186fbf0130c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550616cb04b5304cefed5a81f3afdad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be8caa4ebb84cf366828d22f13f04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd081ee06ab9af4e0a8edcfc55d9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77512481d9cd45aeff966c45335c3541169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9511f33221534d872495c8b88177170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d76ac799fd9272b23a7e82ed76de4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db29bf427a0d7baf4ac8e5419a2e98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcada2a72c2a305e341672fef803bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1adb5a9acd4e4ab8773de04ec0df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b15c176f7754ec4284dbca683c63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f62c63792ada7f43ac75c64e0f42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ef5a6dd90dd15296bc8689318471b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1132c0b0c1d079c53dfba0ff9e8c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf9c7272736ebcc078084de55252c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b47874c45c980772eeba0969f333180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb83f702b910908240ce1ab4970b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64c6fa9d93f1079f73c773914b4201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3b4b026baae1307abadfa1c7f9efc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6cd7bb85a896d24444950063f624184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568135f899f170cd2bd240e67b13b845185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b1031e92c8a40562273f054a11321186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8c82d13eafbb86ecb9ba6bf6642f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f5cf445446d1bf1a52f8e6a2dbc49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151d0badd73d544e8a6c705f005d4c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f192a912281064a3b7ce4527ddc26f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044c10b1303059fef049144a06367f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe9cceffb29da475a57c71b851b175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a861478d1672c4f29bec6b31379aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fff25e76db490b1af6c8435e261ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf3e228cb78b17dd04055623caec17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e7ec836215706e72838eede4c05c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ecbcaefe41505e9cae2670927b411197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91415e06dde45455926b39612ce6d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2149a26c39dd7bccf7bcc4edc4e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618093038f9c33f40dbb0b8de143afb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b1688daf4bb19c845cb657231b907201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f88f636edb318f20f33158a05e7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe9df54ccc65381e6389f6ef8f3c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569997cb736696c7088db6649dc00c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89865cbaad5b298d323400c274208205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4921fdb83591b297d1de37c1f792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e1a8f755cac63923e07af26e8386207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b558dea8c341e235a00258bc2e7b045208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c85eaccee4b57a9409bbd0e19ecf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fef06f52783f6f0397180fe4476adf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a10df845925a1fca7800d85deb561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278f51d078fb0c511441b82fc0c212212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d848b6794cef3aa0d8ce67f3b5077213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5551d0a4106aa5e83c0d35c894e9537214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a49166912d20c5c96e02c1918c648215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651730cd1a37c85502fb75ce06ca4e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b3e3e2d8dd758c072d71f01628dbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d63c742a1f5090697986abbe94aed0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41341aa7cd5cbb6466fc473697afe94b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33965585e05bd67876008bca3cad0cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d56e93b8a7994c59b2085decf8ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d83518c96db5d7f998c0d1a3fd207d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e081bd9baa4bd1f1965328318316223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66783ab76896fa8a559cb172c61bb6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7488608caad2be8ff920b30ae6e64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e0fb1ef0ce1b83510bc1bf62145e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe3a76a2b5e0ae642a48775cf0bec0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63a5abfabb877503e043796cb9a4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73cd6d41ac6faf588d10cdbad61f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964fcf42673a53192fc751f977571f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59302f87b08029c08d65a372c494d750231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce682bac9ecadafc435a7cd3e96ce0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04572d99f419267d80ce871cd53125233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1900bc97e849072b3e09e344bdffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6345c35677d3e48fd2a1fb1a2182235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e5df8fe8e16c8520a802e41261ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f54c04b1bb5b387d7cbffeb34ceb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2898decf9070cba0f33d513649ee92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32957600c275056f818a5226389d0e58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6ace5a3b09551afda4a68d6688f40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08fbee6f5b179044ea8a135b909b83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c15f90e19834b6bcf6d15bc679ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f1d299f046f21a162c011a982bc1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a555df41b0360b9da0e6a3a6ca2add244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f377af77c2fbb8aeb677c78df7a9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b25b5401fc4025e775163b8802ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6b2191c305924d1e08379d4e536f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b63a4b6f9093d2b153f2d6cd4e9192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26fad3a10730dfa5933ce86779bf40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf527187314365356f064e43d416e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccedc219461662429c5cc3ad4c5d494251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789ee913916634720fd39cb63133ca6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208874f05df80afcef79c36c354b0a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0344b864fcdc19471cc981ba55ba1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e85ec569554b887169f5d7cca822255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a86b2d73cd9fcb70051169851293256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f637060d1337916a688f16f1e08312257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3dfe5b54841162bbfb31fc09b873f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0579bf45c480c095738d96fdf9e1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428dd1bfd44692f2bbea46b8bf41a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5190f8fda6d358ecc4ed20cb34f2076261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028cab73b0c79f95e2b4edbff255373262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008dfdc2aa6e6d094d97b42bf7cd9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd8dee5ffd89ac361b6a64731d6b06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8ee7a7a86bf05e4b081a31d01061265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c583953aca0fb23807a7d4151623e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c558ae6ca7c2fb8388891691d831267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa7bff4dbe7246e199aa595e7121c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c76fec8015773cc21f1a7f1897193269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d595049b347d9045712290f3813e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c530b8dc930669d9cda177c8eb992271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c868a94e4551122b70d2d7599ab499272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c525c8ef09e194bcd01e51251c7eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddc1155ee9d8b529fadc78c4a9ebe2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af605aedb51397a1871ed2a6b234f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e246275156f5b34d51ef3303f4f858276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21715137bf35dd1c974f8141cbb0e7f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b11c80ae1a6db79a94235fefd26e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033cec88e7a4195a465db18d7315a36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b282e2dc6bc4a39a107b7021de5a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3626f1f54cea00628e3f80c40babd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4286732b367b435a6537f332dcc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0d751ead997b1847ab5367eafc0c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a5daa400bd5bdc9fe87c7745d2d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d8798d20cee0af26be6b57c4db08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d8686cd9ead034c41fccb6eddbc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda753bfd56f688507c216cbf10c5e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6866902aeb225a57faef28cd39750dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0f94dbfff6346dd7db3edebebd59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0e680c3fdd18fc257badd0a6af03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2f22a24983953a6cfb2836f59e209291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad3aae09ec404f715ccc07fe1a457292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df92d0526e06da5640e4f3c634a822b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745f995a9805045f4cf6f9e673a375294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7c9f15831962c560ccc7f8b0afb5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29982c748d3412559f6054b3909f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd11c6453eaec0a286311254e076e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11580faed14c54117d30c406516c2956298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8fa5acbcbb0f47fca62b7a15d6cc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f52300e83b28fd55c393547ea88a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa833dcc641f273509694bb7eecb320301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8438f79deeb05679f40c4d4b17243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d478f1f0773bb3cec829b924a3b072f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1597ec301b2cb19ed0ab7656307bef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935719f528a5ea8824651fb884aff6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a62098d9148c9ddeb482b76c6b0b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad89c88721bd0aa20f4ab790a7ef8bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204ccd64b2e29a9a0cd394fafcc2fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7ca5a45223f01b548d14e5325dbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3fe5e6fb65dd2a91bfef393ce9ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed9ad8726257e3b3cd3a9df1462b9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8389a017472bc5676ee4b610203f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00248a3172152d285e5cab7de717c39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6177862dc51bc9c2800f6389da0a45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e45f1e71aa1b6fb24796b8bb96856315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f3746c8da71e9092c0f42546ef3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8cea56790349b8f8a84a2e71d0730317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6526bf1dd84c6be996568d637dab0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5be0e6b730b3064c297c3993ad6b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba24ac171cf315c6ba2183433ed366320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76056ddcb3a5ce712ce7e885c86f7273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b8bb7b776463ee441f6662ff704e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853646ef076cd6471245a964e7b88e7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf0c2a1c16063f245878f668204be1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1a3754b05db10c03cbc914392285325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>