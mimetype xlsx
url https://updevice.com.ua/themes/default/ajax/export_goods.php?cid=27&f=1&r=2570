--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b088c62d191b8af80cd39ceaa1bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a610c9ca2cc51a7b02d2e7268bb6d572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bf194a0003481d3519987d7dbffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b33b45dd0267376bee4e6a693b0f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1a105c132fb9b493054a42980b9b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fd117f9ed68adfd6cd0222ab598906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3cfcde51c116ec2e6e73383b6d83e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c4d47a9a373c94e7204f4365774188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7922f8e757cac4b8b8767f4ef7f0c139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88a48c2463b37e58d94c3a4a9abfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184dbd8e06e775307f86edb7dd58d4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697658be2ca954e7c44396274cc39ff012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d63e44ebeba64b17d7bfb7c73762313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f5f9f547d7880a8668536420ff7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37abfc16ba3b671f2122af2935172e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ace6ae3e719d180532b10c315aae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c2ea952b4025b7365a35833c2850817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32633e2a71b3d0a186dcaafbdd7d5f7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef99a8b4dcaaad1cd221fb139aab4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754fe3cdbb136981f82fdd6b00f83620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e786ef4f8cd83790ed689979204f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e34c83cd324c1c8e7df6bd52ece622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd6d81e3831c669c089e98e6d153423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed700df217a0164ab6ec2901e026a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37188b65fff832c3221d5c0f007b3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2185c8981c0bf6a23a132edc8ad37f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc688f3a303a759e9fac26e18b751ed227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981e8226265038f2b2c83a0fbc4b0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16cd997a6614eaf9439be98a7d8d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96563b72ada9c41c06593e1697320c1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068a0d63bcdbb84fd549e3bdac07a9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd145037ef5711f2612dd2683e0de232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90bcbb5b4f5f06448aaf8d781c875b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0d284af17122e4ff069162d472b8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf4d7064ad8a46a76f571680c1562f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf957f5efd3300c72d661f29f2c4d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a68f8408490ebe8bcd9d2e5b9f19437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f69e2e360f67b45eaefb87a240153c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b580c69d52e0715519236e56fbb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7b780601e7969de9c847c49b893540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5340b0729910f4f16de060ecb782c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887a6ba3ee3104508fde1bac0dcf91e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf3ba8e2fda603596de7f967a989943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bad80954970d5ebe88b71578d2e0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d8d1f15df9178697e90974f1ec8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed6fd86a970d678d994e9fdd7ef8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481e96b99ab06790cebc7911e04fd5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef63ddd2837c9b13b54dc64d96c9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8fb1eb64607ce53a979e212bfe04749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a0003867d89fbfd88ea3f77927e1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb33969328f6967cdae08e7946c0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467fc53337935d5e71848e923214dcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db4008122564953a9e2c629a798b2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a84b8ca1bcb2d7862f281d856816754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1d991f3e63accd66666ada8e679ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7fc010da2ffbec29bcf686aadcccd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f76141de5004c282d5712a45b41b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90bf21dd0077d16d43306e43e72a3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a3979cc61a7a09dcd59c4600dd15959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a52ea94e7be8b9b776ba2100f324060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59ba0279f6ee47a0b745d60eded71261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b4cfcd53b050797e00305fb2c3f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6d839c82435392348988540f8c9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b196805d6e0939b188efe37bebfb24764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4776445bda539b08ef505522e1fe865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f5785e80fc014a7833866c9946a3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e300e2914647d555122b1e1b1f8527267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc07a21faaa6472c450992eedbeab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95661e859033faa71f3755e9da8d7f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d84acbf0e9989c9d1cf2b27ea94a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f00fa5dd7b8e50e5cc3c849c2c6ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5c02d5928c407a7da9ebc4605c5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511faf7f34e0e6708ae494c0255ed1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90498a3f6132db040da1577f711e85174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af955b0af94ff03ca9db130c335fff1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25408d24b0ae9ccb5ed9cac7fe4908b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04a8298d5db668bbb2237343380f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212af21c92a2565d35af893a2cc9eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d74152c92ee41c6306a2cd571b81b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6559361787c98162ebe56c671d589ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f86998e731fb20f7af9bf5e1dd82ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef6cd9caf01fcf80eec6b5aa94e8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb5e21b75f3a414e296f46ebc15ea983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c925e1d519549d764950dcb4f254e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208e6433ebf339b991f53e5c002ef085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df04b1a2aa018cffbd2474a6ac711286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2186b5d164580c9c8b9890c4dbaea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f8246fe1720a9c8b2b1560c26429588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe8d313c4f91f77c423eb5a26890b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86af0f0bebe18420706ad1537f280190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626547803aa53c7b8acce8fe0be845391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94e6683385038031e9274cd63a3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb228aecf51ac3d9463fa4ae9414c7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b723c294cde68971330466897f7c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5882f41cd005fc78dae388717dffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84bb7c8af575eae9ec206e3697fefd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a20618b97c910863a5fec6893b9e7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4386065483a03f6c84d0e9913ac6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170702af1db3c8c9ae6dbf8347f14f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995aa8affc45730750dec590d94732100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a727f0ce6b82fa59a70f275e67296101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252522f93ee224b5c9a087ca210ca2b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d414c3699dd04507b3c552135c6d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ad9f0117dcfae5ba40998279fc20e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c899b5bedc6eb2f0e229cea7c9b4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd24b64ca2a3e8073b4ba778ebd8b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2473e40ee98ef48c7e6679b5723d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e8f1bdbc648b3525c7f2a8c0750c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6491c9098eb8548b52dcddba2992109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0896e5fd240aff6bf866c861152a71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddd726dff0b5ca0958f4ce8e098a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b813cc371afabe8f3c7f043249e601e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521fcd86130aef36446fd4fb9d0e8ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9100b7146ca454c8e2356f14c0cacfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855cc9f806e64c3c7da1ddd79db545e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37b13c1240c6b4e9f5519187162342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210b1401a33a369567adf75a2b6f1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f05ef0dc786cb50b259090c2610e9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d386983e748d38da8ba9265ba017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c79cf0e9487f2f558537abb9e184120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ad3c8cc6a37fab000be438f24798d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9e2f1663758df0c7f4c84ef27504a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7bf73a0fa73131760bad1e6b32f8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefaaa7ccdd03cf30307dd7696d4baa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9482738212985df48cf31e1547c666125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d9d90064c645b076920951e4d1b2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf313b833b13e60e1045648ca4d6753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009510d2e9a9e6718d9103941fa9021128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de516a2b0bab06dab4cfa35303ace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb56af2568b6fe559b0610610cd2eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747baed8790757a4c8461955e0e5069e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708e61f3e21d62d747291944ebe941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543388511505b8f9a2d6a2340a5737133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16b359b8f1b37d4f3a57ce93e3a94b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453a936d752e2244b97dd0d4e298519135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a54ae7032cac63044aaf87c0da1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb847b5589299790741a28071a2b68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f43578437318f543bfa0f34b75ab7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feed6368b6f1972b53968fa1b902c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf2f077a990e2eb6df2e06cd3a176b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb76ad3a2df0494c01847daefcf10a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddffb4d650c322b2db5322f8cf7566142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9af04d1e70046345516b073c75c3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e97d46cc42b8a9cfb7f242cd2e0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a7dd6a078354ad047081fee8e7dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0535d1e3c78ac6a7e2952408e713a96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cedacbcac5f26df31c9c33ccb06b3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f3aaffed64ccba5036160245e76e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460eb58408c2e8142b13f59f208e8fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6c7ebbff1adeda71d5776e897f21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e9cb544ae8ad911279e4d9cab887151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c8775ae88c5ebbcfbae645bf113b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27451b687f7ed6f810a441a2343caeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a17310803aeceaab72bae3ac7d9db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0b96812e3e791c7cf67e0aaca9aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0143c14a7946a33458b92c310e2afa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e78e064edff77ae303a7a6bc17db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f74c4def6634683c55ba50fde97f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6652bec582e27541f824043e300960a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72ba772c3b47c718c849355b2fdf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6b5db3e4eac394b1b1d060811a63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed5c6712d7402ee5ec78bfdf6e566e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8864a800e172b3120d9a32a153147d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c5516bc36fe90c50e6000ae2fd67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7554a100cf82ced70468205c5e8d79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d249894ba78b06cb407734428a9df6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4878448d3a5bc98dfe39953901b9d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aecb6003ef8e6a5f20b841a5fad28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942f43bfccbf5ae5e87b225ad87db92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a59a742e50fc15f9971c80c8aaa4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15b456d33783cc16b75394019fca8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9531c0270ed1be5dafb0a2276e4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e5690f1899b51f39aed1b21a203a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0a8b24dd7e2c7d26da2f2a0bd198174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683565d8d76052dde9e6f8d9e1cd0be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7f69d3766c167c865908560af3aa2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa4638b714208bb942a21bbfc251a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba065c1361064aca5e2d7b5718d35d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d777db9752d7a0eac88dfbfe6ea5247179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3aa91fd7e709121816c08bf84a10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b591f31e2896ad62dd578eb2d4c8c6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fe49b2934ffb1e0b19f949675166b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915353078324e2dd1b6e2e3d7b8c470a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b60d03d7bbc183b2b211d10039bb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacad4706c9e5a90c4446cc7f44aa087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050832f12a6684e2a783c714c81163e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc74343ad2eb6ce828962e0640eea9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a400ed53341659313c8e8906323106188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17035f3855fe8a1a37510d11112e1c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3b1c832208e3de02f9a57105567b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff0cb8265febe418e45b28e74f2af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac371485a8f96bfe8f3dcd74167322192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcea2bea582039abaa0b9bfe4d3f9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8124b956b82c1edb0524470bda15b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fd9e0f42d8ded104233f0788718b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b35090eee44410a5d92c9b6977fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ceac99ca79b765926f7d5a7ca471197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb51d9ac596275847eea62f152f7f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17100f6d8d3fc7130556adf76817ff45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a09a3568ce2376b266560f3768ce6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a11b30159108aefacfa776cc205a6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853fec8fb86d452e78fc819837bf64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc1a71afadca5839aae5bf4fb0742a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad5880b11eaa96539a983f3f4c2ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50c353d9f1676becdcebd05d50a4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01bc7f52beb44650c3ee527cb72f24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45aadb66a9dbc382ca3eb0dd7bbb80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d84d2144fc432aeed7c9be315ea932208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9afab0a2e307454d97f06313fd691f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55161501591e726c6dbf8894f0540ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670930afad80a4d3140a60b235c12f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db877a18cfc753e3ff6a9717c6826a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d519d744b714d1ea1478e513f325306213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c952730095826d6e02de3c808b15a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e28130a40915f4ad6f0f8a1aa196215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef683fb9f59b7b8b3defd042cc193b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c0631fe33cd327e6dde5d9197da2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee3ddfacfca532449a0dc0f4f6a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b2b7e27e075c71ed8d2ec5ffb3db6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ea234f64acf4d5bdc708e8d4469a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a089f894b4fce108d0d20d1398ac23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8bac337cbf6eb68e7caae0315b02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd413eacd3833e940baf976622525223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bcb7e04e2983763118b70a56437d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfbcd6889c499052a55b7e9477db67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801981b0136b8329133e7b1aea603f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe543c3fea64dd742701bed8f1408f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe2fe78dc3951790cc9b3a38ad901228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346851cb5b4f4a8f688ed33036ffb89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e4ec3dd5d15caf5a2e679e13af4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca50822c04caa6111e3be8ad682b68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74569b4300371e1309c64e585f28eb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a07381cdabac17a5b5e613c549945233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24d5db972e00c4a635b704db8bb6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8df907bd73a0be87b30d40bf5910235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65736a1b2dbf1a53a754e801cb2b5fa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b52dc114fe99642cd0d3933cced1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea96219f783b1d614038d4ad06a71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c80eecd27d28f44b6e4ad8edfe9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc251598f598a9ddfe79bde67d7f2ad7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c79ce931e91dd9f614b3b3aad6e652241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd05a5f9ae5020a2f5120cf8bfdd173242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981e566c0ad3b3abd3a3859970f17aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd813b12cf6d42a4e0c947a67a9c5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc06392e78a9f5ccc86071624a203245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589b3014dea21863a56a128b17c4c8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a4343a4d5479590d7e9b6411ea06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62b46d8c4d2a12f95da06791d187a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ebc1df50669c19783d9bd44790e5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b294b0b1b33dbdd77cf87d65d53282250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e16275e6b837e972d20bea59bb16da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b8052aa1e9f0f0afb7778212130be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f141d08c42dba09e68e274cb74708253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06eabb7f537f9665858c1316915a52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b420d7cf92164a2435b32028b457b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28df0c14780837603162e34b54f6658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b383927803667eff2c1d13164f946c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d94b63bc0a1503c690f5cd054833258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e9f60d46e4081efa8abdea940cbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aca09920980a9e3e89622a5a71ba8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ab508e072e1b9c9e4f42ed99fd3e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c6839f50cf077ec4fee6372b9d1e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ef52c5a16620d40b6e31e260babd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fade9964a9c780c3b1966e403fae2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a5147113a205d69a3c425a387acc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66fac5aef7494de3680f8651b159eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10166f1f1f386504535ad1131579ffbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bcd0b878f460dd27ff945a6783957268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe53d091cbc57393d1232715b4ef39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc663d29b875589af10ecb14e738582270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546431ca13988ba866cedb5e1509d5f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97d9fa5320121641d4724e346a6ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3374d5fce18c12fdbffc56296cc060a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f09d5092999e3b4f520ab7eca38102274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93077e6ffa40f46de4d4f61f1825d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a12e0718465a4dcfab318a2cb570e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad4a540486660428f2faa37fd2a1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4790a7f15b86f08477c859ae0336f72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275176e23d3eb82588977ba80964b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910fd2cb0671d4476c0522930f1b3b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e78f19de5a0ed8bd861764aff38e8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228d1a183538b539506a21c54aae49d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c2e3a7f0d6a017dc3c8fec055c25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15acb6fc6d34ad4b90ff5d81b812e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b22e25ae2973c26faf502342fe21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f4247a8d3b415813df695ad7e089c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718ca760e7d7f15e78df52bdfd3fb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb5431870f1f58e4a93c0690c412d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c166ecd34b373ed28cd10e0d20dc185289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9d8a71b90f5b2e5a8e73bdbde419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f543c2cde29402616f127577ed50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec35e61877224ace4ee030fb247ac1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f29625a7cc2c05096fb6066764238293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd9dfc9da18e7238d35019cf2078c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f23de4f8a1770eaf04733eab16207d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d79ae3cf1b840ae9e5885764e926296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95624eb0db608a27502012a62adcaae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891cbb9de240e521e2b9cbf41822244298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccea18cde73aa3575e4b52bb0d809f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8ac6a117397573514486e5b8ee54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94568b06fe5d4f84657933863e36d1e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec991bbbeb990b0d29d6ee174978c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d887863c6bae1ad031a39ff456a36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fce4bd410bae8b8f40d1defbd02c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945488bf1c6bb842fd6effe88ed8c4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be62fe86744ca0ec39dd0370322646306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b53990b341bd7a96c817ef0798904307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517537c32eabdbc6db978c8cacf1f539308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938826d813fab012778ee633e1824fdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741445c3b240a6c74662a2c0429c4fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85533b6bfa40610bef3fe8166b3eeea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f15792f3753eddb36c1c3c38a807a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d23c6006a19f6fb27ae52679f35b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d4120a276579ec0059e0757e1e77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7861a019ee63e8d19a4d9fbbe1c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21cdfd3450610699d158b8bc267a61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e2133e40864499a5ff640afbcb0a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd61d13aa3a70becc4e72d75b8d3fa9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43a90815932af458f9add0071f48d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c03fd0d1e61bd28139dd51a6cd684320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33890d5550f1d095f47063f857bf8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edec074668b785e4d68747c951fa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cecd42aa0e1604881f20fb2d6aa1bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a58202c794563fcd55afb9d39cc05e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ccd8841f4333a9bd8ec4105bbb90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d9e4120d36ec1cf100f8b5d693be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e229dcc982f6d545bf6138d3143fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df15ca58c0cd3728e2507d41ddbc3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457cbb13c2c8c281c11d0f017541aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb9bbe775fe60f7a07421a90ce79e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bcb681499c3ac3a1f7579dc78d13d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c100021e79f89880cc11341aef94a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315dbfe61e72ca1e2c47771f9dcb7d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347993a94606b3c95618406b72d6c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acfa71bf3f04ff2ac2765cf1533148335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aebfa9b98bebd2fbef098ef8f90a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f8d8621c9a4bdf66cad25942ae9d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2e07a84102cff195b1cae4225214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62faa0a3c9647c97b3aede56dfb6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdc3e50342a131f59ac3ac799667b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509359b241faafe372a7d6546526d81c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88b1223757157799387cc25d7e36a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da37821a767c7d77c3e3f52da48db7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c8c6a7857c38614628e7676bdb87f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b6088f0d5ce2fe13ef58093122b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d1f10180141b3368f2fbb816fb148346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0b7534bc42d48ae9eda18259dfd8347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078e05102a4d3ba99201d4a12a73161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98811f68fac043c7f13b98f39eca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6b4a024427113551e4689dbb3f5c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834228732b02c60d221c5a30bac2d7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226af91c70a65615a332f376e8edc9de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521fe69086c31ccf67c317b1293ea866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866bdd3bf90a1b8463350462e0efac67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64e8fe5c5e85ff3e03faf3892a3838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900fcc259c1c3308dd0a27ca7f9ccf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a6d8a94fd5b6fe43b406bb3e5c0d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758473826e00ef2554366e6e6810d33711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f592500196985163696ec2215c4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b4d17ac73281c6b01dd47bcad90b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32e2e564417b8f5977300aa2a4b8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d7f6fe5205370ec23e560605d8ef515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d0fd76b9d644505e52a0fb2a6b46216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411bc2dbea38b55318953eeb1f3e8db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c58b465928d2338e145ba507e16318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335475548f4de69f23ecf5213861e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f3c57d769cae6119f3222e354c7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772534aab931a6670f3555d339c78f5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82df741cc03e1fdb1e1d4e93178d5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab532174f78148d343b65f8e16a622e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe15d4580e10ff6c364bfe2ed18ea224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8564f72b54b15a90c3c01586c83f6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979457637bca9653bff3faea501ddcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13de0e29d280ce727c70fc68a0b7e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6d10c487b849349115521001661228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ac77a5939d394e2de50dc605ff23229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97dd7f067b8bc5189874224a11530030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6e8f8a4102a598d8228eceb5b0f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772dac5c207293a764acf3cad3bf57532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef1d49bbe14dbb7c193816f4065fcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a52b57d788bca0e84ac3ef9f82981934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967956d9f54478faba06cd0de4cc260c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6403afd860150b1e44d42d4e4509936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134d404953bb5289885ca281b71e5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8e3c6e4cfc79fc9ace6a5a8e9ef538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41ece0fa6d262c7d1dd2d786413ee239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720816f8d4b25af3f1e9bd52902d23540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ef857898fde9338ec1e503c593fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032534d7798c9eb33a220a3656df7af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d155070ef06bac665e2181ec53ffc6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5fa9f15d9bb67c18a52d202e465a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb483a11bb00c8fb31875f6ad183ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f4fa3b2da43320f848d3b7477978b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674cb29acb8c63d552796c83f4a133b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65542ee07c377653bb49e6c255b1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82b7b525eced8da19e88aca2cdb8b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f718d21145a7a4815e90e68d7e90a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321876ed7496737314fa4f11446eca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165510ce18fd3fa1100eff8938195cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d5abc55a4de5b3f7ac66b3b8035753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4894c335e8664fe6579bc5b564d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63606712caee89aa22e2af8f4569955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067339507458ee3e44a71c15adba5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ce5cfdc6f661bbf087c80bd9179857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97342924e8a5d112f6b51f231e1c4ed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59987276aa4c35423039774126a4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e691e84b506e1d0d6f6dad7bbb3d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b6a7d5bf39bb4564a40682abd71861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923df06a4411afed5e821e5631ecdbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841b52a862f656b24aced6ea154702e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7ea0f70ad79ce8ea4fb6a6660a6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd26d6aa26f4ba590da03548683d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c3509c5daf02ce445785ca459edb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec33e03f53f2847b275b00a04eb2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae9de852b674e7faee7b78ecefdb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f16f257585999a7dbe1ec63be35d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b36efcb763ec7351616d5a0cab39f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f13cf11466a2e1e726ec6f101b2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f1921fabefcc6129fc839c98d9cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e3cae8a218ce065568aff32fbc8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f613480f39f6ef51a26157175f6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bad38f8b2cc71d306f2e8c42fcdb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b3368df7b6386e57e0754c1a82f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ca580bce051f6676a787add820f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32aec4240e146c095ee14fadc4fa1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d50dfe3a7b6f2aa65fe31f42cc0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a5a23497d3b5d73a5c6231bab98180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433c3ae34d9ffb1e597e397bf2ce3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d148f96ef7055718ed362b82f01a5e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce9dacfabf01d24ef418a4c97aa7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7c59b2aa5cb6946bb05e3ff2e61784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2fd757e555ad259f2eb8e9c848d2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7bcf4e63d25f9c861dd7b857feec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4ef8b5b6ede6a06fa97745be160b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba0863114427f93329eef021e6c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a06896c8504101929cef73431bfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a201043f022c68a54c7e03da73c16790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f95f27fc2a3742a493ae62e0b77691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc427c8e8ca518c742e58b4b59756892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8985cda647371be1ce1d4085c49b8dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76977b9bc1537e063da4710a89f0a2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d220ac7f6896e6930d754c17795d0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28027557cd1d023b1e2bec25d51ed8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002218018a048fae916dcb3dc7fba80797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73a1489f0e48f39baf0ea7dcff50b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2973eac58431d8b8ec54c9bb660999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f246140196df5e548bafc3d7632907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc082f60f0365ee3632594eb13d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c376bfb1232fb850cea00e613cc049102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da54a1ef63bf1ac0e3db2f0d1298391103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073387c7088cdd354e053088597cb84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e03358790a25d0c81fa286a74af018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beae3869ee50c5d2d4ac3838d53e01c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19743ca25514d19db62f9c55721a1d12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae9cfe0d6034284e03982ef5e468b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238905d35a2e3516f2bd6305364fef17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73918fa815e7f6dd14c22c5427bb4207110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79eb5124f059c2d438e06f0e095d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18c3e6a552d92dc620d2fb0044724112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b0160ecbd46651140f4d4b20cf63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a836cd1ca5c82dc9b8a8b0f4a1291114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be36cf7ee910eeacc36f688e390072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ab9411b733106b45ada5ca6f716d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c56266c8ac7a1d01f6ecd6cea6971c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90a97a9c58cddda3e39804e2db9ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233cc3ce468a50c482528e31d442c4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d88394c4a939e9d6e8cb2f3e3b707a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ce77c9716abaf3bb0a97730cca48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7a4681254c94aafa44e67c08da3d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d62fe13ec0032dd6a1a97cd859aad8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740c31b7b2cee37b428f3ebb05efac7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06725b548069058cff479ee858a5516125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59b2bcdb99f21a47c0895bd194f17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af4a263cfda029b30637bd50b995b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a5bb8c1168d27b7e53f6257ba365128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc1ae108a571da937bd4c53dc4419c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141406f8e14325d9f8bb4fc3ccb931e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621843716419852ece61f8e71b9e9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb6ba6ceda590f51bf30e29e9a6b0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff764bac893234706aafa03117ff0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804ff158d9dd43d7f3ca1ad0bb62d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb799295f74f13c16b0944e2b36b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e0de185f98a0c6d178ed6ca48f39d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8eb415d7dcd8fd5176e9fc2ad5df4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9963e3945dafa80ea04a6578333088138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c6aa200cad33f06682886f0f311b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ffb48ded0ab16fbb1e0facd2421ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f21dcd8f7e15f5ee7407e99dae29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83042236573a6e34faf9df5ea8acded3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04bfe3a3649b3c2d653a3bbd614a14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0d4489f77479b0810a1e4c9a02a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615039b850a8a12f589ffebab2e952bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dc2f66efe5d8e38b0138f40e73aab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599bdb89aa0dfefd7d433232da1be40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c903998fc3e2cb7c021067b04f6c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d2c7bee7befd661e73f63196bfc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c5afc9144d08894535c75679caef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760620e723e85ec1ffeb056274fd60fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a03944f224a21bf4cbf1bc46f5e83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ce0f3c4a9da34705e3beafe5f956153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bbc4e46ca33762240f501d433be44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059fb772d4a891844fdff243c42a831155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765dc1f36c1a810848e370e6b5b10a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435592103a6637f90fe2db47ff2ae22a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe0e94f6dbc671d6ed8f1944b3af3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11efdec986847e5b66a59e1456969159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2a9c9be4b898a27c491424f564000160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe46c2dfa10005fc9dbd65f33d2b3ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51de11de351f5712084f3b6812adb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c10c282322f205f37e5edc4789264163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ec2d5dc61588a8a15a892ae81199164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4396cde9d281644ce0bd148556eb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb5d49b7c4955fdc58e876a72b621d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f49fb29e06638ba454c1f9dc10513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e4baf090b0c4cfda8a6a25a1a6c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9f603b43de7456ba9f7204ad3044169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1b2c83308b85855b64b948b73ff8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb62f1a0558cd2f97ebfb701df552b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d005521d6f1732cf7417ab3695a57b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac139841c38a13246f0679bc3810368173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698cd438ffb51cea49879ec524727d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd384fa884ddcc4f0dea73ca326b412b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ecdc12672491d15453e6a3843d9f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a1aa2bdd25b13a66fdf2214be24db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4777a623e1d9b19bb080494853b83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fc750f919997c25a59ab41a196a60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768f8a2df9b890daea041ef500eb37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076781a59848bc30c2e51940978299c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698c223ea816cdc482c006f6359b72e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef585c3ffe5e98169f28ce72c4dc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e66f5adc7d666245bc297ab62acb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8b2dac3d372bebc37ecedf8495ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885af14deec859990bad38ddb7e00e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80fa1aac60523ae286137c9ac28be7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8e3bfa07d7b5f9068d2fff502c8f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e85e9598ffa90c653b787ff4aa8055189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018b696d77f8e813568e07201f2346190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c0fe726b00ead2792c889c950fe0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206a7e083b80a14744a480ef8ffbb5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437101425017bf19feffefbb3b216e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e2acb9d29d06799bb92bd5e19f80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898a5814661c363cd64ce45b1d2379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fdef22d118984acce0aabeec3caeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c69d8942199160dea8111a419b5c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059efe43c8b8dc271dcc336522861773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6890159e92927346721537103df8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6deaf53776eef11e568afb231f459200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbbd0e6d7a5132f49a7de223fe135d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a29d12de02bfa80185c308457e616202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ffca63ab11de66e1ddb8ef090b15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e9628e79d75f9f506183ef505f3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543236abc151d39c220e2f5c0068be4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585386e3ae4d2f561cb3c5d3d2e4c52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680720da9c3e4a5c45bfe03639fe19ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1925b44bdc606d8ebaacd05b00be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9ab530006183c573b180212b3059209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f389f033e17d11c6b359bd054b57b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53814501d875888922808e942728af8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fca323a574f389b295266896a9ef3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2953d37e62ee498d930c3d856ccb52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf215244e1fd8a262841199d84b4747214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543abe9c139e6529a412d009c8e26f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f74e4484e46d8ba3ed679f5f340d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5b1cfcb02e614c1d3ef0cfd8c2f6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4a2a0706490a1464f24dadd67c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f9404222170bfed6658eb9e7b1fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f000ea1817e87d4d3d9c0a9d299131220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94219d5960b2bed62d1a275f543261221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3abf7a9f9da09fe0124357731d1d4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096952aeb4619b405c00132c478e4af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c45b4e74672e0d196b7fe091c03d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4610dc950479e5a1eed87f01c1c7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd109dffdbdf6f1f8be11feca5b410ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24933b092a012bce544285e05126810227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d465a1b60ec93ca8acc0575355c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182eae157a9d71ec7c2b0af1f533627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e24acc5f9e05813086d6bcb97da2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914937b4048500685755ad13476eb66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f225ffae4068a80e47fd0446628b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13c94d0442c99a9bf1f869376be71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f128953b9b2b3b286fbeac3353d0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b4223bc1481cb66d90dff5c586b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8801895fc010f4ad817fc5c14c7c26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e698a23042ae320697e0253ad6635f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a75011e67fe533dd47a7eea901af43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd382196c98ac08ee4e6a124f0cec94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9454bed3a2b7355a37915df7be339e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96c7d476b7b9184d7bd6e2e0307267241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154295c519e384cb8e2a5ed32b55c49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae88b0d890f87766faf3872b46d580243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14cac7f1c7fe6d00399acc921d58d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc3987332342cc43cd3f02539b89a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be19454381d302d2c074206a18878f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ffbbc422fad1316398144b80f5840247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e696477ab37a0d48a43dda7620ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f86aa1eca050e718242528996297e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72397494d996299d5e57f7ffcd5d5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6c34b0d0bb4e3da2131808121cc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41687e4a688cc2ca7f1b3e8da4e1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d527afc0800d48c56d1e5e61b2155253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208982271f650b16e1628ab361bcc87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885effa281abdb2ba1fde5b996eb68a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ac04d8be0c80ed2be1113f126e97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6240071ee1fd7cd23dfcfaf76158c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224dce4aa1d96b3227d8bd7632dc8b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f364de90dab8de58965210cacd8cec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc7a16c492e76d3a449ace9e2fc03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedce210e2057868e3cb3bdc7f82c8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222e4714fee5049d20cb0ab03f635d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7e22fb22afe02ae110f5dc0e0a61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045dfb56df708fbf0f97b24e8a601ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0b5c64c744d6eb0bebaf0dcfc27c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122fb301c86c3d8a8e53babeb97f20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dfc946ba5b0051bb5b21eeee0c316267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738d0be15e63cc290a560dfb1dd030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc0dfed44100715af1b3d5f64df72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a59c7e38e8cf27114125dde5d1fc75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e5a19564586694f4a659de12812ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2221863ac69f10395da5e717c6efbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c784d882503834404e1862732816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d270414d15b686d5dcb968ee36b426e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94112b873ec80dde67608c15049239275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5ea91d4d99825da24417927a2f6fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8eb4a15f247d462c1e3f8d95a06e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd94ff69cabbe8783b8eaf1b2a4af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df0d5ed232bc1afa23ebeead8a806279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebed74f041d78e56c7c2690b8fda67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5b43dd3d959a0385387edd55213a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4898bf8436b4f391d8763c0de16a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c107af4938737b99cec79d86e8611283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c168a9ae1cfb3c89077421e70a4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7803d22a74fdae9c41f248a2151357e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179644739d0d768e91b49bc1dd83fd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93412a0e86bd22a0df1afc8727fd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572154864bb269ea160ab5c921d90e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d35c8aa095d8717cf8873cc0651dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8bb99215a1561ca27b9e65ca43af7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1baf016b7cacb6ca26cc55a77aef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429040694ec913b9273546ce7bc846f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dc98e9d8a3609802376ac765c8cd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a84a193f5780d75698ffea281710294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722745b6d114c2b5dfa80788e32f3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1330000fe106dabe9d0b52b0319df4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bfc4f7d67360d45c24e8425d8aeae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd09a2e53a2a2f74709ccc02a42bdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6908cf956172439c3c9908190b552299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea3a21aa49bff9c760b1a195e6ae5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c1284ec5960143afe8a76602620a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625eb5547d1176e805b0e3b2104e9ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a66c338317d681882c021085bc6ce1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cf6427d965f9eca0a5a179dc84ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf99eeea958dd5903ddd1066eb727305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385b35ec77e5f17bdc9569836e6a39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e7eacc3555fe2b9ab5bf16e8da1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085625d3992de7685a6ee408fa575055308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2f09cd3cf5adbd14b9a978cbb2bcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf122dedddff1319f3e30124687f79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94aed70f8469d12fe486479892629311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8bd1b45fc2dcb67f634e6ff1c20d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd21b2638e96d678c4d18d090eafa6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c0ce77a81f6a3e86b935fe3dbe34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ea4db945a4c153e43196203e5796315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d9a1b4c249ff299bef7bd4b5c3e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad826af80ca12954a75c1d45efd631317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d12d64e80c0c42efce047e7b1d8fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec28820056bb983656c2d413f896f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8efc86dda9edb2e0c1f0f49dc8aeb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa947c4d5fdaff40ced08b2748fe85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b07f2a88f5d7bbb9d50ce3e51cf52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b23352859334b737f069c0e82e89ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f1a2bf9f521cb3961c1269a4d7c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287325afbd19c249a39cfbea5c1d30d0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>