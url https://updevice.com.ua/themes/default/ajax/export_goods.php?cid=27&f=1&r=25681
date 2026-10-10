--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b4d49eff73293863af85a874856e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62055f2317de69548faa9cf21dce132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6f71408d34722d31000ba7bef31d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caac180e140c0f5d751b2da1b09be94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a9b9ea39ad8a130765eb8b7b47cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40593820a10d5a30cf4c287b0d63d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddfe700e37f72bedb2fb2531d54d1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4768ba40e21aa3d699b6bfb4baf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b7af3dd75571e1b4c9bdd1ac39d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6346d9d9596d8e271b43ccc3e97d2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf959bed40b972491025da40748dabc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b33f5dc3662f746219eace2a84f6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96f51817a48e435379ff8872a089e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0f8e2c4f08703a00cbffd2cfda10a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed9fb2e204e6e4475e30d067c40b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7a9006b8ccdf9fa66714a7a479c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2250255ebf0cc6f4ce9398491fdc2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5831f373b24ddf1d2fc78d3b0a04418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d9c29ade1e7ea0f1d2e3c481bc6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f6d55848d8d1ea65ff13a88941df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c5c3587e7fef0a5c717bc553d348f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b926fed29390d5b32814e1d0d339122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561d2a12b6d4ad238ef3101a504b8a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db10e9803d90825bb1893aafc24ec524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e92c839257c3a541460dad243bbf8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e48e82f51767073649bae2914cd9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a04d4de6ea70aba71abceca098fee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc8b4d5633150df4bfe31e3b85d09e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60fa81d7aae01b89993321ef2c20b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3e273bc16720dd8d2d5c34d07c2c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee622897c2bdc21c5f606ae2f72fbe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4969bc5b626d0c87e13760eb8ffc5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a78a6f71ef57a46f6c5ddf864b52033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91a01df2eb50708697b50e6ab0abab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84416349b1b856dee35733ed05b4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce91254a697b4ed92ff65abbcfffd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4b6befe8cf2defded0bd77208741d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386334df6450ca2488e7c93ea0ce84b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee4f545b41f809de112c24587e00d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150fa22e49909ed71f981a62b2d3ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea69767102cfeff1a8aed23d2663b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f0b9f008bf014174688477200403942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8e860796031b94b808e48694ad8a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785678b4a6e47f58fc4351708730f9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef837302a4df3e581f2adf604fef4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4c5911aec23172c891b4abaa943a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfa88ffd48e55f00158849cbabd56b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eedb15f704cf62d1011171033464a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82abb6c58dd90544c7707f899aa896449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9065296486c2b132766853a493eb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1388bed7bc918b00227670146d5a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbddb59d002e51a54e654734b33c4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864f52aebb5c5ba39e646fa5e1dab8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c614b5af49abbe4e78cef749d7aa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fbe057d300099c46793ad19e2f85c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f067d6bc0de7707da1c492f47f45156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff2c864f874d63ccc85d68a13d6a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb21efe0a6df185afacf17b0af7a7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59fca03c560704ec11a0d20c83927159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5438df3052c4e3d42b3b5680ec8c58060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5151bbc858f09e527373f09c2786061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104538bc6ebd0774d748d32d5cc34262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9339261ef406088c4db62523fc8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a988393e4b64b68942cc33b9b125164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4c8c9bed256c3f7f1afb4163cb3d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec5d4368aa8beb9a98c28b8b48b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2abdf4c92bdba2463210f9e871e8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf3e7ebe353fb155482d50ca4592f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bdb03f5b09a62224669a0750c61969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657d438e51aaf687592aff88ad927170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787fc6d6e6b44dc18bada1a3e4500e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f7b3e20b82dbf16537251d8eb6b7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf766ce48b7cd6f6229c8e794689d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566e4980f19994f6e12f0ea54adc08674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2a87481e50e89b10fb794007835a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086f7f107104de679b7ebff7454608c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c481ef0abdb3952e2aa74434b1a0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e333f8f36efee050ba79a1d18091e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d91aca94a22d3153328bd5272dc8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83febe586aa53ece047ddd3084bfb63780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaa421030c1128a63c7dd40caa42a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e641735bd1c239f1629e1878b4f3ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b133bb6673683b26376a07aa9fd4c2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad137547ab840c5e463717da628dc4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68d8635318474a24abe73e2771d97e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175106891a71e6f276830f86ef41910686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223b414f5071d5de23ab83633ee62787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e460c95ac87d80a87d2c5e9c146f45688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d64ba02127f1effaa71d5f3823d4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f873f7ab7f396acd064c9376559e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dacf2cd432b4834fb22bfb68f70a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a52e80cb824d52f90fa74d9913cb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3bbbc08c4572ad14ebad8db8d6d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3a715082e58e1beb47b9232ff63a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d705a9b523ed3942774c131710a51895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bc1574db533624fcb66e4de070dce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c02808d9df818f8fde7e94b6a1ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3bacbb6b58cc8454ccf02798bf40a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915cf5e8b771cb9f6d41180c21e3e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc0fbb29541f63abf28f878092dc1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d480db5f9db3a7bf92e8b1e6862762101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bf4ec3666e9d868587aa37e0f614c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd038a51de315fd9301fa10ffea040103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fc39bde6861b6ee1aecf0363dac31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c2d060ac31a8c7df88cae194e82b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7303e058d251eee3aca620f633ff0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64115a91ccb370f17fc84860d86740107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca2d19e6fbe1c7da2ce87b19afe1b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc659fc949e3011fb571315ca373d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548229e33a49a98c00f7b81203115ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b5d960daed796c9fc7b8309aa0e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b02d12f2f1aaaf0806a4a3fb27f446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b6f086ac1c28236fb4ffd022a437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59c7e44f3f797cba0b949ba80944f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded2c0e1660a3805730397e6f0844e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee23405f737772afc315ee727b1920f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b038c2221733e0d05a945a2727b0ee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7936177f10ae054f322c61ecfb582118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe2160690c9e1fa0aa1783cf69172119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6a5e7a665ccf3bb7ad7f7a74831db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183858612a244e869b5348df41af60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba96bb8ff98487ca39701273be1a878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f575cc05d1088f2751558c5d4d956123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b127749812ff9a3c7f7d96a836091124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde87293f1310615ffae645fc3ee6e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915d1cc3621f46e02749a3d3c49d4b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb7c9cf5c37e8ecd0152bc0722bb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd76d9e76179f2d8f5b76a1352b9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea1a29083e47fed13ea16ac7eef5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e4faef77e2cc7094dfca053cc770130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6c93d3f43e4dc480ce2eba58160c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94eb471c82829d2c297530276fd230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db18eb006816e43c670c1b106caf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20c0527cba54ddf1862368737ac649134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbcc9478e6318cdd23a25db3f7bcb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e71386b5c2955cea0af150ee3e530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27bee22ae32158b59a655f283f0d95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035163150a627686e07b73d3765f76e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20cb395e177fc29bccf12151efdd8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1838cbae7f3cb4b49ff062fa8db79c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870c15442ad5a11f957a349ea52889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aeb6592a53b53d791e83a81df045a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be20b8574a4211805e8ef0fd36a33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78d4bf0f41911fcb9b1d6afcdd3279144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29954db3bdfdf0457f8e10e5360516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60940b1b58b3c0f18039a4f6e83406b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10772234c664727a70f2f0b39f07e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4929b746d3517f5a8fd3b5314bea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec901442b0e310168fa95214c20280149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c36863014f81f6b312a1db079181150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1e9869fe3822b862db31816781f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a899f9ae7907d19485b60ea3a3293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15d276042661f28d493181c928473153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407ac8b87867d0c7f79dc6579a5ee1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06896552ee18f4e623d1837ec693fc70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e48543df8c0ce71a2f47515b9079f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6f4c483457615c15a13f03ee71e18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46badb93b5dc8b5441cd20ca610ee060158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696757d4229525e350475c06b3509c7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cfb46abff6d6ce8cc04a5ae271111160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d895196238f55be090808dccfeda2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfdabce047393e4a4167ce10a3d60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff676c2e985bcdc9ac6ad17fba086373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161faeea78778902c0902bc803b06aff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f33b7c333c72460c83f29f5a29f66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16601f97511778e4e469b7e813d071f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3f7a4fa4149a2bf21fd043face55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374dbcc4f13a61cfdda44aa403c9f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06702f926402c25cf2fd6a93248e43f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07784bae2cec706cedd6ef9c5471245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de053f568877149ad57b37422e4fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a02631656a1460d532f485c398aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2609cf7f6bbb8ac9bb54879788d924173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5595ea19f5618cf62d368b6f6379c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa7046cb24f8958372ff6e890667b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2cc750906fa6a2e80099fa9257ada176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989275543b64e70608f738d63b62f29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c46e43e3c2fecb62822e4cbee83ae1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa18376430d233e060362978a2ec06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198344a87707e5b24eb547266f3fa754180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5a5231a7b7bf27ca4387f4dca8c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc432985f36c566f23f63a916dd87b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ccd65ecdf072f7d5c85e8af9d640b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8782b4c46ed7d60b48f1f4030cd4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492f224766fc7affc676d63f14eaed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a9e8c122be2928cafb1c1db9f0ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67864a50111b6229900588114f4940be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca8ebd8e976b12205252a6531e4f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9453e0556f603cf08c63e362d4fadf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeceb38010b5597baea4c9df9f92fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1facfcedbced9faefe8665533a69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c7197633ca8a7d1eb02c6f7c732b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8963b9e30292144a0178cae50b6ea5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd01f9ac680bbd8a6772bde80dee41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc791c21d50fd3101165b5f7c556b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1684f4b5e3b8407d737cdddc8974538196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d41e8b981077d66c478176609d879197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d84ca6860a4591ccca9172119be05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a7b45db3818dad3eb2f95de6ecb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ce68567656458e069894515244640200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c4b8b576aa0199665a8f28080ac3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd56a531dc4c6554044a70af016ec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e537c098896b12d7aa074745756481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d286049acf83365dc0000f9e2a02d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1eada04cd7f12df69e3d0a072372f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5fe1c0799bfb0d18dcfa8178f0e0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb39530e670e636ddbf3406e3ca678207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474ae90ffce49ed1313cd7f32c1274e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa981417aa4d490c44f416f5516f965209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c82fc0327b8e0792d940202e838bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d05ba4d0dbf3309021c5f97708c37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de47e31eae66d9683e86a8c5f98a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb919338ab789c87407217ff75359213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42233b0fe494779d7fbb61948f98d17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078afddcdbdf16e2b11a5a87d2cfdbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622f6d0adac9171f743a5d7691c548216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4ed30dac8d2b35e7dfa241320cbc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459dc2fe99ed64211f4abadc67be5d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4382397c5e3b379dbb60b9f71e88d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de7e21a0117a7bbdf0d706b0bc43f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edce041a16508512b8b58c3806c486221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820433b5e43d29a8e59f22d0b932afd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1c6c2cbef3567bca1bf0869af94e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e423121bfa97a5813f43b200ff9d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2854969b7725df080c99ba0f13629ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd947c5ad83af6933f2d79fc1928566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758954da8989496acd336af1885592d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0071528959d03a9eb5a01922f51eda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a608b067a15ec93f171675c7dc3329229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e9e95dc0cc33b766bc649bae7725230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a350c850f686db2e91cbd334529b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b38ce4a535cd7e7e8f51404ee9771232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f863629880dc3e19180f5e3202c49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109bfec12d7ca0ae05c191388723fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c12e564470576a85b618f4a0731a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350101fb43cff9d41bd3f8c8b87f365236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b197c6f8ce7bcc98a78ce0fbbc480237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365f9a6dae7248657af307f0806430238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ced5fac0d570df1a54bf2e04eac70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4f77f4c863dd22c1f2bd6bb43a97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dba13f42f92d428a005b365e0620b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbbf8b80f55d472b50149a54ab9f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d782af0d515ce7dbe10126e6497b3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57800fe1c92518f0e669f3a4980aa4de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f43657df330203bb0bef883fa6170245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20bc705756ade1a0beb2d37be16b8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069bc0f60023155243fdfb27e3c4e76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623775256acfaa20c358711819106017248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e567a28565836a8f73231e9d6933249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b89775ae36394ce2d0aac61bff81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10bb982432976aa4e95d5606bf5bf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e1dca19a4c3ddca98ee084d23033a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3e3e1c47efedf66b9b91a775121b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763457b1ac7a52defe289e9925139f5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18763954acdec5b37858d241969bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c3ec6cc0d2b867a7d4651cab5919a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87937db4aca20cc2abb75c1bbad0a3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5e7deb0aeaf09bea1d019ad9f3d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75a0d827179baedaf91091415e3dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee2fec0780c237408baaae57fa5c1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e17c0279d7c148662d29dc4b0a63d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309a81f872803b27d95dea10962e5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb88f840ea9b5f2fc10ac3cd18179263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5d2ab959af042580d18c713dd800264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baefd56836536b003a02491dc6e3dc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0a5548a70c863cd4d32b5f0d99f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723a5315249e4ee1bba89ea69f4da2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d96df04dbce4e1fae6804544b4a26a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867cb7eb2d351bf1e2fab74dec4a147269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56048df5d14e69f88c20a146786f13f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cddb782673bf536917244c09a273e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd79bd9119d3f8e2b0ab9892cb93c21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217fe41ea74a283659923098cbc3de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd2c0c6d040654194f99e80a1b9a60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7ed498ec7974c308e6b4005e3f8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba37eb0e3783961e780fff6d4d848a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058f8fdf10ce50a786796038def6a22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98efaa7bed8fe3f69ed1c612b3eb718278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3621fc5ed7cfc375c64e00c4b4134279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881319915533f28a8380420b336da22b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b9e5a8dc0ebb0121f5575d8011fcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe8b9d20860dd8be866dcd865f2c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba020bf9fa7b8b480360ec51738e2fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e05cc01b0250221e7883184eef40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d1bf0aa3e144e49d868351ff9031285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f13d0f1aff11a538d66a9eaaf628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1e77f8194672a3e8138f5c81df1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdc02058286e7c3797144856b46f1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c3c97bcdeb3f406bf90c94f1b311d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567bbaf44900775865d3b2fdb0165bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90eb4cbe1a263ffecead70e7ce170291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5816011f8ef9bc2923b785ff938ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c6877374697f263008a29cf52bb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6aa22b450f5b78624d3716fc1427294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8910264dde6e45d55d2e2f670a2f64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b91c4cf276c164e11257d43e312d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023a3c3bc2476f9fb0da05f28c16564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6b75b698cbfc6cf4131155638c0ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16919863f7d74ae26bdbf11b9fbd5cfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a5b3b27b6bc5f80d5bac157ceed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a32b8868bc299b2b9d27ab2a3026f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04d2e5ed2d07a5d05bfc0d4ab1ea2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e740a217bc8e52301c6097eff10c17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e0eca064aaf38caf417bafc66c8f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b84ab3e6dc47cc9ffb69aa99d15b48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8f06f926b91a2503a5007032a546306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5275fc2dbf6a8685961619376775464307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83a39868fd95bb8aaf9900460372d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21bcd9a8252b7d8462d487ec126f41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047dcf5fea96e397271ca99774a122e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d46e375fb8440665a5c47523cc9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f1b945325d297e802de01350643b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc6c311cec58ba71293a7ce713088313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467ca5620ecba181e6a48be7e5f6f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53627c2ff60d758bee1de2673fc5fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03819ab7251328bdeb86987a53e580d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029249abcfe19e8e9275b1443630885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a6b2e8a4a0aa4e8a68b4e59828cb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0462ff5065c0d10b17b3cbb04d38a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb5b4d20f5e375d09790ff6606ca6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a4fdb4c4c81aacfa8adad1edbaeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb28877f159665bef7a108de17dc45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdcac568e012d13945e074a0684afd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a481b2b33917cb7297a0cd6a2f7daef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af5f4919629e5b4178353d034ccd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921bdd19f0700700ecf17467e23610b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059488824fcda378c872e4c594aa038327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7611ad66186027e08dc73425416cbc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eebdb5c661e2562ec574fbc859a9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff146cffe669935a582733ec7641a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15d914e85127ead2767c9ea8d8a13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25518c77293060b931de918087d294332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20c9a742d4acf228c0fc3f0e62f1b5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6ebe3a1862a058272581b2b8419a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4fb2dec2ebe91fd28cc6d503cb2f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec87e2a494de88b957b87d2f8e9c53d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0cb0c8ce71705442ed9338094b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451b87974540bad035f03af304286205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f887f8d5776f124aa5931bf00050296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4b74107efc2ee74fbea6a231dcd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdb1ab3fa63a6429a15cc8321515b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b56684f982cea1c8369ced7728f449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d9352305a92d13140c61b7e1ddb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576af62c1c28e8172e410b8ba1fcc8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc413d18b7183c14bf40d597e08205112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b9bc83678cb828378825fc7a932c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd54dc9a72d538951a8d1fd3a1cfdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883017ad3b1409d9b0b87df0e562f8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27f9aae6126fde95acae9dc37f76716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f4bb78fdd63933ab70cb14ed74f2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff3acf6a10b23f341a7d7e2c55098c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf2e01f08d112078e553661411c7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ea41dc9d0f661b5ae465051a194620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7ce59fdebf9abc5bb68ea7d063fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97888d05feca77c043a223e884177222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3544a6fba4568c87ebbcde479055623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a049a7549c267277fbe19e8c753b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c351a59191cc76517507f2b9060b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba6d400c90fa1882e2a3aa3f59798f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02730f3b17ab4948fda9ee39e4402b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f136dc925325b7f2c39d1cb2644328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445f48554049842b9f6a5753e3a65029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dd84886e4064809b679f4a0bc1c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3914ab7f8a2d99a91fd536c4d30931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b96f73890d22ec5010e13a05eae632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db9865d04af203ac559322baaa31ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c28bf5564898b07b95c2bc705f5f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088e74f62263ba0ebb541afbca8f6ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf701cfadcf62b58efb661339e75e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7908587fb6db28dcde85d615c2d4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2fcbda809f5fffe5c7104df430cb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d96a9f63a3e140b5983b25ccc910f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fedabf494c2c1e28c2da652e05191740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c7024c4acb5ab07103b2e27f5a89341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5777ae9008568e391bdd95914565de442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab6d4e85d362cf97dd28f5a2a9f4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727d285f8f3bdcea88e0b82d9cb76244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22079aa6db3247962deb732585cb98745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bb038d8a935bfb191734c2e17058046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164429ba8822565a4469c9a1596f23ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f064a8d4d8993efd3d317466da564048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da590a153c240be3bb1370fd4d846349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a04e4a8006b963876b079b310ce4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132198cb3c07055a56e1d3c2d9005bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26c21c15d12c6c684a6c9844a81c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafe095b4ff39ac2010e6f7741a6e6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491de9d12ff8f005ac2c65e8683f8eef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeef89a0f0ca60d8777bef588749c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a50806d9c769bfc094748014ebba156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fee48f5c4d45149cdd513105acc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734343073ef1ada5fa67dcea7f0df83358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797702b95dbc2952aeea15ab0e3e904059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf4ad48f233bc9717fd610cb8f123960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1369af60ce0a063bafe9b31a6d3a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121ce663b565fe25fa8d64eab41c1c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3343dda5e5696a4f137d858ec0784c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015d14bec21e39dd1a9e79c207d0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3493ec616d9c34bebdf53713c56065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ccf0ad98bf581ad8656433856d82e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70858bf65da4534692a044f39a7fca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a56446dc70aa2332e47662d675ddbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728fb190382be231aec700ce3fa48969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e071676e3ac90c354924c83ba74a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2efab749ae10c95dfa662a030ab1f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ad6ed99f2a18d9126d3243b2abdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b1e9fc6a5355db8fdc1b214e280ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d41979590eed3f41cb06a93be8ece74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb6c2b9cc4d80869499d4b2066c3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a92c4f3844f5c5c0eb7ee2f74301e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bde3c250367035633f8be610c571677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee335b7b4653d5ad6a15cb22898bb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e2a661286a4281b1d64989c9874b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c188fd98efc8b9d9e2d5b50d5f522e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b138e27771db947e98106ef71d04581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be471be65d7fef3c50c46417396b4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d5c78d5f4472e997bb8221267026083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214838d65971f35f86a2e89ae0c08ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5a4ef057e4092dca02ff3c15e91485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c51ae98ef0e2f8fb00f5fe0c206c1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6deecbccacdd0a9a625add37bebf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799da12f9515d2dc216fb234f529353488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d547f1420506824ae0818d00b94689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4398feee8fb9f858ccf7d41f9770f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c70867eb13d39823048351954e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425355bc52d1b826f37ef4a852164092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9730b089e9e8c3338311685a8b3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c2ef91413dddf10932ce8099d61ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff78de61a1e0703b4204224a51bcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee193c4fbfa6df91ec7932e6eede696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ca3225b887effb9ba2e07dc9936897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18edfba07b8fe0dad8c93f81ad4613e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba0f58c516db9d7d4eb7aea8fe28899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf4e09dc6bec82a37c98a6402ac23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a869ca19a1bc4902b2cafd1c6899101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6152a3f542dd3c10cdbfba1d990fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4032b2257a5f4ca9134e33fee9bd10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5290e0012e63cc9c30525cf295ee8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3beb48b383d81f56b1bddac1d6ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e1aedaec8a0dbbd8f44544ad7a63f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d368c56d0c3813f74171d44e39b02e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa994eb6e8bf1712540eb50bba0f615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32d7e7b69570446fe53099b313416109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f322f40700b59673813a5a6677098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4fb5f9e45ff1e9ca1ab37cd40f66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7c72d1902e521c5bb21a0d124a20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9da2d8520ebf6dff8df7e23e42cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b3bb83172d529e0aa21f95d4b68d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31979deaaf46654829a84fc55ecdee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03aaf6bf495dd7fe68654db883372116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d471492ce72b594648b9362b0efd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963233d35f8ba86f93704551adc023a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a54d3e2c248d39c78a8139c785b0a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcc2477ba6fe0d6b6a0400dd92e4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3170fb8dfddcd0f8874377b91eae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403387d3a14336aa985d6d749b0ed1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd36f3dbb13378799de68aaebb89b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f4dd162a06932f2bf0040faa0f9c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eb4703635fd6cd17a3811135551fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7236713a4e15a82c418b2f604d580126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0303f437f7cd134db3eb925b17b514127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09aad5f984fb5e6fcbce7d6b09366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db4bb43fa872d20ea4adc206c3b22e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64327a1778d95a01c8b6f9e081cb7979130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f8b6b76229e0ed266ae15bfdb6b03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4c5f937505e1adcd4121f2572ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae8ddab356761838b5553ce0282d17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61c8eed58d0a84296e4aa72af685a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4be376374d6e2220d3c1e377d9990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583da1f049f310117058004888cbdf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d09a41431469a5093bfe527437289137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfed688862e7da7eb85482029ac7a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1381e8180c062234696b24270b6775139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b14fd39e5ae91013e589e5ad35f16d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cdc1b46f9e608e67174b352f1ccce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b50459f868cfcf9e4b54a42ec9d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48acebde916c20305b583fe72e4d519143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb7f547b70312850c67535217b1570144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89aae82979bd9bc818d538c093e04e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492539f1240dc3c38349270a2626d06a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf0b2a0386d790528070fa3d32410e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dff9952321cf17c572f37737c1572148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd653980665b0b51ad725bb9640f6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2be8f52b8b05229324f9a92e9addb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918b7015000b8a35fabe2dc1f06b906151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d179a8562a9f59dcdea04fbf6191f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c8e406a178a5766ad15b722c1e6c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbd7271df7363ac7ec1827c39dc73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6291b26bfebac44e156a63a60dac7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29821bf75c770294d036260bd424b9a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b582aa075847a306b890b6e825b3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63833fa4649c243fde2675ec98d63388158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368bbee6c4295c7b4b44c33fff2535a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df7564899422c5412717559b299b8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efff37ec0173cdf79f055a16759128161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc0c967b3fd03dbcf80ae556cb56dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2340f03b47226827dc19c6df272bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97583efbe029ab52f59e5571373c5c74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb5a98eece8f9acf84fbc0ad98d81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6036ee759ba528d6e8abb46153393166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ad379c7c96f4202895c44aa14369f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4608708bceebe590bc9b8da6a59cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2672d77d1e06385ac68f7c5c61ec618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122adf88f800b1960501d454c3a5b22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1810f930f4e5547ab0ce5672be884d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcaaa1c9e3f00ad17f0170d9a340e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf911ff5ef50186bd35e021f5b6b925c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f335cf2274b0fc6a22e27bb896b3ec5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f90193462d512c4e452df97838e052175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814cd741bd3be8e113b4449eddd102176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b436770547f35c0e2240057f84fdab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2652f6f2acbfc86096b6a1fa07203178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6181932e2ebedcabd39e2227f3454179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0bd3e04da8c252f5a70b14a6437fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649760b24149be9cffe6d8c3e5fb873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388d33afa728dc95496b8229aeaa3e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8115129e27bb3c9bc045c0b92ebdca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa111f4c3e298f47cbfeadc4b2fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebaa1bbbfa8b76c1d6d5d3d80cea73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae9e52468104fbc33d4c3c75d6e6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109009e7741a9873a2fccea916d6cf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887d682272a80cc3691e11cb445af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744203d5f1b0f7a3e8d7ff3389aa98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8220c27bbab4b1e3dfb23463a7e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f0aefb11fb983c94642ccbbc6b11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead8d9d8e5e868765b7775389634ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc029c7bede16f24f978334af3b70b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92329bcec35009af507e25e79a43c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee21ebbe6f3f8ced2834175b4da54c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7cb72e4afd4d6cacb9276e5ea466a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b7f8ac878bcdc44ec1e2ce7d5e1fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d0128b4f26d87cdf25f1040bc376198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd6daeb3e4e9671c62952b45596e1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f746fae7822ccc0f8125c6c9b28e53e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd1b702d4e5a38d4f4942dc9e5f85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e1d25eba77b487968068ba73eadd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348c90c5ac8bbc22814e486531b93f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60415197adf0134a16bf28c83dedd516204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c7da67fec78047aa5033b2ebf800205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474048666a4ba9582cbc75f4f69f532206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754b83c6e07389e660a304d16fb2c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108bdbda5221c2da5003cc78253889208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388178aad5f1989dd0b306ad6e24ba8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17e49101e660571b9f90cad53aa6dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594e67880b30e2695ae56aa1357ff8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17360dffa77da94226858776636bc9a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704fbfa8214f8a4348b0ef7c63a178213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c15f9409b8ed680d86598c0e409dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4e3f7fa1d0fa928eb70f2e02df02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a399f50a7d8f60596319e471c1ab23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0be986770b729f2c69137269b76ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5672baa5def63682bfcb3824ef0a250218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ceb2dcec80b3983f4cda0f20587dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfe7c073de3b58db162af9ec48ea89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6cba4947ec29d6777ae64e8269529221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f22b4e0d53bae414c260a6680ea1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603718fdcc47709a8d49dbb7197715223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d4cfd4cf00938cdab0750ceeba571224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e477bc8ee356e4739b76ad536e2573225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cab9e42a01c5acd0dcd927e838f13b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3a5977e6ecf0391d69e155a56ebb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08b08f5c91f3dcf7ed31f294730b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3cbb80992e9f3a4c12eba0ded9c50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9c4dcef72cd9118a54052f653c6d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7b51464bef337d122b63303e55c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaeb1e9a40ae5b15c3e38caa50a076232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3267cc34dbda2c7eebdb87c62524319233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df350f7b3494aae1eeedf10e80d6d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f471fb6625b32f5f46b3a44f1650235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5686a91e693a9905f8409f14f5e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eee25e42f931c863a815b8e279bea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a768b09d1d36363fb312e258c6034238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c428224d75c22920f3fa9a1b7a72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fea22f4fe938bd5bc3523f8c34127240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1c29428745a5c9ebb41547be45f6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b0e155a89e8215619176ede361657242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ee5c570742bae35b32929becaa17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d554a7a69cc3c337a772bc8d6bd58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed652546cdbdca079e67b5852231901245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae5ca62cdb02baa73ad10dc9cded5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a3aec8f40d8fcef79531c8d6f734f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a665c45b51cbf4bd6f82b299c4aac1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d1a530b00809c9d4938dedf7aa7bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14cb5038b337ac7853cfaa3d67d0f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d97ec305d0d07e4a232367172103251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1db674fb3ee8f887d04746432972252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8ac26afd12c655a1e5d950a4c6ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567218d10eac6b3a1d4d98d7e1bed26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442958fa60e488202cb6dc69245cd820255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a927940d0df06028ee2e93c2af26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c67361346f428ab0878cb1a19b499257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c9c82cb26a12b1ab6e06db979eb10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8e5c486230689e851b0f7ad888955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e60d66a2643312a2408c1cee93b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a448bac3691844e54103062d54c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f263812e4846c5d77002f5436f6eca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9b422ed0593f9911babd86cbc3f27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf17e9693bfcaab50e36cb7f32170d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba6863b0a0767706f4dbe27f34bc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d0b7ff6a4069bb8b5fd3a41e318d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8f44fa1f645ffaaf777c75fa2eba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a534197404f32eead903bc0bc61d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec6cb6796a5ab1e1aa635101faf48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206e8f94e6c2ef5c1295e191a40de9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260285d6d63070e93dd92f91a5b4384271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efbc0e827cb46aacd81c1a68da81d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3401d3f7210991a1608c8abaee9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8757c524ef57b9fe21cdacc76434ca3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab14b30663ff5cb7ef2f12d5ba5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2299db9a71f4fdf02abb56b9b99f970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf493631d48f169fdabf78d5de1f46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cfe09957c4750d5232e319f367d32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ef734a18b536089941f4a7128ac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924fef6270f2d3d5c25516eeea8f383280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc713a2bc7a190bfbd63c410d0869281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b88b3a0c68b0a200f6ef9ed25cfb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef93a023b89648dfd8f239eb63124283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b7b2f25ab13a9495131ffafdad41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262024fda26aaf06b34cfe1dfed29cdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6937e09bdefbaeed97b436e59ecb705286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359fee822d8b55f7f7b99964f9b8834287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f523b6f57e5c15531836676dc4a218288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db117cc37d2f64f959987429ceeb65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb837b77b92b14bbdffb8805ee666c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bd14ce7f8350f275250df8a42f05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587143ee26daf84412d29b5f7014a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d543a2605c272433169b47f48aac0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6823c701ceacb8dbad5c643bae946d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c733e5dd0d15c6d63f87ea7ade4616c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ab62eb69c10bd7740eb2b4becf5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3552caf701d11c00872c7c7c340414297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247288c0b51dd309d4189c9eb72d06c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca173598cdc6fa6ff1dea178c760f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7dd31204ee59d5a2400bb9eb493f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a347c401118d97afedb746601e4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061eebf4297894d38edb58da5850469302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdbda79d26fb74f3ab3089366cda59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1589ace9fe2814bdc8ae6242d19b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea286881564f3c5d8b1fd8e0d1b58c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467e18659ea13c75abedc88c587e48a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474230c37e5584cb4824cc7c0087b19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c995680afddd36051517ef681a7fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d844393a008c2615525c6edf42fc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18ce8f2954699d85882262d04b6ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3cf8d837a55b1d69fbcd6fe7aa112311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1ff3061a97542300f1922687fe5d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd4a966d2af636cf287bbad656fbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdea39399aacc598f6d061bc787aa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c2d11b174c25dbf1b84d9ad050bc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea4404dd65f58031496f9c1a9456e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa6e4399782290e23a696b68eb4b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b139960bcd0f8b2c276870532ac1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d29290b1d4025fed1ed2b25dd1707319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca503521d0d4f0406f3175341fcb80d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a6adb9027aa266e253dde7c12a60f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecd3f8bfd8262bb6e52d2dcfcb335e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28953a8b2baa5b886262c76a4db76b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0dfe6c576065aa12a89ccbff16151324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487bd115e26235294cb6742bc0d0d66325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>