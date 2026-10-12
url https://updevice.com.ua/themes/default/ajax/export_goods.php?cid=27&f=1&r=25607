--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54a8c7f1185447d76ad838d1736fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1472f15eded18569f6efe665e54c5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3d0456b44df6b052f5d601fea70293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831504ae42c2c345fb8c260e38abe03f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548259a2310143e697af52481149b0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5099ed15d6dd5df6e989632a3cfdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf41f3778941e89875f16e94af3047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce25cb1351b59e6398eb849fff6548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ba2f720e5b5b4edc72203bc3cebe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1f07f7c6a33fb8d43fe3e949ec3e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59cebcb08f2e304ee5471ec94fe3d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e500207718d9227443a490b226235c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822aa69ff598d7bf35968b103c7a92313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15111199191bf9f334365c15647aac4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9512f3da87c7e21d81eb4fc5c03699215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d142709bf7d270abfc2ab24cdf24cc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91716571c1bbbfb9e72df05d9ee1bb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9c5507c4a182133d701b9354bb1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aecb29382101000868c731923c6bd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426bc8f4ced7471e158d9194b68615720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9949d022bfa238909f8dc54178b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad23be9e32320e8d91e1db3ce4fd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789a856c50a5a53f28bb3f065f3bca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7481af104225596b48737265861bd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e9763d30f2f217039b92dd91ef8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08595ea51eab1a9bc41f93ec40bc192026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb13123e80260e30f421dacba0579b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea855cf0faa02ed9ebe11c795c63f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fbaed62fef66b4dd96817ac1d741229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc65e28d01bdc0663dcef885e6c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697de25075258477fcf3526c14b8dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d06742b5c56f38e0b146c860a781232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db15fa7b37e89ca8f4239b12a21a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7de36411cb2e6df49c1691271b8bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff393ea882b330bfc08eb27961462a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21dbebbb9f7105dff29200d25f9ed136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e46df77849554caca737ae8b5d4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a5f27861ba86322972d33ef8bb72b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ded5e65b9e2a2ef6d8748fa4117e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e2b34e02771c8debc6f205664bb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7328fc723aacc7191d2b34db610d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4228ee937d0ed0379cd2505b400433042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1dfa989fa91efcc2779b6e0c8522743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d11d4c8b4e7479004fb7704fd0c0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dff93a6bf8ebbdba80f4bf9e3489045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c713aa07c28d62227873ccd422a22a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ca6d6ab819741bc6c003a872d963047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331c5d3961fd3974d13015de8a8cb0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd512c8133586a41e8a622d9a375449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72e2c3f082d3d41e79f5f287bc90e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6937c51277825ed6e46482c5b1d0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7b3aa4130f6b6115ab862447438552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf88f75767fefe482a36b6410066553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4185127e4e1639136ce08bb659b26e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c3484856520d0d59c8b9f43f316ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7589373f22a2e27176720cf9f6ab956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f71f7612c2ba6efd862cef40369f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34a159d1c0db71f2657aa6d1eb9d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eb11b381e15b1762da497a509183959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1c3d8d513f979a32feeba3b6c0ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5209c3370fefbad41b5fad97cd8aea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55f79ab1026df24cf8f2aff088d03a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7843af45599dfb6c2e98fada546263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7f11b772d7053cdf48e5a85c2963064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd94eb852f04f5fdefb7df016438a9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b473fd001b0f322aa21bc8b85868e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab8a3d9b0b784ca75f03c23d2d72267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36405097c62e58c11b69555589c7591968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62fc819fc68497e04b730995bf57769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff888e97cb31713902c3a4babb30c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e056c79e63ce955c5e425e91a43be471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa7f08ef301804ad2ee238df9811b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0649b4a46e57562dfb2bd92fbff0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721b1a112f7f50e08e79d7ff22635a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b6091fc248077051e23ed8105dfd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151685963f1c2f06c2461ae45d634d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c95e2ac123daed38022fdbbef5143777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa1455ad3057fb17b6c19472fc3fae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5253aa574b733cf21afb28bc2f2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f61ee14a80dff2fee69e33c5d57fae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e0e569c4bbba81eb0fb28404c73581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d76c1c2036c1ffc290ac29c023c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc12afaf60471e4e7942c75a8aff1f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d3d7d9d7814a9aa6046b3fe2b02c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369624c06cd8f047f615591edd076785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a92a32e8b9aa0e6d2dd1c04e89fe5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a1f12de976dcaa08b908f028898587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aec4aa76291c691afe448c32350b4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09d4eacfe87059fa142b5579fb5ac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be5483c555d6f5db60f7442d707f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2f76083b25641fa53b10728c4b2cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ca93441a18a22d45ddfb4a4a04e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a5622dba826cc6c8232614072ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615616b8f255e3e4e3a2f279fbb53f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b46378f2731d53970e5a62a4ee2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf563081d3a2dff365160cae90136e8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ab06cd4485f9e75a3e2ca72745fe797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d706c85e2305677dc3f35be209ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17453ea27b011ccffc687c33b1b2b4e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720b1b5278134c0df572c43b311c5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38292c18a80e1ed9334f21fd8004379101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640139abb1cac84af577e550ddf799e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb529a169069c8f0e45af15c88060103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde95536a6f2c8dc97a7871f03b98e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f35eeee7dd63dcbef83fb9880871105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2a4be961d60142b57ca792f3bd2d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8087b80e34e0a1548a673bd2aeffc97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd68fb35600718c0b9115c258659a38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f39ee90cf8166eb74238e2c6d592a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371142678580b1f528d584188d6bae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e41a85b261d25d463127d24a5ed71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c1748b55bfcb5135d917cb2d8b366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec229a50cc55ed2b5671debdfdad7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cdc6c7e555fddbca8662704679de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443b5f87f367c495712e146bb0b6b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b50774d71909b56887a183ce65b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431dbd1bb0db541d054384cef23b25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c1da88be756a2928b9793224f8b77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ec4492a88067d3dcfd09a5e63838119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70db74af158e41d82085a2dd1bf07e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6b9db9c7df47eca2b95c0c0ff32c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09cfba326ed4b4f9be9e9f313b69a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903051cc5e36f00f1c4eba7a168c126123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a74c160ffcf902143c1d0ee60e6c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862267c1c39b434cd1fa124b269f5da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61706a160f151fc1801d417d638ed11b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4feb60d9427b64968410db97868b20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483402b21a059a6f1f95034c299b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db49196258bdb1f06c585d8bcefda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b781ef9f202b6cb24d6f88a5c38783130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40707f99e443484a3dcec6201c48a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f5a8e6183c8904252bf6251b70b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0cd10033e51eff2d1259b6f05e7c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edbec73f3f29c78cd19af93da8022f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc261c09564ab748ff5ad9ad7aed41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6871be05118e1f002ca696bfd7d032136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a439435248bc7e91bcf1a368772cf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d79b7d09e3914ebcd045d28d4f366b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17de4af98679c1de0f8023a7c9dd5dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f515958a75de47dd5233b294e5a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407458b33db62c7e45f0731b68d6680b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc23082cd88c881e52796bb680afc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2fba79c8ab4cf50e4a812d5e82931143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aae3f083bfd8542e573bdecb09db25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8cc5cb465af69bbdc89ba7c9469f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc929066cfc155f8850f9d738d20072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9c65aadec9fdacaaf9865390c24a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6dca10bfea570882eb12baabfe777148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6eba9b15013a17343801dfe9546aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ade8bd9abec172204c4e27c5e38ddc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a78d6c43934d189a018f24fd431963151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c34b47c01092e0ee4ba389114784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419243b586e2d0106cb01da956613da9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4031bea05b18f3a6accfbc0fa945eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a67c9eefda7b835a44464fb5af5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cee04387cb3cf28ebde3c041ddb15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753e332b12727d5d3c57a9a22a096c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349dd0999307bb8feeb607b9542491a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a8a8de5d8f437814f090c8eb41922159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22fee7c24d7a1d69cc509ab237207f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812c7212a4f24bdfd4f94abfb35ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6961ac86b23ff88fc5ff6a433e950d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a29d6156b6823c43316a68f36eb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586fc12be0dcb49e12be7863e5f547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeec0581cfceb0be74276709c18cd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de746b7a402b1e246dff4e553107d645166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f16e8fc0586ece31d05957053010167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973aa472ed642ba121a9fa264e428b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c4202c7450563f91ef54d046f761169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f234fb70aeaea80bfd482f7d5bdf5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed84cff393ac0852b2705423db8b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a9639ced6df740b139da18644904172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74fa54b562e9abd0d70c1556046f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50dda7364655a106c76b859a33321c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca66a8b3977828de71c26cbce148a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899e9fc02683d76a30db1f4f2300d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ba788211460945832b0007651a326177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351630625be19adf24f92c6d6185a96c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ec85a6a4e2c49df110fe3f163f56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f559d44f60f5f040be90af84d8ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11340eab2479fe539a4f7471e08c8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cf4405b83a31ab526ebfa1429903b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f09628bed969beb0bae6d0407219183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85c866f7ddacb467eb22786e5eef2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a12e5318a4e696ddf41538aa4614d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b488aba9fdef8a35af71506e098883186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b11ee10efed8dd1cfa81dddc5cf23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdde380d655889364b97d63e991a68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58677e71cd7b4c686b3287b42d4244c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f62f01f099e898f75f56624ecb35b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3067bcb397d73babc096a031913f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b881a7dd53a1aa95468639d3eb0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e69a65f73731711a8791f373f3886193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937410123bdd37c53fbcdcf6f9fb719194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba27368587afaf78f38fb5dc42188c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c0ac08b9eed7e5805caf9ec839ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d2debb3ae76d0762573ba780d4f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477feebfb98312c346b8ecb2f83d7d8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a5b8f23ce5c7c34713c664d2a9f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74deab51c03bc44ec5556a6fe7783200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faabad988dc6e8829c0921c8b03e48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede55c1bd207dacabd316c034d558e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982152ed502131643099a3625a9c698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fcec40762f6cb15b01f7a08492ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c2e928c0b6ac47b39a09ab52320cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda93320e353d6cb597e7ef73054e8bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209066eeadb2578c5b1bf16357df61ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6410a21dd15a61321791d07bb88971208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce4490208a99b01a348041f9cd9fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c9ac7523939f2fc4819b0ee031875210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b0b03344627bb147ceee4a445561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366d70eb80538797ad8288af7ac23d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248edb64300025d091eb8e87e518652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1278eaeb6ed9ec3d1221592afed19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6fde43fd5e64ac0d5b888059041e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58dc4ba4f6a531f1e14f03ca9800ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6f19ac4c254fc8505a76cf4675e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9e143ccdb1a2b715ceaafd150524218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46664e5abcecc417dfb31fcf0bb7b78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df033b91d33e8a878b62325039086ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede4e9f9ff94b8ab99165a96b31aab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e279674492583b5874bad179e5d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a558c538fc8f97ec263746065b1a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509ba99fc684e74971cf8531af49d9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8fb6a888b13b6d2ab655bf3ca77e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6d1e4c01cefba6eaecae8e32e2a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedef5e40a716a2f1703e834e0163961227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d02c7660b0a67542bd9c00f126bb24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12d11a66d97c774b3110b2c8bf2752229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ebcca655e2dd7931cace998b8f2a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca229dbbe256b29dee8f285380ebdc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce1e07188023ef3008b91a636c2da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8ecbe726b5b3ea0293956996c3f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93467addc2f05569572f3f0296f9d428234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9350e0a573b7ec90cb815aef24342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355fb351ece33df9d4f9bc64a51113d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb587f6f02c0353a4e2599f4b8416237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5030ed79f7710a22b18de8887d78ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72062df12083e71cdbdfc2b544b52f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503d4e30a7ccc1c5cc43a0dc093251240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4c3c2ebdb73cebe32323b717128c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d717ca8260d2b1e056d3e0d9b92b93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6afca98a62506f11e303c1ec89fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54435731674caa7e42f8752669a88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3158427ea0b19ea99f3c1c57efd718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163f64519c70cc282ac7644ea06bd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd802521e4f569d6dde26345f8753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8050bca5b69065c926a58be3fb25dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2265c73d86bb5be01d8ee5d89a0505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38324eafad0f3841ddf56033e24794b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b20a5efa97fdebc05d6b297abcb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541ab2b788d2d0e65171d7b1b7f054252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278e7233b99d1242d9747ef738b9c38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460569018844562e5ba39d23d12bde01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd37a3f634791bfda7acad7be704e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480833f701112fd9f0c23d70372c259256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5ffe3d548130b909b80db0608e06f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927829d2af0ef6584ed7f1325a6772e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ea88d23d1f6fe73c2abc3a9c76a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958e52631497a57b0cd0db90ab7ac2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84186d7b43fd7ec6185b26ac41f6b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aaac5f255de453070d55f94f39bb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c808bc7c305fe4b32cc92ce7a8cb85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09b8564a29121861ce6b0d4dceb0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c9235f5c2b31d29ebb17bf4447301265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac93ebba74e215dbbfd3f975250a02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed79b9b56c316f8b8a6f325e10dd73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab8f7bfec0ffe19909208230a85bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a16b10e94b494fca8454c05c68030269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26fb098b01681efdc90a067a8261d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2b673b037742bfb64b9236ec3f37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57e766f42696c117ed01e8024d2d80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4614310e92c48adafa1c7f439142b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532a4423b9f79bcff01459618208b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d352fd501879058543512b8f0d479a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42836e1d18239971d4ef33fb3f02ee9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49298d3aa0182d035322615f535b1ab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca687651e25ba83fce9de04b0987d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968a0c00c7ff05b8cd63241fd523d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7b62b280ca6d4e821445de841351280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f6bec652d9c2c136dec8cfc2b8763281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec295007719bbcb61af946008474c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde06ce191c11c9f490eeef39a2b5cc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24ce7e10896018d353adb403a19b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e2bd1b6a068532330e893f1439e8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7d674c432d078d16ea54b4dbbddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609315abf5836685d5f59d1636cb2ba6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2caf876588c2bea75b219299081670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385b08580759c251782e9dc097738a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a42a41125b5ef2370cd569959dd29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6988b2d1186839702fd706709f1d61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab3bbf7ec9374137d30c29d536b46f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253460226f7e6eb6af9d209ef140ec0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb021798d97ad2374bd1761348460294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36511f4b42747408025ebc8f0f934880295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83b799ca01c32d303be3fbdd560164296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b345878d6eb4b00da27226eb91acbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e93dedce20a51995cc1c48fca4a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117ec596255480cc4088efb2de7667299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e096292d67578ec6b7b8157aa2e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93ca0090c5f09f3277a9791bec335301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0048110445843e9a961fa4eb09dae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0316095b9b942c719eebd58321c18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e2ba67c6baefded0fd4c314bcf48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f69c100ff9e2af4604e763a4a3e43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dceddabacc1881fb8ecba28629e1c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282093ba284a49df04707485230fa2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d42da48f592affc7bcfcff1a7c018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a7e751bec52428beac23e776ee4a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27236e00f6b084268c7e66bf59b9ced310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f9c33ed73f58da64846692e64e69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddc176d6d74bc83040ab80557a6c52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f6101af1c7664e882012dfdbaf56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e712e635c038e6d7af9d0477339bdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c97d8c6350888d7e0cfc23bae4dd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0113109aa3b6d1a40464fd56b8508f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de713516926272c17a65ebcf1766d800317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1900afbbb0edad17cf0a4da48d38d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1858b9c9bae7bcc0ac6eb1f1ccebe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71314ce65c679315bcddec6885e7619320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bb329da060ba8b34efa7a7b51acb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836cfb2a49b05b28847dbf7afa20ed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92343f8fbb7264d06b2b42ac0f8cf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1304358e01673876c6bd25c0622b6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e9800b033fe0feeb77920b952e5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f910a02d0286d5c1d88a36f64c351326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8f3da5044438db77f8e5cee2e04a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b069893aceef376e9acf9687aee48e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49f670de0686fd63b33b7e10ebf31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93a8e27a954543c0805e64310ddc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4e96d8deb8e9a4de5c2e41f1be179331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda8a2488029cb546bd84de15a5f11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c26f8bb33f36b5d13efa4f3e91d3a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d67694eee39f2f5cff053e9377ceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b82770b1539f21fa5bfb74bfbc1b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64d11e847c6a4ed0a05f6062dfdec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d431218902ed174d8de6c7606181e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afd3b14e69f0e7083a126deca3cf0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e0fd8f79742dee2ce482bac4ee086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8d1011e40631ef64258cf9e73abf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d32e31ca29070b40479b0b6ffa0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2031ac6e874abaeba1370c674f1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3084b906cf64b9c6b815c7b94064010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822bd94957b1e0d1332bfcfe6827e6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c204077a9766bed08412cdc89ea6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11c77ecbba2eb58dab0582fd9ef68a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0417ddece55efe5bf1ef77c77eb46b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115a1a645d6abbc5c459823181336715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1014af1eea37a32b1d5f499a57700f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce25b5f9ebf058879b80864c22cf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d4fd4f13e5771b674421b811b58518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad38832a7e06b680dcf04781fcc044319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e6952bd331f43f592a7e2ebdc976920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470ff6b3d24d56b235de860793a01421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd077a07a4f12a6bf8ec7b9bc4d20c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f67405636ca550e1bfffda6fb3be623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e2ff886ebbb58a523e76ce996df424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f06065984fe4d3ed638fd97db557a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98e3be38f0b0f72dbcc16e341a347226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f598734f281eb978f25d44d2eac6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bed3cede7164e7c1f3df068efb00ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd1f6e69b19f9df238dad6e97e4fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e48557132fa5049fe4b61a24173730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c39eaad3dae570100eac498c581a3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2b207d0c87dce917a37c7cb1e551f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3a5f287b23714cc8b3dea066714833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5089ec82d019209ea5f4a60f63513d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7152790a5fdba13347ba34ee17d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e51b1bf32903e5bfe06519cf5769c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aa0435b03bda56d982fc9c3e48e7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adee7877963ffd557175641552291738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb823a33fa75288e3720f3a290cba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338ce12fba9b1955c13d5f74177f9c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e9ce4281787e4383cbc80d2328b2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac100da51c8f1e56244dd3e91f9a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97debc8320d390aeae8ac55bd7b946843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064023d726f3648077bc064d757142c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9013ce111f93d0b827bcac42c77af5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2651cb311cfe762743eec3f1fc49f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08c6f010f67de110db73eef1b2f0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed88344ade43f13ce814508edcdb9d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520b54209dc5468e01ed1d6198e70249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eaaecff07364da1d3b56b1d9e1f5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825056e1a56b539c74b83aa57e248b0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafca63dbb3aa94427057e420efa00852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6737a2425099432594ffe71bc1eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592f1a6e0cbbb18f7258ef456ec09254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3f55b99ad41e26fa0bef9cffcc2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1e6c42d952769deda5d3d907d73d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63defeb63a65ee3d8a329536445fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b64d6ebaf054af195c18b86cf0fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610cc3d549a17498eebeea8c34f04b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2feeaee6521ae285f76d202106365560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feed9c2085ae77db2a41bc67c1b2e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8979c4f14422d1b535a686e31198362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e2b7a3a2877cd9fb4a8713d5bf8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682217af872b6cd9a09d891f420832b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e95a0133041dd9583951e7ba8d71b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305728947dae3221676ced3c7a1f4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce3ccce2cfbf7e31a4258388b8f0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f9fb6e308cea979949b1b3850b4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705f503cc331eb0a5cc0e6eee2dd5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ddb45d2866d4b6f0646572f22cda870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ded9ce34ca642c9ad64146569cd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a6f85612255c911d70f7fad8d34972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857e64ed4c52ce0d607331a48c768373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee18442c6176f74d4086c01a2add174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128107d2a99848655120b37acfeffba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068020a36fd081c5efc09a809d53386c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11c543038b5195708293c5e67b15977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b338bd1d183bae6992f69707a7efa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff215ff7866779cf8fc8a92c1493bc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2821dc77e3281ca3e4f9c4803ed60d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d160999051644648b3c5caa1aa54d7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb40869ba600ea3dcd78083c46f378182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95dd8fb2eceaa4b9080399e2dfb9de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23d85b0127bf59ac5978aa4f6598384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d159e1818cb499488df4b35435bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b6c2f959416546c046cd7ba6890686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293ece57c011f01be3cb1ea434d17387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5aeaa558d0a8e806a0ac20dda54b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b92d081efae6029b9ff01bc601c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cd93b9154be5b0dd5b7df17791aa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bdeb91f676c88a4b1353afd36ec0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983cfc8c94e43c0e4a023586493182a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc7567bdf9df99cbec01a6aa34e5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892637f87c38f58079e65fc99cd5f7c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9862e66f2cddaaad459401374a589c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3539c6d41de1a50364037adaee68fe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828675d43cb741b4e3a6de79da309dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0784ed91515ea5934435c95b93711e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b8bb223397690ca256f18564b01d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f592825c1cedddc09eb5c93e18c1071100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1951a51632413a410e227f16f8abdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78364a5abfb9a23e3f0072a7de55db5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887550fc0d704ffc3b20c0be6adcf33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6692ee4cc6cc9c33da4eccb7157f5e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fd843e499583f5eb613e5fce284a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cac7230532050623870ce579fcb04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c1aac8ab2b728bbf080526a06b98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5ee4485aa385556de20434466d6b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41867fec968a5cbba582e03162c3daf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66da09cad7a0ecb3af418f4dcff373110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612dbb74ebb66c7d096dd20a72f6b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b585a803b92c0ef544d8357311a1ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae7cb1a79ccc8dc495309479da444d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf95547f82405e4ee4d3ecccb966e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f89c14480ff4e2839e256b7bb5a9be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0bf039422f9a0f3cb5cf253e56cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858098f412bc796812ac9353d976de7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b437dae0409417153991f102dfe4f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c79d347a2d4af5660c8e1dcc4f95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3651de80603c8b20b8df50e0900fe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68d9286f28388f1cba82f6d818aeb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e08092e738b4c9983cc33b25542059122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d91c17c2e7c09e4489a2d44debfb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e88c8c5e254fc1b44b699271ff733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f771ee6f2c0a0a8ca81d9166f12cf17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e949f2fa33c01a839c29d7ea041ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182323f74a309c29e51f210f9c053e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7361d556bbea53059c8792b7331c23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedf0633001e25129b622f993ced378129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda65441d3cb3bc13652fca0a74c7ea7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7f809fb7c002d1b6f1fe02e1aab18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea392deae35c9c6861b571cf229c8ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965a5c632471a2b3a394e016b04129133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d588bca4d330fc942cc17a46c0902134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9aff43cb8a634bbcef745f1a51e99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd769f137871eb3d1a316f4932bfd186136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5ac95135402fbc8dc279506ff973137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca2adf314cedbac66d05b697d22821138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098896ef5121312ee42759e75a57a324139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99780b8c93765ba2f52e008227bcf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9d6793819356409186ebebf4a7ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761cf7a33fa4022438ed2c905a95345142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33849589ad1e466ab0768734c90efa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d4a21a3a30aa9f72f70b693f4b930144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3281b89e73381ef326dc4c3b8500fea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e813669489256da553f69c8f80eadc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77b2d148cf07bf1197be2409dbe7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136fbeefba970078d8e1626cf46224148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ed868a847538e5e6020ae1dacc3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd2c4cf0f42638befe59a942780452150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b088a495c895693dcee070f6d0e63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb534176b3105e8aab02cdc2fecc2e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd72233b84c3ec4ff664c34dbce69ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76bc4710d5e5aae2e3472f6f20ea3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b341ceb1c4157477b08ddccbc5f5e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a735882306ebafd1c6e47b195eed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52011c1096e3da5302ba1609eff29b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014ff55d404e7310f30c8c58e2fa98c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8bc91d4313081f9f70ef3fa661faa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4e1644d88074466bc3d9be1313d29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911505f2d27b2737c612f1d4571d306f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21c7b59efb94588def6d68e4df814162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e081768aa617acc022b136b2b61113163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef055ea9bb8aea6532c3ff2875ae9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceec1c59839232cf09235f420b39ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dac139c507d6c6e55ad5e87eb8284166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b7e8d8678506de1d4492529d023c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd96f6f88f202f74b7a0c85fb97f705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dfb15231081b8049328c7c78be2f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1272b14760dd120f961ce5883a317d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717031705b0955dfd61083be6e40409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2869510a5fcf5ea12833f1597321a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5725925b6f8ab8fe96086364dc4da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564c60812fa3ecf2a58097ca8ed02c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c561d0e9592812d23bef7f3391dc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633ccdcce2fc42751b42c7317cfc75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ec8237e8347a616f599bd080c01d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d66652107762de27bc7437a4a73b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28d388b42433f07e53be94e18044b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a71d9ffdea55fca80a40611c7b2a44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af777be905bf6028b0a69ab24a884c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b237ca55246690b0cd22f3b210bd22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9745930a21701c973761c5c1d9125183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66044f6ed1dda82a6b6abba54e0b6f9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed165db2046d5de48b847da7c85d382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8b92e09dfa02b898d193e6ad5b6f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234699c945287bcfd31c2a3da4f8e56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0a9812deedfc49d521f5285db4701188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df125eb77f558c2f8ad4805ff89d5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6fa61c97b2528e922028d5be97d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5f95e8d347b223462333dba37722191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d70ef5f82dfd9300fbf997a65790192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3837db7ee0ea7dd1368f8ea5dc7308193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fdd74dc5a60a3979c630afddacea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73aa9db414bb6fa2f35e88db91163195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae14386152270d24125abd593e436196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6a9a2b03c6253ab2570b4f3b9bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e52f6e8b47d98c6104809bb3bf6958198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e031c54f4ba4f7896ccd19321cff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762583c363c9cb50a867c34113ba0875200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1e9913e2b11e9e640857413142f90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc37aae7a95ea22e3c45e89dba770202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14117801d55255d271394c6c8f6db7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7d79ac1e905d44d489dab8e32ef8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95386fcaf63bfd6449f10d3bb4cb5cf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd917fc7e931bb20cadb69eaa240bc25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a52ed394a04fe42c435f341e951c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9491e661f07199aa15ff94b5e2ee1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfb92e6e9d7919ea6812430a40a6de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d290551f66027845b7bc011af0b247210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cf95a72c4f7427fdb9bd46ebd4812211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa272f0e1188abc2afa2075af8c2936b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c1d0739a271099f65a531e78a6e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120419eb382a1388991be43b4edf8b0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ab6b03ab9ffd0336199a3f298faf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e00cb1ccd804351b5dd1d4cdd9afcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb093bc1519a48d48b116e120b73fd08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445219a711b7bc809f4d6bb6312990218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270534a10198919de7cd31f572738177219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316f7f1b24ea9e43b0c71da1108544220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695e991b4b9062ab83a8092c3dc0452221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37589a9cf1988807f249dddc6464d18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162813bd7228350fb44ebea2d40b03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455493633a85c881a6f1a15e3ca16a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f462656a2ca5e3377300710f7a25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69835d2377217a602575abc9dd06a83b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53c2b0aeefb33c198b4cf52573b7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc44b709f7602c3530d2e26b30616e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf0eb3b24c98ceab5827999a833c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae8ea3a3a0e06f9b78e9a7cfc42f9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3743fa4ff4acd7bcd1468847dda27b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004c922e81feef578f724542b0c8f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af7c307cdf60b3cf54e87ea2022f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629db307f4bebb2b38c474bffca72d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d24dc4a5d2b15eb06c392f18c1fe1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db972d8f2ebac5af269f2784ff21a8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a18ded9afc9a0f4703d2f5c65f2c58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94446448245e896b676d89c931dacd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22617cf2a4bdc1b1261b0d5c4c2e2d08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57a245fd8d2136adc427ddec37e88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cffe9f5a3db49b96d7f97a0816834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eea584d0f93fe3a25b56e6b797a68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bb12ce51d6f249bab93527bc0dc4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b6504a3c36392f8756f0a994326e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d185bbe67ddf8b203e3e3710e9833245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8fabce1fc82f307b96ace54c79093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8536992af3b756e0cb939fd9a5c3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34427076e91a1ec48012c384257a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100138a8d2e8a995306752e3d23396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882ae78989c00245903d96cfe40436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec560956f82f1461c7d703d0655e854251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa99a8b14db62a45689a9089ac963e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba5d903e85418dc2acd955c3adaed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa603eb3787411c5652b264e17d6e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0c381bb63c5eb0cd522d0661dad8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89cf928631f44cf2db2023d49c1a86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab26becbfc333f88d2a7ab88ed6d33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbc918949ce83aecd625ec414f8712258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f607239769d0a680d9130c1f52a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406228029da56e70f4ff2a0a727f331260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f0ce03f95563b50740109bae5887a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236cc64c01558abba75941f8379f20e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59213fc829a58bcf4d82e9d2444ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1307d5bde479f91de8fc6b8cc7f58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb37b08708c970f8b41a62ed565947265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961fa1e7ac3b2613c728381a9c5fa9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695979487c5e50b0f90f7833556dfaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64403cce54dc9ca12d3778f169671268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfea8c87e4cb940dbc6bcacbe70d2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa343ba33aebcbd462790ab2c39689270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435926092c20ec9341c0507e29032931271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1b35027a7928b6942f18d8e3f436c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbdc870bf756407e369557ac1a6aa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835aa73c1ff305a6cd5328ca2a4a22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115bcdfb911c67becf26f9daa90fea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8de2e76ed747faefdc138705826b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c417ee4469f0c111e895287bdf8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd351644851c1452ef12eb86a5a5fb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592868c99a6d82339712e3be31c561279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf0088f01873b1c1ce0a683f0a9eb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47dc2f459f1bc17d0ef82298aafe45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fcd57d2034d47a6ba80812f04af92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61686cf719f0a5c7983ba59d566477283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b35847cd4eac019e96be80329852a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710197e1229742e8d9442a04e56586b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f31e0615fdffced59eacaf353c85f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23069af8cdafd697b961f3e2cd6d55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11c5de431d18f94c1538a35edd25f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e171b796af17f09325c6cd6a4b1f93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ba5294c8c8a732227c4e766fbacd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e50f6c62a5d68eb11ab547bec91b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0904165060f3824f833df77540778292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb3e0c7f1e353e57f6635c621b105293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7474585ec6e3704ba7cfb592e0073294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f64843f5193f3cd191e88037b9e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb910c8b12889e11693df20a0eca5ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9d4f9cc2f326dac23708686c9baf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1c7848788f191147b6403be73b817298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71338b1661abe64b96b9687c7608a590299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a838d1c3552d3be0c55f2198e2d44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b6789810ffd6bc51831ba2cc47cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87592e414068bac144b3f1fcd2d2ed58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17c52228e29e0601057816ac7c09d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fda1cdc04c02cca7bf2eebc6242bb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098645743ccaf0f4ecddac59ecc2583d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98ac2fa940d11e48237b537b193b0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bef6a78d757ebe5b3f39ddfdabbe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750290c28ce0f23e86048217bdde4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfe296984e6a600d3f7bc3c257573309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e12ce99178b7c4b6970d1fbbb8fb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fafa90286afa84e8f0895c11b356e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace88e14fb21ddd9bea68c3df677216312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a9b717bc593faee794e063a24425d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec54691cc122ac1562c2adb8f49b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087448f711bac1e339d5d1b560d95e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8214c9ecd3362b01d1b2b66387187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d22bbc5c88ae5a0ddfcdc435bb042317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60812b0f5f03ded78af54447f8eec926318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634b173e341965a4681e4778e425ad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a8b8e85dcbd60f02fd24006e78cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c2589c28c4661e48e9a68a0405b4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073104edd663dbae4e7505d8343039c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d5a6592d8e98bf634b7a976825db9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219afcc95205aa6ed2e6475841feeb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d586fe339640ec32a0c2de7cce244c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>