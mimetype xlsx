--- v0 (2026-08-19)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d85901352706d983045cfa0e3d6fd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280700ef2979ef667cd0b5cb9ae10bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6570fec368839cfcd67d789b1257513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a707b6af0b179033f0902f7a89bb1a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e48bec38d4f21ad038c74ee41b085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb8ad203e061b9ea7659eace890be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b20f48bfd9d3c3aa3e89b2e473e9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef9b200392081f9feba78774083b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a514af3a2f9fccfead4ac4584977bda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4ac0293db411ba17bf61d7f60a9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bb2bd892d7ab2e2b4aa8c55bab2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ac36af52d7e27ad94796d373921312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a958837d81e61aefd5fc161104a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e993d9609514c1d539ddaeea1b50114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1718a8e7b4aea53d37c56de0bfea9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb22a1fa199f699bc006895f28f7a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474911b16ea061d6d9d20babaf930d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70fef0cec5b29d4cb1e6642f59ec018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760596e9e4c41e2d3b727829ffb2ff7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131267ec4f7a829d45adeddf10d8aba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadea20d13bcd81123c3bceb76b634721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9125eed7f6cfaa2f83718a4ec9eb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26cb2382bea7cca816d16bcdaefbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18086d3047579279158d74e560602c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a3ced6bd213e131973a13a7215ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020736d0d098e889fd2c7f1358187b5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae85826e5622661e062223c4aa74b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239fa1ee6256865e22fab5eb73484bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abadf78b933efb9877ac1c03d19b69529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957a43986027ef91b954ae2a3036f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3524f14086f449cd554ac17b1af42ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe055f922ed5cdde4e3bb8734aa4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175689e7c6d73ff59ab569f9f4756e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d659302a90069f298033b971d4c8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf9ba92260283bbd971a45c208ba435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8502af7aaa76acff5b3f7a82e8e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07221899175a25f9ff1983ff9d19237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfc4a20eee55c6b3743910e17dd0c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b43da00107139b84b07c647dd551b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5516540ba68dd85adfad637c55e81a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20a90914f854353dfe65bd062d71541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deee0f9094122d0de91eb35099482142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee18727dc351b1c72720018cb01a5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012af4097d9229802496a935615a3af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e293c7b7ab3c8ced38ea108f10eb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087c037bedc9cbe09cde3455ec5721f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab411170fb1a0e89073e0a63cc3ade4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ecd379b93d956ef454f53f1f1ebb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee9f2cdaff1d12299f0b2d7c29499549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e57ca85289fced9d57d1e54803f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaafcc30ca66a040484f88799856a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb496ef1dff11864197eeafa5a50352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235653a63e25365c9a8babe9cc9593b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba17f4e2fee7b1281a2ac5df93ad7be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cafab90a4e5b703988f0ce346dc0ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bcee15168f345c29c9aacad9e308456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11239cfddb5d85695094d806d89eca1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0821bbb99cb461247cced0cd14f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b952bc1a3ae19686f2d962cfaa0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926b5ab3faaed25965068cd285003e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee97a1b54d15ee19855efab6809f9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db78a7a6c82f902647cb0d7b7c656b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c630ce85366402d0360335336933163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d39d5cf2e75c1c2064801fb060c7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c9fc7fafbb3cb0611b1fa0a967cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150252f5f878222bd3a83948698b8fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff13c78a19c8c64bcd8157efe37c7e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9473f3ca4126f0b7bcb195ed4bf2d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9da4dd1d871085b0ae9530109cb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc84ca030820da2adf9e73575f19ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f613773196b355aa0155e0303638971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868c6fae9d3ff5abba93039849595f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273380a122ae32859c1fba0c1e6a33d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455558cd78071d624ac85125a3aa6a2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68447e87be9d163dd85b39a3f398f41a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c73cc43f5bedd173b20870757c6ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f236a2d0039d80960d44dbdc7df10d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4935a271b12b660bdd596dacecbf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75b952ecc4712b4cc5c48235ca8c7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258e871f4d6bb5b069170b217b496580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d88679c459c949caae68297dc7bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cce55fa08101d42a67ede22b0b1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb4c628ca9ff798f2240888a0ce8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48c3b074b64c9e4901a624eb82cb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105107aa817037d0b42e3ff9d17687685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06c5032ad1466ba19fce504e8f23a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34efe9df7640d2c58534ef9d82e1d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3006a43d0da7561e182da0ad07173888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62da7409b10ca9f4fdc555d684155c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64e3be215e0a69819fbe2062d47f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795fe7266f02e28960d11568533d8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3856d8ba1f177466b327b6e4b5ae8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa6145f91af7ceca08b4f3f86da7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949d917773bd702e64660af47a308b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b9bafe0596a7aaabe0c9dbf625a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa5d497f9c140496eef33892ebe52596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8762ad6e7d40f0f16ede94f71cffeea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37147fed9a1fc6548eaafa277b9f9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef12d14221487054444540b63d5dc3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4d00dbeffc8ee27c64449dcba5c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42239862f0a7c3eba77048bdb156ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7c580abc798236e70d71856ade51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c429c7857261a92777c3dcfcf31b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb325ccf213dd222a6f12d2e6c8a29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391dca2f406317a9c8b007a0a95b2b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060048c9e7691e6e708e2bd6c6fbff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943477960ac737fd9933494be96c137107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc29ddab1985ec2ac8862fce3e570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cee675117589d3ce1d6e91128810b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b8d4942334a3cc65c5903e64bb6a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e469b63cf110849e36554eeeac8bb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68383d917297ceadc7c55c7cbc735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a83bb40e2065ad5599eb96f5102c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7893ce976aba9eee6305af103ea76bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99049c16e450169c9ad062e149a50a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ac63578a7551e6487f623ede1e8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4694b5305221a4f368a91ccdb7bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e63bb7f451e234bcf25a7d3f275b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677e1e08c6899ef7c3ef5dda28d678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e885714c789c3485866339eda41b08d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41df783d76ff39bd8d2d413cbd5144121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96110d6422cff22620667d3fe1185a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c550c509794576562c4a943dfc15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1f6a89ba54157cb0728ca431b62a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307f6f39f0344cacda05c21998783e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca36c150d79fdfc7eee4664afad42b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f038465319cfba06b6e36fff93a11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f893b31450ba2eb3cef44a38cc087b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790c269d2453243aed95629c352613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce78d5760b0aedeae2a52430d9c34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c7a1c31558f76762fe3ed391fc4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d781bd0ad35467e8d30f7ac1e0259132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51380958882492403964a2f97e05761133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4135d7bff7b1d718219851e89f9ee4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44693f9aecab87a6cf1e1289ef3c3d74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62484265c3992bd91855fb26253e45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6dded6393f0eb95863bddc9a034c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e318631e2e9a9fc4378e00093681138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3b8a52406e9804fc4c53d8eb68ec7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd31f7460857934f01e479a1103675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b33c1397258a6b250d691016b10509141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05acd466e06b8c779700fb1858654f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814416d9c44d88b7e4f5be4387b2cd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ca52c609ec8668a60b234d8bae71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5efbf1fed0b501e978648fa9e99075145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a131938863c6f4dff65426af63a8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d2db702e6f82cbafcb6f669107bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c454d3612c1de935b19dec6518d6ecc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602268cb29246e91af371d41782a2c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea466bf017807cd1cee8b9f7ece01bc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef468e213cb723afe5559abac04abd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbdf9ffa90320abffb35dfda5aa5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8cdde15d1953ccc7de7f0cb3f49f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa18412c16ee6105aafb2b6fe9a60c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6611abea0c30e1445e8cf7968433924155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342e967de2882f0501d8dc7436693e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567019d9b5a6ab76e95fc3dbec9f966157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6f2d1b63e8f72d889eeeb1935ebc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7739722a5a08801ae4fd0ce544f7495159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fca2fe131548b3ea98d556689ab14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ebc4a2a8983f498a24d3c43153711161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b54af5f94879aa2ed314238edae4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bd80471a595770d95fe17d240b2f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b42515fa58bd2a8b90f43f831489d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169c78dc6a289d4ac310c9a85220da4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73405f702b06063febc4ce010ac6f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192506d5f7dfc78240fa13787371af5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeae0cc9b8e8cccace8e43876d6880168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd32e9916425a6cd4513eda21add66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0efe2ec1668aeb4bb3af8159279157170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bffb9053cc1d0ce80a4b4f8f23eede171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740502c5fdef85c581a561696596cebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e3a137e2c510991c1ad1d0410e39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58bca9300dc6c709742a8b2a406060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7cc9e41c9c667db14200ebf177811175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ae55910369c3919dfd1820d66fd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c1147e644d0a1c7c945288017cfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730d559a3d334a5b0b128591bcd4a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5df8baf1c515dc69049b936616e84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb39562538b2cc6ceec3a101af7928b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06773430712cb77e0626ff441facf6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403bb618e5f7515e251873b74da911b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fef84cdf008e263cd85fcc104565d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9c4c8a1740a59678bdde56513100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043fde9512c9ca5e100b4e4e3747868185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db9177be485d63705d83e12e8ba1d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217ee88771fb5df53e77a73c250544187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31e9f60b0828bb8e4b02b54a795081188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a041840dd2fc79c198bd2a93969887189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502272795e35ff99c71b027b5d41e7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678c2a3272178d3c11675e22f2d93ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244c40e97bb556a32927a7add0ddba6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a9a2abf82099a345fb10fdbfff165193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba768869c988fca79684fac40b6f76d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f92b6916bd047cd2e46732d252aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e386f7c2108731f036e5a007240e29d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b2d7c1010c4db46a6701cdb278d12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4656bfbce852d329ab009b6cc603f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787ddc2f27503b2367249ca5208167199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b222f70c80e1548f825767125a16bcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc7bb772709c86c116584f0a195b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a5e47224e300c49539d1c8a5b835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6df97f50046062ff51f152687b01b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746ba02127a83005de1fceea1ab61c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2354aa557665d5b278feffae26c20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb387755d38ea1a2b81b2f8e1d2033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5fe9cda218fef2b1f73a48044f13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa269babfe91755f856e739b9e75231d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323e89914a5071619521d0778cb40a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15abace04c264dcb0e2a68b4edd19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5d054d4994a0fbdd0a77675899e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df1e1ab2fa593b59d01ce8377db8e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc8eb964ef872613b9e37c499f3a04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093615129875785abf36567be42008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5ca4c126c53f2b4db2a87194d4954215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77bdde62a7293c1ad8263c8b3e69a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d87ffcf777e291634b4c54af56161217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c4d2ec50ad545fb5e36ae7b13a0ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437cda6060cc4af7abfd9be9a42fac3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a74b5afd4604948dfa1e3c616889220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4aee851cd5d70a44257a7ec127b01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3adda52b5e38dcf6e1e3921c7ca06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999e10b4a030174d6d8cd6dc3a9c14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8242b278b194413578d7c60d4c0c54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc61ae3ed95f2110ee0361605ca345d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84e33e3e1b0cc1ba983c5d356015a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd41534aaaf8a7cce17ac9851e4c4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b157277fd681c7d9cc70214337fb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423e44a28f5e400e5a245c35cddd7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa984144612beb5fc2d5c30569d4e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416b8ddc6f21483ac56dded1e3f2e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5b310a6600d567939c2ec9ece3e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950c26b9c643245a7705db7d9caf8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e15286c15f67653e513e7cb0e02e51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479443bb638a49ef642a5de1df4dcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c3ae4c22abdd4b0bf4926f0bd2b72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f19e20f2861d13de03bdbfc1e14761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f686f55aed2a346c962847ae0391238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bdbb362a04b972c4344cd6582a3c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10c5aa77fe4c517e87725f763227e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2132faf59a7a88f737378303afdf40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9bd15a534aae8bffd578fb6691f03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc47b85c5de01e3ab3c123e4a0cf866243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219ce657415f28a1f5c813126b6f79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc03aa36bc1791b6d9312155b93976245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1113cfbd80ec43b820142af7f4705246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60f4629587a2e0c3210e71944a69a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260526ca50b07bc9fc368bb85886773248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1495ebd677f3f7401305ab772e48b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4245d280029907405ce64247fd68ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad07670bd676471f71dee69326df72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a4c2fd207aca361caf2fc478a92f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe29a3d31907ed92c2d2e84b04570253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06fe9e220171be7a0ecf8a682f94ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eb0d04763d4dddd4d9d680024ef09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80cb18c70fce0531f04b322d405528256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277247e2966acdfd7454e52129423c26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e4b342c8077396a1e4efa17d532a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265a1b1aa06d449ece81dc7deddc28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc487822a06c7cd466092d254bd79f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78e4f9ef1407cdceec9b6e2980164a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c28787c61effdc4533e866892edcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf9584382f05a2924cfa98a3d981e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5516fe1a210e60b098a731221566bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f9a8a71ae0dbce3b03b717021428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366190eafeb442265eb73dae623163a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923b261388c6a7da3d14b9497e9ec00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488022c9ccd900f8c8d37465952e5a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afa7e0f742d1da132e2398f93ad679269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eacd6b4e2e92e1e442a032ed81693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7f296d1eb04ae49a89cd5b35fdb72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d61f8adea85b50d3f99b2be8f7dcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4196bf91f6b7951c036215f0cad9f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f517045935e5ca759afd467f5fdd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc51b2247b44274ef1bbf91916770275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe3dad5df5e1cb734d755e37bd348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f56f949063417a37449bde48cd87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14431be2ecf9a9ef0b1992cd2ceb5779278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3469e994a05195f66f35090b034f08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4ead7cd77965d2cb00c303ca9856280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c3434fc252c44ae530078d9651263281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e16899a4ace2e36b64d763ab11151282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd0da0a0d4677986891c98748c98be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d6d58866c4a1488c3f6d1c1d873d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56ebbe49d891312b3add77f9a07b2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b9b3a283a615193cbaeadff7335d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cf6035f77c57db7d5bb9558bf646d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe8c763320ba62f7891cf0b32d1840288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94f771a5d5c111099cc16656bb3971289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18221f147bb7c7eeafdbda8b4d8cd3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a365f25fdbefcee73145be29f5191e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683f5c1d8429012dce304faa49e6ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35431a55202888317ceb24d3bab981293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c73d7831b807b65878619d2fab6be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1ee7935a7c286dfe4caa41d560eb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78745f439b94be14ca66e1694f8e70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99388534fa537f55d03a2d475ff1b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b3cbccafd858a615fd3f61315713298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dab23c8e2fdd24997677a7484ef9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505cc51a9f705b47ad53e9b7aff9f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73150d6f64428926aff3093b65ff7a15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4071f2b2f8f6ad9cc061b6f6888b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3350eae249feed9cc07494e1057742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac274510e6d527fc896875832c2857b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7856288c14be5a0b46df50a08a00e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42a6b7ed6c4b4ec260f62186e0de4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf271f5694b9e8c6a28c8588e0dac1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff216e5fe95cc591e8d96caefe655a62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a3ca5c04e7ccf81fd5cbd065058d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37de1ff2c7d049d9a92f41df2ad5dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6cebae2b7abf03231fe778880d82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269927319f4f439bf77e6cd4ea6adad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc902c11d19fba7eb413961513800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5e9a0cbbb593e89d64250cf96efb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1c9d5c7ca019ee1e35364c947883315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1033495dc0690bca01c9cb22b5ea3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef815adcfb3969deea9cbdbbc9abfe18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d83124bb4cb11d34d03b6aa3cbfa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6dcc022e17cc453bdd937944af48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658649d3aef6fe9553299a134c5636320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cf51ceffeca8a6065ce07e44d7837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8043cc8713fb5104a87a5c024d5d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fced4194e31b22c9b1e1851b00cdd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd82a83f4b44bfa6fdadc2c30137d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906c28f6e6fc41c3b242adfdfa1b03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a76d8b72c791529cc8baf5c766b1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b9513326c5131de8e244c73ac0fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5147c113ebc30adfb10b95ac3494b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644339c6260d4bc525956eb654a24e08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d207ec4dd301d0cdc6dbcbf90c50a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613b1c319fcb315c44c7e2f91b74a64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1615ea3eec48faeee1f156e9c57f64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c8ae3399543915d368c68aa415c9c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb477ac7e0638496c925cd1512c71d471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba7e41a7018f0c312e5bbb2cdd3ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0f2c1a865cf3cb7ce98cea88c9c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f8194d427877d1eea79ce975933d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd0a45a32d717c831b1dca028028d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593999910eb3c920daec5ed6e2f3d876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef292cef482a77ad60290356d659d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f25695cc914088d3d609f19c554c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c795484749c7332a4a28518b5ce6359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886149379149967a8aff32e5a83f5db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956acb543eb132665ed7f8622e4c4f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0845185fe3cd34ef3b246b1b17fdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53da8e4669941b84340bfa736b75713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1352ef4ed2598c09e21b618554ed614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8ff9ab3487458a292780449f142b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f32a0e870bd45b8781bb04b3df58d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794132f8520d692fa9c4630f8ed2e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4bc5fcebf66c3f3387f4215ad3fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee44bf5c5823da048d96b37049e4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478906eee463b7a039e8a6bfc68fff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394bf8a207e406453bfdf21562ec8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9b6fb7dc4d576d6839070bb86a6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d840adbd922f182d2b120264ac3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa86c0d216bd2a6699d95b8130cc70524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68498d4c5a4a0bea4fabc435eea91f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04aba9f24353adc4ae82d8a803cda926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb0a41bb3a791004f8e6f22be694127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3584d298e613374fdf3dd6f9371db028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e77aafe37a465e1284f9eeb16a1d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f4769e07551fea2a663055d65b74b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777825a01b14e80253370f0bafa10e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90215bbd214f761ccb04c261d34c1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6120b21bcca50b2cdd3dd3934f75b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a329b4578cf20bef6d109c9c4d1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b5f31e9d31f17a001d346f50176d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede178b846393267765446098eec98b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bce91ae7cd6eae78b5624fb75227237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb75652603cb6e8359caefaf308704f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c10fd236cd70868e3ccfe4a157c4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3672e4e481708d833e892b75bc53240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308f9ca9687f40e5a539efeff7d48ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e38677b2a62d5f3550222a0d38f5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83451d0c9ff1e2c0fd1b0efec946ba6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6631568e5cbcfae3e5d0b6b509d8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acaef94f857125bdcb5ca3f418189045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f36c0eccf278c72da545c155805e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35d6f5d0f1280f200b9a657a0387e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb11d011ee4673c0bc887772489e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f62e46e47b1ee5471c9ff5dff8bc7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00255fd2ec758264f7bf16cada5d2d1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f664e18687e494fc37806cd4580051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c391d6c95578268eede01ef126b7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417d20bcb9b09f182c32f1888744df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5be9a1ef8cc3b37c9367df8c81f3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d27123b73cf8eba2680c5e9e91dff955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d450f2b8d387f5d190e639c5efb8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ef34dedf95283fff2c421c34d80b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827359e7ad4dbe3a85233988afa97858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b620afc56c253a399255fa4a73eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f115b01c02ad32fc1edcd5784348260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42d1e25bbb56698c0452e46389e0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbdf8a7111847ede238dc7cd847c3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ccc2bf322329fcd6f0ce9df8905c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8fa65b1bf0b6782215a04a897296264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0ea446cd54f386f3f9fe551cc59c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3d8d1c26e9603508a1d944435a9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f9cf43e694d7db4e7c66691635d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4299d6b730a029e267c7c8b60851168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284301f2cac8d44d7cc982c18f8c94769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0039180ee8ac6472baf9e91c1c04d0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2caf4a7eab5cdfa489f2f00b01a3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611111dbd2e31e3fd3914fad602e27772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670071812edaaa55b3b329a91ee30f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e135ce2279648847137d71d6c7a9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b85749f60ec1465e1d526570e3a5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567fe6849fc61febf611d3a2c7e58676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b907588610c74f96e6c8ded00c7a2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267382ebd1f12ef426f76311605696978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a38f53b4071e5eb6f7c081515ab2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e273c771fb6dd70ea4b8ca605fb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c33c49c35550270c6adc1ab988dba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851954adac11ec48dafa03c950f827b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da20077b486a90d9cfc27cdd0e7e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106e122e0b6290c984dcbd7f1d91ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d310057fd7bc8ba84135dfc750b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67934c9a7a724df8329e0595d4c87186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523b7709bc9c492fd50e6e5c4f574887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc9c6802d7de6c649d6abb0b97c7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d084f649dc142de417531902da5214d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3aed6df4e84fe2029964de088378e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4b7a8b7daa1c2b1cf4abfb991f85291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe07163a9c22c87cf312d88e43a4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2468809b8b0a1f3ee8570ff28777eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cea3efecc2275ca7e49dbfba52a9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d0e3aadf995798e7653190228353c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650193b5f8ed3419e3c514287aa2331b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd65828049633f52f39ca7c80f38e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394b23784e79aead2c6816a983e31e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40926f1de4e834993b04816a2782ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e268d144ca062d244184d8210970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173ce99fe8c9d3a9434e9003d5c754101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c8cda56a758c612682537ef44ec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58837dae55c9cc679e1dfddda8dc2685103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2ba77d795be452d13dcfa99c1ea0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd2603d51cf5749af3ed8b6fca741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecec9c224ec3649e441eaeb5f67640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea49015b2842c959ee5f83b507ca714107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270425fc8b734c5962fe024d3c1071e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8717a3e4543c28507efc79ec8b24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951efe1aa85bdbbfe5e499c1dbbb234110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297c55475e200eb642f6988a1eb95e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48867b8fe675fb8f816fde46340a266112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe988f8a4780da25b9f9abcd4cceea2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf7ad67693b564aef1a83e3d891c74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff5a7784eb2c8e35a8b2bc87da282115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b2ab33f9891d9e957cd566e455682116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db1ede623bac1323869b9be66e783117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404474ab0e7a02f7037a152f47b73241118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0226b8738f5e54139953bef140309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7531488a507f88248b7f01d5f8f8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a0f32037bd74cbd0ae454b1b87d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d7d534ccde942ac895cbbfc96ab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b4b18012174f31d62e3000e9ad25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afe068b5ecbe7fe747a0c25e907d4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3776c16f59952ee5248b63b60863c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668624cde8f856fc914bb8f9a5fd178126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494438956e9d4e6441dfdfdebfc6a7c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777ba1d0fc38ddaff605f9b6def0d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44dbe0d8b7ca1d5620e728bd40cfe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83041e913a32f3c0e75dbb6a50195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc15a9112c8c610a5ab8763897a613131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053d03c131adb32aa887e3f43e0c1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f456c22ed53d32f732c8c7b9fb59adf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f5d8b170ae776c40103cd7271e443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb92fd80245c65caa3dd7cc5fe0e21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b06e1b0717a5639068ec88c97ccb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442392ab6ff4503ad35c78f4fec59d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308849a233a77f767b71b75a75bb528138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8594eec6f4abc3ab87fbe590a802b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0288ae404e9bcb20f82ad9e5905972140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2090aad30bce9074e24f9393fd18e23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aebe9b36c48ca2e83b812865b20941142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6383a05ded160aeba496c43c8379e16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a73affc824116f103c4cf589fb82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231ba396e27c8ae48db7af832423e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b69aaadd38dbc8dd5c3b2f8d222d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2271b02ed0f652e4de883631db5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422576782e79b41a627147ff99fca1a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e04f27c8e8850f10df8612896dec6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51f9dd5333c4d29f0da3c6af2251a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351453c9ef75af7822cb3b2b36d1abd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c645c8f1ab5690d734983e11184745152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b1b17e9afd539d5399263de5b87b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce04563b8ce87bd968dd02f5e9c260154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71331b5ceaccca343602dd8792cc72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb430da6c319f3797b6181f55137dbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47aa7dd7b47b60d93928569259ad9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a229d841919bd7b03aa007f0525b098158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e974e2027b7a70d2b05957157bafe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1946a567b37b5cc579cfc15c6ab0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb60095fa352d5390bea280af79f2db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959be40433f168b5d7b4dd88baf7f024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9860b062540c65a7778679f245bf82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7596b777cf4be4ec6b52e028ebcac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fde06872abd233cd7d19958919c9c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b604a3eaf0047311cd6dec28f35a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d6b6aefc640445a3c3d01f17122f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2ac0121cd781632a6e6160899acd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec641ca558c9521e0290a9b9a671e30a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cca2e1ac22c6c1b69c5248d989ac1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452afa134e930ca9e18245104a152f2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c84c5f820bcebd40459d51b69e9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632cd6550c81c087d3024fd7074880173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf2b7d8a48ee6527cf8400ab0441f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51903a3200c0208e454625139d45d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c162d9a0a5afa4da071ca4e0c7a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992564a03c53e38850e288ae9b1539c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d0a34bd16656ecb6b890de2bf1c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b66d3fd493f165905af91b1e888387179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc63a4dd23a91e9abb5433a75fb96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70527a02cd340d05b972f7fb8c3b6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc949ed46fd6d6cde73daad185311b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef43400d1f2a85761838db51b6d466183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e15c53f8568ba4d7cd234a0bdda9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1703731f362c7e296efd4e05b24826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c8de533d4dfd19011f9ca2e0b78f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db63e00539a81ba181b1778fb30d66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea11fc275e0dfcc2fa506d18b83d760188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064e192b338bce967e9d7c49b94b28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cdeae7e3341535fcee76c9713cde5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571e41fa9a53e63b898e1b0e2aa0da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173fff140fd9150dcfc46ac826b8448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27988cd7c69b9899b30f71519dd12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce668a6027a8ee19318403acda9baef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb698627ebcc7edff6dd5e5f625692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd68463d58ec09ec041dcb60d9e396e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f654f3f67d3ffb91bdc5ed57bb12b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b505291cee9611e4024ed09c5ed77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc716513a0b354904b303ae0fb3c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f662fa0f4d9f8710c6c206c2f9e1d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba146b3c7a31f3d63035fc78dd3ca7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f41510f3486abae7ca26686f10dd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e053cdc329d5c120cc2865c39ab7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fd11f92516d4fec6dd240bbcde934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ac2cbc74b2b04f1efde98258e9ab3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291403d3bf3c2a3873730077941c7e63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ebb0ecef9b9135a5c4eef5b59d0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849769cb97b028e2128759b157a89a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d50b139dbf0d2a7a090a606ae264a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eaae53d0909806ebd07e7d22abc99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049595e88d26f4899656128e48bbc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262511a5815488ebe084dafbf4c350c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769194e9df30975c780e8e59ca4d4a5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8633f2056b0caee90160bde886cdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c99ba42ddb0ea936c61d969c0bf70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b35141aab05d47665dab781d92de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a058914049036f617a41c25bde61a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04c33a791a65374b3f8bab7504d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3bcb399800e345f0a42f8ca6d1c5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014966a9ad4e05bc0879c2c8dc17276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c50023828b417bfbf9e2904b12ac9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13d36cd4a7778de6b7e3e520c96bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46aec7f04259775a2e4419778c61e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929bbb4ab99908adb84c396cfaccf84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eeb653bb11e557cdf6135d332e570225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a74c7e529f07e8a12a90ad0640947226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258a3104075c68d4d001c5da4e4bd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d6bd3d99451d0a285d2783a7c824228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32679addae7ce6ea88fdb4679454bf49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46ec1faa5dea0c3cd9cb81a984a95b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7314c97d237be6df2a6c7d48f20bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f52ffe3f32f0c7946ceead65795858232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c3065efeed5cae49f3b31fd386db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5390d052164adea5ebe95d2e31279c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda165950bbed6f4b3667171a52d1fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febabb145a5b8b3eee454fae68323b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75debbb7344c314ac82ce0b06b096b7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af600b022aae1cbdc5daedd300acee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a178402fb5a306b96f6c57f228f4a99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407272d7863ab3f9ad83e9417a2aa217240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9ccadc25a1ac937d98bf749e09992241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357baac531b42f7cb080f787baa1d0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f020e0fde194dd19695f50d54cfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4e857d00042c2a0011997d8aaeee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b1e03a44cd024ffffae4b909f11e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343738d706927bce8d4db6d3c604c3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1eaf253a3c5b2090c73c409a01f2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42dfb5d5528545e487d1abda1e0541248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69fe10588f56720b45b4446b9ae597249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d9177ed35140923f2cd1ab96e193250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b274e70f0af0d836160908885a8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0f6f8d1bf025446675a6a97546783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b706b6ba710c03098e5ce8342487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd256c8de89d8a1b0690ba40bc8f2f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e219e6e3fefc013897479c0b4e55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e96a5bdfa8eac38f19dfb8c808c31f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068b1977933db3c42f74bda8c3b709257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31114e28d35df77d3acf033e2413080258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0da425a98c9cfbe06930fed265d58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08224c78660ef0fbc850a613542b187260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d886cbd772e54c838de904c88e440261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f7889265cea11e0df76f5fe22973262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406ab5bc330651acce1af71401983f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058740ec612abe30294cf0bf0f91096264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8502ec2200d95ce8bfc0d9dc7f07b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748d0a480f11154ba0b22be7fcfdccf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe08183dd744ea8beab1d4575ab997267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947ae3b9ab00348b7dcc05767a09013268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107b4fd1c807e4b0af231563c79266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043d58bcd64487874e4ec184579d84f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea6770eae49f6541e876166fbc28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ead37a78d6013fb299b8c67de81a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d7fa03a5e087eb2ae2f8bac3d7d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174bd64b3675036efd58af02b1d0b68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedb21b000eadb49120d1af9e3ed50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967599793853626dc43d35f71b1f6ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65f3dd296903bf165ddae5c6414d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb08f37b4364efa69367c16a2cd605278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31a34e0866c73905d40311fde6d5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339693c3ec5af559e0c5c767a8d6ef5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f08d4d1c7fa9d8ccb50afe2ac78c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0306e16233b75af9d8284baf0397c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708b53fa193bcec49b20168bb736e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3507f14ea2cfa6880e9349b05ade7ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9370060e193e5b5729b07b37e5b8fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20eb6bc634fa3633eadde0cf4d5c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2dbce37bb4863fd7ca3612db4e32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6260f21884a29648757b5ad7a48b56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0daf5048c3afb0f348bf181bc705e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc22e84604a3b7b40b01c3d8586231290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889978c846dbb5935786c15f17f46c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8137cd881a7cf5aae3c5c185683cfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190e50064569c72a745f139bce6619d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f6140fbb1f670386df321df6a2097294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e56c3b3a0eee9d801cb1bf93128052295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b2beafc2cc477af95fa463ce05f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745623bc2f455569f292816b363dc04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cdd6f686ed745b0f41892065c6a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9abe23dcc0d2fc8bfdbf95802c7c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513757bd6b3c21a8d242a167e55ebf18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97356b1cf4a536cfbefa29eab3316a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f4ea3ac338eea41dd7f20e7bb486302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f60cea520639d5a5c4b18af914c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968f01889ccb599c12b3a6b07c0ff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79efd9c5ef33b8be27cf75a7db2610f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37fe6bd935c751f7d69d01c5c2e67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a5c070774e24a4ebac1b168d1c6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6c823faf49af1bd8d8d018b737cd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8562139e1e617759ac5579c1fd52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791be330e721e22dc5040219f451db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481544b039df125efd1841287de92e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b89d16382394b4d874cef0c722a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6fa383ca6d8849922c408051db09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521841d5058ae3706af30293b1b54fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e7253803ac98354c9ffb368a7881315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc760513772450a24cceebb6dcd76c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f7434cb7359e3025340d0e7a4cd51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72f27c673ae8b85c63962c4ef0235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca1322ae872a065c9fd5abd61bf6c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a76a058b24039f5523f8f8078d274320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b8d99b2adaac82e92264ae30d761c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1019fb213eb8188030bcfb4c9600322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eec9538e364dbdefd2a4f0f17b08f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e7f2a70b60745fe35262b3788ed7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573bc8ba0959e0baf6429a012c5108d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>