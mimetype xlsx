--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03c3c8d2202412f584672c4e135661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7ebda6c7ea8a4d1d1b3403c15a6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f788fccfc7f0a7226929e7ae79e727f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c9741d39280b6841311b87d9e2584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00da8da211403c496b0d3a2f92bcb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae9c020fab5df135efd5904f687586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e19f38d55eeda6dca12c6a4f0cb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59d6a9f541f1eb807f2ff09f808dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcad68e489e5992f2b3b666561ba5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39501347fb838fb39416820069e260b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cce58f6617a6c7417ee085084ac6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5112bc5dfc4a21c9804bfa02d03779912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb803e123efc2b07454041a75bb6ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636fd4cdf659fce703723bb412cb8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c7e5728f1d4ff6bd5b1d5e05307a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ce083475fff42e07457a39518a7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe6554e0f3fcb9752b83f948a1a56717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2600433767beb0fe0b0abdc81030018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3639a7de39d060b26477f7aae31d38219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa31ab9fdeef2aa8e6f757f3747fd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40ca2e8385b0ace5c2f341931b96421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68974e252a34731bf164522f4fbdc3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890abaf6aa0b3735748b8cdeffbc8e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494b2b4d348c9f1d8e0fb60a1585c6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719a4ac0bbc8181ef623731a450359125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d738a407c65c7b9ace424ad5a2bb6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb71c867f41498e640575e8944222c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96454398e35c61cbdc50432c441421c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad1279526c76cc20d7cfd14b61adf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224944b20104800d008757e05bd284c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e574fc1e89569d69f7dbaed06e1ae2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950823d8adf6cc0e95258e9dd86dae932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff40fb89151b56cb2e07a174af04b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9c27b0000af43a974b9ea8aa15a8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb6a23282666105c92738c18f9cb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b9fe117c72da5628256af2f6ed43836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2eee32a480be2a3d916320d391ddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f278c116a84cd2965300103545240f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2c829abb82d5c57582f6eed7991739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb0d28cdd7c40269337fabd36682140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba48ae1b801ac3dd74b4ec0716973041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be67e40117ce2f5e84205a539ee4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d2645b16af59e6e62c1d413e9a17543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4680faff315b3ea56ff03014ac4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a58a3792dc938ce161008706343e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa866a04abf1cb8b805519d5c8d7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c562ecac84ae64311d8fbdf59a4e3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34d4bbfd808df66e78e984975759748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dffc8c2063c51bd198411bf0b54aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3625e829fa9fc5112ceadcf124738850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210f3522666e4caafcdf12f74251e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f8e39ee4afdd68f92b04f11cdecaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea7473c10b0a011994caec2f34fa7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf09e295cea6fb7448a824c0b115054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6bdd90e227ae20f34dbd3c39fa5ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231743a1efb0d029c927d376cd447dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5f554d827a2682a62c105ffc972b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71057e6102a13264342094130ba9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65706bfcdf4866ee51028b47ec8c8c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21231ab7e4e1013b346539a23486c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062964fc169bb044fd2fc9a18f37919161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b1be8cba48a635c2857a0b0939c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7cc77626b9ace769920466b5bf43263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2283a145aaa95289aff6a1d19e3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af60e6370227fedc4038018d7a001265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60f1942c3824ca54e32772bac200b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64253e80cab36e0aa5146754452fb0d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb44a57e8d1279a444f4d5a995951f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75be0dec82ee7ecba0896a2ddcbfd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b89b1839f71d8a9d22a7f62232b3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac53e9668cd7a92b61675929c0d02b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe67454445a1c7a953db9928ef171772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae243ae6023b550539a8b19397232b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d9e7eeabe378f0ce72ac21b1f31774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65dd349790a9f50892840ac36a02a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba18983d65b78ce1e68bbd2df9c78b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7021acce6d9e6180f3618e0a3a561a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b5f1b6ee1a1b81bfcbc456122695078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a3f69762d23016aab12ac4bb098679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d639016c4260d514df7ee710dd43180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c40380cc413d40d71cc052b2e296581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d247e21dcd93c7880e58cf39851d93b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a331e3c929da9b83e427b23a3e6fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239924196ffdda6a81ad5152f099e7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9e22e4ef8be9246977289286314ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0ffab2f6d1460f17ac52d498b41d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0aadbb7103dab9014ae57481e5a5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd3a29088cdee09a9b55483d61565f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ab98d67f10580ae67e9de0af5b5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68ba9d0f1d2f2a9364ab4b0cd5e3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160e09c902f8b22a7f7d02b4c6b36e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a24f62ea581af88ce0810cbbed5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cbbb19a8924bc8fbf2df46459001d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80011b92ac1d7f2cfd9c92a6cec3f9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5790c97f573e99a0f5d57b37506a27995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f964c78c0645bfb0173eeee9e3ec0db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f4b48126251275bb046ebd8477aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df202134a8cb878187b4ffd8342e8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1ba8e56baa42c80c2dd575dfa08699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19f3c8f2a06b86f0b72084c4d2000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cd8e57907e66da35a8718df3d15a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651696a912fc56fccc125c58078e4592102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ea124665e6f47394df8b854650c5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac043b4bc630d09d159fb0ac3cec7bee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10efed4973f9b3139768eca017043ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00f6b4fcd9106d78cc9060a317fcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e99e4890e0a75a3b58ff0575f7e5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858199b55f873b6a43262914277de3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43036a7f3ddf5bea305f59a6bfa4e266109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2752c99272b15431b0d6386b7f91f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87652c00529250a76cdbeb14a85e1cd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2599baa8e11addd52ebbea7068201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59636282b37aebbcc7fc50a8decc5059113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c273bf49c97d65adbf130f36dcfa29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41870f1f11d82f76f6e252510c96bd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5164759376a23bb328469492937747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b837a456220e11f316f60dc87ebf85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f317dd69e1ba4e01dd661d68e7b8af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe3916c63f8090adaee72ea17fb47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e300d0a69cfbe878ea907baa7cee53c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696b133cc128d229328e14e774ca98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d41b1de72414225bc54165261cbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1fb1db79143f2eed27a910257de42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4cc17881955ff41cc6daab61161b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd1110766a219b33f7b3cf80532d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded51e060be773c32e2d75d9fb8386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d1ef5120d04b12dee2f60ce3ec76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980540fe48d62a136760516e197f9f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d365c9f45ee7f5247415751098639129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c52affc102a39f9052f6795bb80209130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06a709350b0737a3903bdeadfd7c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91be1f0823eb35c7bc0eedcd826173132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed83a1238b9684582091422f67732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385351274dbccebc8da94cb6c79f54f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353ab5431d492b18ed90d9338b5ad5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2600ce5a8bff1a121c906eab5014136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177751809d62cae54ae2ece17d8118d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e92a122964d7345d7e25941d667db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d118e1a9736c54bfecf682fc21064a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116d06ea7aa7aa50ec8bb19bdc9d6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6d9b345d36b83c23036d59bc5333141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468d58523df9289825bae97ece45f23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9166e6e695d4e26a382b349f0094143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29692edaa74bd3f5f6792f905038849144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c2dc575e2f22e1156dba287aede2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94245354564118bdb9f225fbf9cd4bd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30825a89bf1433820b009aceffa35c4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac34efa1cc375e94197a7b391126ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f208d45b9a3ea783de366485e40ab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a3f23feb2cbd9442f794df6e10d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3ebba632467dafc5975a8f1dffb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aabbcc6f26ca2a86b6cd303313d41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5f482b1415783b037ddd2fb362b93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52084f0a3737e6a7fe83dc74bd0a35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f23f4f314fef654fc11b24e7a1cc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e12f30eaec08d394fdceba4f5b395156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb1a3b65c957162c3844968df9c00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8be8564800b73163bab3f192d974158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73453f8ed159dbbc9b27281fd66d6f9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c70492977b3b3c4f518600261ba6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1d643191f34507198b6bcf0d79f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371d7832832efb320c8abd7cf7f259162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea178ed62cb0938138519ea6be8302163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60055da29d18f635bd03c0df2bf28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78914fdd266b9ac011a6ed8b5c812165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b05feeb0b15aee88ae392ec976a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a6b5203e1266ecabc6628f508425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1099f3d9b231f9b38c2c4af883c540168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d5b4b63bd7e6b1dd8108d0e1875e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ca876d88437450eef8e37340213d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e17a4c069cb7ef17ea944f5c245a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f21daaa50ba92a91e3ddc88ba2e44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f5a9555f320c362329fd9a18ebe0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fb312564f3eb81dd15a151ca8ab09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e56a16ecff2f6582c895ec50cf4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedfc13e453db672169cf6080869908176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d053d3c8757e51f78285312853193177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404a8dde4f5c5ab491e38d7d7e98dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66d232c8a30b04f31b4c534df4fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94764ddc874bbcd8ee95ffc4f35bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279197b93494ca6dd657234161b3c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c230fdd6721acfee45e161eee7dd17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436593a62fcba81579419f9fee236091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a394775a8436da1f241188e7ba9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383980f75aeb83f0a979b07ec16ab135185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2ed15b709045b8e4c5239321513d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3cfb2e3db3dd6b20405f6d4b45c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde7d18e64256d9bba8794e6cb3377188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a0a9d58722220aedf9ac4f40a053189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b01913760de1885b276fdf4be990a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec8c04664283211f61f1a54b41d49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43030acf4a39b98fde2c80884afd168192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322132e440112e6e3babb8b568d96e85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8844c705f5217a8ff53327c73a5f576194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0dfddcafa9af77e3704e86b944f36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d209017b27c0f6e455b3b63a2f4190196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ac9378785c56cd5aec95d83e47b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf26b3ee9b14d4a16d7c8a01d8f35c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67285519a222c4e0a5d95c1bd75bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea72f68dd64c39653e8813592d11957200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bea9e4e65ef9b89421a894f81fc5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761c07568b0b3cbca9f1ddddb5e4ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d770895e7d535f9e7e8bf29339b44a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b48559cc5533c6238eb9f563060cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb94935917538ce3542f97b49fe41c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c997e14be5c3fd60fbd468a70b64a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33f3a789fe5105bd2d541bba3acec4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b930c45cd8b429e6512306f64724e44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b20797c34284a9ab8151942e4f01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a75433e6645f2c5bdde97be17246e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777a8895bf0062c35630ec817577c76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ddfca0438c5009ec81a10481340af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bba80427e7b440060d4883c7fa571213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067962fe05f896a94e6f2824f1846088214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1859b972ac84a115aa7de4abc9f167215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765fa9f011f19dc50f0335d94d25f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae1b835eccfd38ef2b803417e1fab8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfefcd9aebe7854a8d70e60ef829c22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b146032ae872e05ab2704a987b213219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5bb162b8518722d3fe303cb941d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ebfad89cf176d2ae00d6bf70c6ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47da56c033d34944ae44aa2720d5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9c3bcf0ffc6c8684ae05f427aa213223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f97fc4f4abb3214dd180cf26c10305224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59bf3eabae7d02041f6aa83d321514225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47d352d992757f9bf12c0d39c094c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168ea2716327ac7aee205b374e9d42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de4f50325f38725e2ae86a3db1ecb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd0a252c4784c1769d1795f61aef0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080591b71885c8c4b97ca37644e1cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec96b5c070ad668fcb9253b7b23195c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9eb3ef590b7cd19f38854287b3312232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af914c3ec3881387932fc0a79640ee3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c38f6d4f1cf54d9f53de4f2d8c192c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e47c35c24d3689a77091515ffcad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c389d054ed48fb3ca310793058e06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13128a6bc7ce6e411f1e7871dd159a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a763de404d1422ec26fd94b87ad4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b3ea29a4b60b3c8436d298bcca708239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33472c28c619f3f6c14040f7ab78bfaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef261e54df5f95cd86e4542b002004d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fba52610837e52fa3faa7893c0b1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd07c7e842216bde1cee14154278a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ae4a66bc95e635b13925a0188aa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cbe0ad64c0b705742ff79dbc68bdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ebd59f6574307afc730cf1df227b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb648314e38809d726b4519d66b80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002fbcafbff6007a10d9d71b177e066248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474f0ade8b1f77f469857044464161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e935834af49303ae67815b097d3be0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfc5868cc308973632612007713dcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df46874416be56caf8d308aaf8fc0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa939710bd36a3c2409b288b4b25e22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b460d48cc7e4ae38fbb64433399e4df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050fb78c1d85665c7ace3ad06193da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9da16b717e635804c656b85896197e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e83ac58cd63d798bd00cfdd6b1d9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e3a5fb76ad53b6eca7276a88e04b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6575d5ec594682a4823160a4b60ea6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02c0a63b18ca5fa7a091e94b470b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d76d687d37071c96117ea58ce6257261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4e841c07b84e1c2c11de3209eb6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd052e3f44bca5abc87f36c65bef9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747452487c3f530ccd09858952bd7864264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e8db6dde900f4962e1b8ce29eb95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a74134e6bd1714452a44df76f2919266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881b0211f6a460d4394c4b61cc57fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ae467dbef219d858d3f42003c6482268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad4964695f440f932ffc741035d4a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392a7092c0a5fc433dbd3ac7a6ad02d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96caac4cfe03f9bdd034c9d37753590271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c326bd0eb381bbe856e943d87128272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb96ab1d706f16533b45a5eb268adf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12144a73fcf70378980ff58aae3fb3b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a12ab31af043f68d15b7743bcc1f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f273fd2c086811fd92efd4acb165a74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5543d56b2b85e8b44edf343551d7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a815ca5f9d4c3feec148fba8a6e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503958b39b0c83a452426cb677f4de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481250b4663d96703f44dc099a39ee9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0eb2afd60460156ed8f2e98d24b04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354b00821bcea294e12a9f1dfd56c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdee237926e9c6a37dfb8053025ff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4248c8674054e31cf47b9d74440d98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b53fc9d404e596863320e3ab998419285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae6268e0fe82d8aa4525d70bbebf0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ba20b4025b998f2a7cbf49b6e8d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a944fb718f0ce71fbc35da86a7a29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3158a5fc19f34f8044d17c161d908289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dfcddb1e0482288ab1e6e89ba1625290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd920a0857aaaa463164b360752f462291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818924b68d12b22cca1a63cb6faec68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea49a5b924b2951139f4616181dc696293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3513f95cdd1ec47994f49a3cd813294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfadd5793bab14aafb6efb3fdc6d789295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c205e12e957baa31c7de3b139e59f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6588ccf1300a4f402391d19e1c7a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b3cb04b265570f379aa3761a633e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a661479de4dae09d089a92ac55d6115299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a68ba8914ed8764c507dedeeed6f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b767e5ed959fc6b25aa7d992e7ee1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7fdf04a3c91a075126b403e97b0df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931286a576012c8fb13464f5d13f42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e523fc1708c3326fcb8ae589d3fb8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad377706c791fb00534b15034078447305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a7ff0b762c58cfb2b9d05e8a8734b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb19d905a2da05d6387286ddbc5c4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ca9922491f88aac786a7710e3174308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2650bc737c64811da8df14ca54c1d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003961adc3347e4fc8f5d28b4753927d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6c48db675c3a1b8fdecb76925acdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409bce33782c1fe69953aaf3673add6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a37af6989f54adb76d7c4dc38ae7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affa0ae831058d60bd8949618b7bb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5dcd5dbdce172ff0a0716ef328270315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c823c17f094126f66f3c5d129b75937316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb14be49289b5806ecfad9777f9227b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab5030618600ec4b986721eb448bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621e04fc10a2edb3cc700509fd5cc3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27565681ffc0f4b9f342fdf08724ae88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6ae29d0188f3419b21f92b445bcef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f3bda60b4acad7ed2c4580efc7e58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e4ee4203142600dfaf9006555591323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa472b7af8438614a7e478c0de4e55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949f3d5b16a52ead32524518a2091d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d452ce34349e438ee279685eda8de43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5934ca7b5f2668ae4fdab666bf00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46e14dfb5eec67881f7dc24e75cf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc91f7fe7612b60f487b793247a79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50e6acd20b6d48b6edfb0a2233820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad54025b8285b8ec5f2c7c0649f5783331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f3e390c8bdc568aa19666232c6fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578221958ddccb6405a3a28f6df6e503333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d76aa29c85a51ded4c7d64718cd0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b23b9eeae0ac885039d0e9c889bdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380215e7b2495fa26b9c9742339a2c753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ab3cfcf7f19fb83ba5c8c332158df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9175e7d6d941f8f871937308a3645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bdccca9f4fa871ff16bd4138279346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72578ebc63fd9c33a8e6d477687fa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b00f7af10b519e46186ccee89c238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e32584fef68f40acfbe05067cb8d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed929087c9a5d5fb38f58cdfe1a2384410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ab4a909086ea2d77cc4ffeea3092f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0f4fe0644da8da81f286582d2f5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de8247938562d5006000bdd95268d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d61d1e194b52ecb2ae38fcd6fac41614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb92d2ed5d0636bfc79666299bad7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b7418b0c20832d0d58d160e2436116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1ae6098577aa54f4e593d33d6eda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58b501a815c2673833a19adf7346518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa9510037fe0ea9171473e114eea0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0918d8b2af4a43bcfbab2f117421e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a084df9a41c375f81319431b16e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935f87bb119f462ab8165a89977bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28d6dabe1880ffe884e60fdc8f83023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd36b7ff92936f4853ea52fa5b26f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201fd2f7057273a7fd050bc7f667a6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78e026b9e6ccdac3909cb55410f6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a348f907e739bedab0fd577c4bbf8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f1f7fe9be5e475f47cd11d169be128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe79a7a898df042d2e5d7b4f7599a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f41554564c9f6283dd86bf2e92c4a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aff5cca001b35b55b9c0b264ad54a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4cc9c162669e25b2233e8e02417d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047198f06bb5df12a9d153595f966ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332f2a100263a07f78927f7bf864a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f96eabae716ef64aab9e030bec5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b774a2f509eafbe6b9bad413ff185536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340832998db2e9cc88df5485b17e6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58739e97b548797c93604ff5c949973538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d53c0d7cab6c09dd8842bec327b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ffcd5a1283b05fcb9629a71bcc2e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59564e9f7b594931cde77e0f7c35da741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384a9272b0ae5fc89214a7dbad33e1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e15039a3bff6e81c1acfd7433b712b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ad9a465a5cee8cb54c40ccd28a0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3294c30687eea5c364ba65caf7b18745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa3ea3f372aa7e9e20596237ccd68746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad899381e74e9dba5485317156ccb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc90eeef90dc73eb01963f97dba03248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e66679c5a2ba9d45f59f01ae6687949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147803db07b952637d536e45320e5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb319a34479b4d33e7535f5196f7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d2cf6d05496719a6d556a3f577e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3bc35f5cf991f4b4e33e28efeca0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37e09e1be631effacb600dbbce223654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b249710cb82a4f7da452c11ad7a6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eefa836604a190ebe67186c7bea8d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57686cb6c8d57d2240afd91bdc82d4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a1e3d056417bebabe702fd95c90258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9987c0aaa2559edf0a1ba2ce0cf3de359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33d4e6c472771f77d9d4c65f6b86960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485199bc4509624b26e2fdc7b4af0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543cad20d03d08e1242596b83f3db762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ccac08e4151fe2a3fb2f9e934d30063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4a1731852a26b41fd386d8d19fb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58cdab68bc2944a3787e4d1c87d01065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cbdf86e557181498bb87777f6590e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8f05ba5cd7320ecb7f91c710f570d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727ed1e5da14040a5b00e32b2a76d9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1924ce5ed9625390bd1c881becf4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d5932f52bf1c1307dcfdb33ddb2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e473083ab6cd1fb7d51d93784977371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12683e2e86cdf7cd1298ebbb1864b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cf5e231e4df1beae8da1a6fd71fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb290bfff3280c7a94e7c7cba91028974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f48c46c50b3526398bfd7997e005375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5143c8e2601831cfc2dd271b767576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a076037fd2487f1564d63db9c11077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f8d261d9677ced8a13c96295ed17378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2399900d3376e3074690c74edf1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7104243a8fdac95c658b9f65a166fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911a272b950ce767865ff4f7a89469181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302857d7deb5362098e0e006803a65e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab02a1f0cae6dc27159065a314197f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84225c8a2606a54c7d7e8684790f540184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342be7a787520bc7c50bef0c12565c2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d0a74c960068c684a27856bcc4d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45cd2c26d08c413c29f935c4a6f1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e8818ecdb8851bc0c3380662f91588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d1d25955abadb530a31bd3cd2dc6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c99c8801a705eaed199e19e4aea13690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f009ba63e46f49101c206cf646c23991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9fdae43760207bcfad8818a68eff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e1cf2025993fa12482f14b203c46c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f2f2e5363ff6a216cec6cdff957c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdc0e54c62672ef6cd25d5dc74919095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf56ecc38e3df071b7eabfb12d6d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65153d0e1079f10850a704b69251d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986c73d1cbf8653468b7980fc42c06c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2de4a9557ae608073c7e0d03db85999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd92fe3afb6916b9f039947d6934f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972159aca4b58c383e25fbede7ae7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d02a4696c1f66a26a38bb1f6f2d39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756f7cddb4c5374888f9b82d2ae101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf58069c254d7974df807dc47cd74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821b5f85ae9f2c89e3d07aa72c930e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d183fcd8c4e29287193fa5fbd07b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608f2e52b4236df75b890c98397f33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f5d81f31aa33c038b9f15a706a0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e542908bf76f889f8eff8ed67f13ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9424a71bd309c52a3c8de7be0d7fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de5af51ef5d2c50ac80d17c47a56e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8071b8da632c5246e306f8be7f90d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eec45bfc7a2b25598f78d263f37db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711802730433503a65f4316c0cf98d01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85005ddaa8598f60c9aa3431350cb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a0da7f79846cf84c8e791d3c47c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a1d7a4f839bb7a0b7e1f204afed2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc8232c6072af0d492205badcafce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254047141297ecb88d024d4677ace1e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264926b832fa3ec571de84179385c7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbb52727de5fbc2d8c601e253d404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b58195c9446c74a1cf04b02b122034122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ef82077d1dc0a07406007a03b851123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c41324016ff0f6fb2879961ef0ed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c949bdef707d7cc1bf4a5897959d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcd68ee0f20d510ecebd6aad0f17e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fdd5c60c58de22f232c67e66cd98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363a8a57385c9ad6519df664c8ecf5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be515b0160a1524e52fb500d52044129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad4abb1ffe0473a5d5bf673a7b1f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316f095ff75f6c89869aba968fc73e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aaab1e1132e5bdeff1dcf5198d3f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672eef4c5e7545b9f56b3a29bc7b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92671ee7ab0a8d40ae9953d9d80282dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef291125437a78557fede56a6514e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06671559c49a5bc5b32c493dec37940f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b4a4b5fd5d932008461488a9d34b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaaef07309d42134a5d0cd155040ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e3646f1e55f910d494b362ca03319139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ce9047c19284e5e743f4c365ecb68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88537e646192a5b4c48a8470d4ebd5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20c71e80ec552147b92908f7ce78f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec5fdad3f5ca642178db935125c15f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c4533629aec49026e7f586462d59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b47c45d32559ad78eab5a142ebac3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4628264ba5de678f825ae04b71b623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3edbdf5b1860cbbfbbda11981a63a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683d045e3e86cf57e8f381bf8ad3a35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad408fb03b238f39ea83367876c166149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236ae49878d553f79fcad6483f87f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b138013d9cd1d0c7e1e079dd68a6a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971fc8faef652205ec6f0af70cec34c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8984bdb883d68c22a00c9233ce9ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d8a14dbe9f985ad5b5f55d44b01ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d46d6c8f922c8ed4861c4f44d0f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98815d3ac9eeb8e3848cbd4f2dda1c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7037726dcef24e5e71b3a45f13f5351157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467efecaa270ccae4c2dc5c2bcd5c4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a793df8b28c42bec62dfe58895c02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc9f0e277e504bc19b524fba3bbc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3c5b5f966be8b020a61890dfe2c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024dc4bf01ee9a0d5f290a7e3f75644162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23151af9365bfff5b615102ab1e1cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee296ca3edf24957939734a5ea0ed3fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8458f35a6160ef4c16eb775d26f5a38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a135eecc33955b52acf5cd553e6ee72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27a6d86cc1fafe8ddd08d64101811167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29e007bf7c1992dfa4ee1b69f47d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f5fd520e16d19476d531d79c3ec7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fd273ed5ad5afc9f6f2eb3b2b5a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d574535c31b94460affacefbcf4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa21512ec60059331d98072d07491172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729653c0af4c9c58524b464122957fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57ca0adeda9015532f061c33fd75ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ca42ebeff230de5bd6509cb9b5fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21dfaaf1de7f8ad086d0811b7fe14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33366a531250dceebe0030743527fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd1c42ae23ec68f9909a128ac0d632178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a35b549a2e165483b7ac572833488179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50449d779cce8f4d42335d2aa51af4f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82513e57964e960c4c94df5787ea8d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785905143d6d5315cb77c1c4739c3b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39ba64ecee2c65b786b1de2ce47c00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e32a4b35a22b0e17c2db2dfced0c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b87b6425ec7d9a3149cfbe1aa34a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33570c7695de07c8cc78ef2202adc4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7d2b2539ec919c0609112ae747406187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4baf402b177edeb620eea895238c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e050a87ec32aad35b8c86aa7d95d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee4e91027d414aae519b30a77a48a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012360e59b63edb1cb2c3496b165d500191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169149646751eabe30a91297cd99851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260218add01ed063cef921e48fc193a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891ebfb43d399de7089384fa52bdbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457acbbed51e8aab734c3fa291bb3b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0fbc1736e1223bf169df081bf67d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46396dab19769ec7abfb94c3590b23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395d8767dc59565fd6ff72399ae3caa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0191f63ad27ffd9e6d331a3fde68f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10cf28b899cece0b1c1541048ba9d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24933aa4db443950a62925a83d5416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a3016f62305b8851d7de373284ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450379376a32be69ce23a218ead10715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef51d9b41aace849ad5fc84a695f5b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd7178ae5335d9a66699b70c335a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe23e139971d04547088239122933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1840de9d3c9c4ee72c53bab8cdb814207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e888a51659332dbcd962eedf6a14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e63094d51d1f76690126cd48fcf9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb781ff0ed246fe2f9b50eb7c1bbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a70e7b2a74628fe35c5b916d6e2ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18f508e5fbaf1e5dbb86f585359a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811256d2852897bd02d05c14f2f1d116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936025430cbc49cdd188374b176675ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3cc3af51729f9f8e3d495eba91047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd860ecd5c8894cf343ae69110d206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafc6e81efbfbf664f7b042d5d7879f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f3103be9b4f467760f2a1327a1da7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847bc85ae90ea3b84b9285cc831a4c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5825efb5a23bfc3f4b2f7e24e4f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416daa8dbee8bb79e799727d623bf24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c6a61e71a57ad36990f8645558db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de810ab2dcd03dd578d5eeb1d2f5afbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756782fbdcc0e6dc72d522cedd873fe2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3aefa576f22b724e64485e30cb8d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29104c62336912ed3ee4444b174c5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf26db566b030ff3679bc5495d6940227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ba90c36a3632d0ed52cbb7a361e64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c97665ae4b903fdc03afc49afa3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aaac069acbb9162c9550c3681f3c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6c50013354361601cdc3642a0508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381965d43c078fa65638f1250a7d23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd45e30b29f9596998c31144fd7c02e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e72b6c94496c5c941e001cf312c156234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923687f8e2f2b6f3186d0354cdac722235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797446c4668a100edc6bb7d59fe8dbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516587661da4f34e2c2fdb2aa977d73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28143484811b989418c1476865388238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d283410a94ead9703aaee9124fbfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a116239db97706eeb96a957dd2ae0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a34b5236017cfb143725e39efb6a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a11afbd78e0bb95662c6fe09d2e24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56361a3629c0697552af0fd7959008243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590398d339f9cefd12d95297a843833244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7489615683747ffc702480641499a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951576fce31beb250deb823f48d7595a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ae9cf6a0ffa4ea34ef78ca9e93409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a01cca895341623d1c06d41629e59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061bd301c101d23f3c73e058644ba1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b7e9af6ab5150fd988ba4daf1a9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb250a9bbc99f19233c8cacd1dff0961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7e2e8ad300f176a1811fb2e42aa2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f91b7397b589a4d1c0899d9d3186253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e76475285799a5771bc1bf8c2817a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48840444cdf930641ce3197e8d2b1028255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c725b72d2db95be7d312414c4d9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e44585f69a28fa957c66b279b0f57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed288ca060b2309b451506fb136d68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abe6ff1e45a3b0706135f61d895dee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ada1f786ce0b51c364945dba66695260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1284c6324a422505dd993f243e05e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53fb06c781739df8a4e0145644f8c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c446047376d30dded08eb6812b3ac09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5cb6df1391aef1df2ef9d1e9f57b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9e191768761746c893031d5b054ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc1161e73c4797cc5c92247a64694f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594afe9b8cf9f6c3de6f0ca175c9f4be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33801fbe8ef7f486a27821fd9e2676c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697c7d088b9f567d57f8847e484ab8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386f100943ea68ef0a6ef830961023d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887299a03e737b666448d8cf034662cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48ef83cf7222059ca002a01fd0c589272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232dafbf2c9b9623b087a62ec97eed5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c7502937d4bbe8d4bce25f53741e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265f4d943b9572467caa04648c234c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f99d477797856974991fbba8d673e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d097b27c8edbe9f0959e799d31541c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22335ca5b331a45f6c06476b6569926b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec514a85cbea709d6ef9440f02370279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0145d709a156d6c8a7d00e05a448280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744539ed294155d804c88b893d2c11ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f90cd50a3d9fb2dfa57b609c7fd8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd31f401a39449a133bafb5de23ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed00952de80e42923eeb0a2b373758284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb368ed1ad12d1b008b5c0d1a012f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44ade8ca2619a8fdd2f030878e6d37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed08adbb2c0ee238fbfc2a35a4b0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a966518ccd0984bff26b094a81dde4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442290063870714e471340505e8043a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb04485c7ec392560344b670406fccc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f303f3fef5c4211433863c90e2e2f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b99f7c9e1ca96a2c2e34eb0e1066292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca532cbc2105923b967acac8cc9d733293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecfd7f223ad447885d8b361564d5cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b083862a9c797bad7bab2778ddbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fad4449979a5071fbd1c3096cfb85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2f2c158acab8a2570e35921fc5e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18b43fd0135382c32c69457b4e618298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00405ca94c135878916f55d2da6fd5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e432919f721633f96d55521c6baaf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8511658e51e49c290adfcd8073bbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2dccb7b42a96be627a2686f9a31f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733d234be42fd894e26631cc0e75aaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4dd65c4283f505c1a6d1ed4f659f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41773a28e7c8877be49c05f26bb3a78e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f87aee3b4a5836c239d867a521f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f483634dc1b123d6b694dc5c017344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa77b602d9cfa913a62a7f923fa667308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c630b89a6c3fa8dabd0fe553093aa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7939dd927ecbd3e1f51190af3a987310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c9180f6af800485fc30aab51f1c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8472b73c688779e7a45350dacca93ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755af2c65783d72b55ac7227f5f48f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaba3dc33614759fd11fcc47dd1c22a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419ae6e18d926e701b83e47fa9b205315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6c87b93ffd2833d4343ef14bf8086316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c97c0890872eaab131dd5642e3e68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81676d2d095e7e6dc294f85dd12bc417318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c214ef3b01b16320e8881f81761df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf582b61abf3357b2226e43d87cb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160bb3de23de54097d5b155478cf05c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49f8a5b1d5a2c337275162594cada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b51e803b878e3ac5a91589122256323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c91e3404d334906c985d9e636d75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec3dafcc2d111ede43a29956822ad3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>