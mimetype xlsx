--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12751c0310f631d952c4e0292e985e2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd32a6109a50c9bf49c7d7bb44e4472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f32f9ce39dff251125d215a2df38e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602d8bb0130156b574ec3aa7fa6b4e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ddf2d5feb7045a4152b1807ccf1655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0a69384835064decfb69f9497dc456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece95579b89f996cf60088c83c744c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437d2c03fdb7140ee2e2c2fb0873d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ab889716ae3dc3890be1f3afcf729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb1b0e9b1dcc3db7202f1308b4080910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca41429ce0a147c543f5281890dd91111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc21ba831fde3a46dd33399b9a75812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07142663c643ab2fd4bf1bc03adad4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb497bf0725c944df06884094457fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372e844cb8d51f6441af706892362e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a659ef2a569f7fdc3323f4148df016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90eb3790aad172189309108427c2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e17afdfc802dc68741f17d9c6b86f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633fc1166689c5a9bc717c57e8d19d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec5893567df660df07b4b9103aec320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641640b34e5c4db52f2dce5ee41191121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca9b61d5cdf02f3bc4f6521bc860a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c05605b87f6a398875d0b9dc4295e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea100deb1ac395868d53d5c019204f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44bb4e3d8260f7ee4db2cfa661d77325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a11d8c583cf63db6d2d3da1cb73e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b5b828f39ec172050274ba8997e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd0e28927b942900761d91d00109e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf79cf293157a66f6b4eceec520e3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863b98538323d968f0207975546bd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fbf22ac78ca0de8cce693ec6fab931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf77cfb045ddbe583f52f3763040f6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3599d1b73cd8c88b64be762987521933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd8593849f3f53019322f25921c8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87090b396e31277e74406930ea673835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8b69d83d8cde22b85e779eccd3dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d4cbcb9fabcd524dea2524ffdc29537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad2001c5231cfb86eb4a4c22696dbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add33c919956a33ae6cf45e31ea83539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1526ed2bbc5562dab259a10ee6e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04330ec8cfd3db0bdbf1f9f681bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44491a16ded39729035246296c8b650842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ee0379de5012a854ebb7de3a229643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977dd08b96cc31cbbb65c196a3837e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25fc75b9bd8d2303ce5a73079b58b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddee187e8243e84c224c8172db127546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb0bc876936e3d4ee991e2099cf8d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146d8c20573a16cff89a265abbbcb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590666fcf8ff89d941f9bb31dbf859249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a386b77f80c170a846a5c44eced44850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c9fa8d76eef26e4219f11290cd79651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9648ac251327dbe10045e5512dd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981c974dfa75b3e3b9a912cc6a78d9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa33cbf1b937e190db19cb26f7c7e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c1833851b11594b2d9036087f22655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1b193ac68ceafdcadf8e3d5b3c8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3c38d4f0fa00f0f5376f6ca57d57a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd47814eca909ee1e4d82b558a27158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6133bf3ccdd28dea476f4525f3ab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c2bc7493bfcd0b044d81d0c446f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca9b2b4ffae1177df7b08d847c54dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a636efc1a4a15fbb593a3a364d4c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0d64e02147d3b55eb5114bdad439b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d5ee0d76b20139f73f813f04a24064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d46f4579b179ff99628c31dcc28ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea417efec6fd147bbe63482aaeecb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae4d0afd6d61c3357e3ca7ae99311367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a17455bf5ed42084f06813ae4784568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e821de45be3fa38fd5aab671a3a2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d68029917289d29da72b4835e946c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9f6766956d42d63b5d1d8e7de3f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8bca2cf1f5fb577c626114dbd046c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb4f4c6a849f36b7649e1d13a85a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee916463abfe84177a0a31dfabeb5ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7959ece7adafe1554a05ebe218cfe4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71924cdac7d0d654c5975de71d5043076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316ec020c54f6c3c84989f567ee8a7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbed68fe95c568351e2a1a6e7d1360178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019a53d7771c1b74fb7bc55357fe30a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe2b59e4d09dd5f392d7691467168580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e4543f904c75877e556c5441f55c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7aaec4fc476dc21711417477062d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4650e4eef2d90695311524ab35db4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624160c1166cc6a1ee3fa7b85c0a633c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e33b6eff5e7b0bab2688d72a85be685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c625b653c86eae1ae094f19f1267386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6742393dd73da53f419405eb8bfe4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeb755d71d917571ace75e8aab2f0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5691e9ae0e5f192b0db8ef53b12ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bf1d95cebaf3d0db706dc386486b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5d9705cf4194a3821dac0b61920f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d38272b1caf59bd9e124967287f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de64b8e1e33521e1251d1c80f8c83d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e00fa6e8a9d4a67db5c50b3dcce95894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2f43139d7a26a7adf9c172cbbee4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631ed262cb2ed5276c4f5f142c4f2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e6f18efc388793ba2971c0253514c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb466911ce078aa4a1e5d5e846b70c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf05a875c0f015502f5b3c2332fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1cdb9e16db39770d94acab7cb568d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80fbf9321edaaacc1a0ffffadcf356101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b259d6bc3290791e9f4fdff7e14d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b430c1793a4b4b46acec2030597db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b5864bd25ae80a5860ad33950236104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf618458698ac2c55db841263550c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5e094ea0f54c42dfb97c268558f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dd83b434a49d7fcf68f4d9e62a12c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055949b78fdf3b3d3f668c00070de7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ac470e603fea3498d69adbc39ae8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d870c9bc5a280e387ad45ad5589f7df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bfb4bf57f4312257b9cf0d8c7cf04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d23589cb35593012ceb92436043ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb57c7075ad43e101d0044db8e20d84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb141cad8d69431453940db0acc2d7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c0ff07f0ed39294a58cc70419fcb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b3049dd6880cfb781d23ea8a1a35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d19ec8c3a9161649e409770f6eaefd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411ae3bd3e0ce6498feb8f87fbea961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128d48e4b929ecde0519f4568a705e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b93905c48c2986be8634fbed96025120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05775f75a0bfae6ee78613f07bd49445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbadd9fdcb2eafed3a232e83e594445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c24dcd64c2b97aa5b3fed8f131ded8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd96521ec5774aa07f77781e45f304124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ebabc4b4de54dcf08bb07a8fac114125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c33fd3a211889ddad4eec73f118a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06603a823ec528be5602b46cbf9d110127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d20e4e9c884ec15b2699f84ef1f87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73444e3dc6c14e9e6eb359436aa90b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f77ea453be64936c5c7977c1d00de1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b243ae7bd97a190c0f783501a7be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae79f4b59082ad294448ee4d99e21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e5aa6f8e9e6d40e1d49c7f9e10cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0dbfdd5785aa7a79e2c438f9047a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa25552f46580825a2ff5153cb8bb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4cc62ffb482389e89689230c77bbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108af103d3ae0c80aa762d39855fb1ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc3d250013a6433a5d2986c788cab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f33d363eab3ab531e9e7e1a6fc5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e633578b6925aa8df261fcd02968b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7aeb9054d12be88ace59a8d15f4d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448e98789b22b23c821abcb6baa4059142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d24843e9988a6926838469b33ae8f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ef9f15531a8a8a2935cfa12047e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac879abc1554a115a75aec06acd0b751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa9b6179635af7f4860846aef6c03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc48d0dcf72bba0dbc32ced65b32b53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3b886e2d4089bfbd0a80b75262fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c9bf2c234a31a91468324033bdb70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c5613aa0da3d3acac0a772c31eb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f435272d3533b45c0f86e1e3a8af0b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da4aa943998af24821635cb8f7bcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265a1467033c270d2196f2dd073217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a141de9a669ad2eefaa19e763be9c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584260f5e0d55af02e585ad7cbd85357155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f81b0e7d902405e7b4236a0079bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc166f7bab3c89a36090907fe985f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775bac5822ccb7019c58d74137fac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411b00bc55126e442c26e53cd0aec4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49388cbf6f5a588c42fe78e5b454e69f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1901b1782776c477341e17901df58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f2f82f7b6fd3e9a65f279a052dc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4371cc2c306c6ba083ae1c4fda0a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc225bdbbdacf6927f8dbc4998ce62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b534bcc4b03079a9e7e7de35ba85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e3b695a8b0e6eed02c8d08875cd5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f4008e874bd856c22c480d2235b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2bf652669255a10cfc8f37440229a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e651c959057e5a2865ace683a26379e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc89d3307e617a75b614434b2a2bff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a381018baf8d13ef36b5b9c09999171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623438e6815b8d1eb65e97e1aeb9e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669690b637bdca0f3300a0135f81ef0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e0382c8de7e8d6314833f32b521d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddbc82cb347b9232b24204b6b3a9ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04a388f9af3192016b79e316fd1951176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007706f5f9a88a01e02c70df4fa5bf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb8ce0ad38a215a7fcd3d1413055e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab1b41bd21b1c12618d2960b4b9a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861aceae235db78373e2c72b5eb4f66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3b691712cd021ea04d78d7b16470181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e6316e41cfd46e14a51f68b2380e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd1afd9dc8383c85e6528e6f73a4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf00408f4c475fc884f01fbd8c68b59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87389e3e2d234866b270db94d4709ea5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0c867c1799da7bce209e15df58f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee392fbe15898ebdc086883244c64c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2343fa9da004ccb6c96b82558ec2a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e190cee583fcfddac03449dcff98605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3544616efbbb616d0930d0dda3f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d260a52f8546a67b91657a981565191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c43eae9cbb4d4fb8e57e40829f3fd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d201f9c0f509225561164bbbecd0d7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec19d3cb400ec1cb8f91ad5fe9717194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e45277cd19dfbc983d35a6df63e80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499da38adf10e6593d0e053edfaab86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd719f28ed677e06191f18725846610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eba3bdfc56f70b0806681ccf2be1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be552db0b863f72cc1c7d4e9ddea711f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c367e6fa33a068ad7b0e67918578d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b187d9cd3fe037c0c818bbeed910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e5ca708481827adbc399904e8f08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8578012c69dc846700ca27a875ea7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035a26a3e26a6814c6aeba6a911bfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee25ff6cd2d5cdc0edecd91fa28415205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69bd9044e61c4e05d5d75777cc3f3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb530d75569890c5f054d1fbb2f351c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b545b19e5d0ac37a48b6d867bb9b936208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc328aaf0e328868943dd7e180577d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb9bdb6cbf1bbc9f4d0595df0adb3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67d290b382ee8294c331eee3aeafc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da3fa2794ead12cd457dcb91129c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ba0c68883f27dbb66235f61d83b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd79373c839991292fe33719520aa18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184c80ae6a0a1b7b8a7e02bad76c66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511e2eef13c6b17617a1695457e772f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dba90ce07e0fa5c924bf4d143232c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9e194b2b3a1377e3a9d62f5252038218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a0eeb602c8068b2c030d3776388e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c74ba10f029b4ace1fce5df1b09b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bbeace8cf876c50ee9a7caefbeb4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28401065e592b1dc8e05cca5340290222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea7b6348a083858863f685c2daadfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fb82f548160176cf214e7aaa5d05c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bf2f5b175c51d7f44dedfd0906913225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3549de40073168f3da889eb5effcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e65772215f68305896fb94c96816c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9083461b3257123ca5e734c61cf875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2692a5c0130759ae2b659bdb53e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ccdd6f5900dc25ac03e581553940230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb8af7ff5ff41a46c9c5ff12412b5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50e6c7fbbc8a67854dc336e349b31c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d8edecf7f8e45b943dcdb99946e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222a4919bf05b6c97df9942198f707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af60445efcae9585af242c6dabe549235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e0a4cc9f4f329ae5c0cece76dae7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903d08d04b0d35124872d967f9ea76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789770551ca6f2cff701be73b4c6bdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8a1a0c7fcc8e8952e12541b56545239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea071606a4ef8a41f5b72cca47ea6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ce85add95cca0f51ebee313309da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b55a41fa6fb441193ea6beeeb5bee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054070d2069e29ce49749abc133441b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a4525eca00ae9e43ff1bf2ccc991244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f140d395c5a9a8dd60b919451b055245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f619196ade2bc1b88c5d9bb643218ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7076d434c0f5a7c08581ed99f8ef29b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824563be2e2a38a5d66f8e4989e9611c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e8036d45152b96608b7e2d480fb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c1028cd77260ab4240d95bbfd26d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e614daf6b9502ca4d115cf09fc290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942b06c74bab2e0a81cedd5a10ed771252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cc17d10c92a52f31cb5d06762d55f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d191a26e423158004993a0c0387c48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7460b5b9e0b295237278435f26417255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c964f6f6cd1ef076f19780505b651f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ef71d776da06c0ad90afb5f9ef43a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b64ffb953e749466cc92da83f59c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeed256905012821f87e4195ae87f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e317fdb8152ad1577f7ed3585ebd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afced5c2186c48c8ee2995a5332426d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6871b698de29fbecd7f512bf5c680262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6250019f0b775570a762db0cca1d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c278b82241ef7858159d028355008264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed58387e708cc8091808c0e5049d078265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa664778262b97057e6de9af7ae9da6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60960161587725ccae1e52f76d6fd66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8027e8d1632f18b6adc7f40b8c940268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd12b4443c8c84053adc3bba4ac66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b3ea75408a0b01811cb8b38d1c86a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2292d7c59e88bfda1a1b82c7c8756271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952987976f010495aff67c3cff5dd764272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3553107c447fce146ea539c582909273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445cdaa26dcd796591fe921fbcb2d1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d28261a1d4390f3b919e89c66678fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184e9e70d02c0471d8315278fe04f12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2d1eeb23314c5495d121eb01898ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410cdf11cdcedd4c51e5040e7de93be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c160c3d9cc5130ca86646878ffba54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45022adcccabb20beb2e811d02fb7cb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c87be20b8703da3673217a86b5a40a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c751a8719f0de8f0fd2ffd3331fec1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef272d7d2517ef12a4103b01947a313283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7b24fd025fd94487718d901b286b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbe8c026bd0a3e2378ba8b649826cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c398cca3ec6b44984d4c71420cdcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5552c7f82678cf0e50e4b1397976e93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c612d886ff5e5c3fc0efece04800c53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1132d560eda5787bd70ee6fcbee13dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea9595886cd14f7b97ada8493468d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82617ac812df9bdcc6aad4d087e67c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4e5b45320c5709f85e02ebe8c54c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4c17fa40bef6b03bdcb0cd8e5091b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f8849919e83765c0cb2d3c8e44e5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc162ab9624c5cf01f6edf479c1783295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56007732b37fc5f3a50c535dcf3e75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe80ea028aa9ae3f6225f81558092297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add4cca741fc6d76bd153ade0b4adf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7138e2b3ee4e3a97a02055db82c2961299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87954e7b92d9b90be9c0c15aa194b32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2162ad024e0b6e24f23d55dd270a34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee963843377ddebab5dd63ebd427c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afedd04956171cb971b7d42653d64f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6109e5f4fd20628e134ab7c49cc5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4942d302bc576fac237f92727ada38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ff2708fd3e0c13d187b4049a7f9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e93e744369760b7811b8beb10ca01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be7c7b800e1f70ab370bd3fdaa311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ef95833a1bff64c48144767a9729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89c243326644b5172444ebf2636b52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f445878528950c63b126e5b4173d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24772f447a679b5d2ca113238dbf20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae61125feb608466752fc500468827f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cec488f422445586607a43f66f984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe40b70d0c2a735a939c83be3928ed7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb60ff93c16752805589ba95ecfd190316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332a60e2c72f44c7d9ba8d7800f826317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6fb3c16d2b9355867bf1cf5e6ac5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6284f61bc331e9eeefd135c3e9e90c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c42f1504d7cb5283b34c9d65749e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164b16092b14e0d79ccc90725cda5ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6fdb9eb8262e80fbb07673c594dda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73bedad3a225380fb43483f4f896d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a1b94b6ec222c910c14b7ce993aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053a18025292219daf540726e9d450325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d60e4b9bbdd1753dbb8c25499b6e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3305cd1e88760e68369513c4e0bd01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523f0b95b5bd05b1a2ef34dfa11c528328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3f147c25db126f0bd79a6fa7b62ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681b206dce6f1c5f7ca755b7a17d6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5dfbca58af48b9b434465f787f9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5a50d23a83268206b9ed057fdf67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664717ad6b06dbabec8389a38237bc1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976121ea237e89ff9ec7f0bb067d551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf348f3ee4c4798ea86d872a00dcebd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6e7760834ba26ce3d9cc4b7d6c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd9fce641f68121120b11337e4caa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6304fadd8886c8f0ec75549eaedf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081e61921b6e946e5a76ab4c06fc9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a50fb9ab8a4824405ea24fb5b74e157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea7c2b99911fdbad8fc04e1438b868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a408a7dcd339b9b1fe9c7a574a6df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5dc3272899619a20246672f57185310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d97b0db3c3e5c49b1cea45b45a7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9fb7df341679e6c7281afd69e924812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3355315ae115c4cfeac2631be1848113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111acd23e2baf946eae14007072716e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742b0b4ef6179dec310a60a29e282e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759bcda431b846a36c1d4fce89c1e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dbddf1efcab6280a6e1cf5110f43e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7229cac3d8c6da75fc3072aa53b3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60473d1e54a979401d5485bf61a365819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb5fc1ff97194b93002527f89f89e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1a2b50c63550af70e7ffaf110dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b2d6b3c82541497915612c02c81f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c924158aff386cbbbe3734e1398ce023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44467ffd6ca8f69482dcd23c1d76c8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3e6fb2680dc0077dfeeea024a25bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2f59b70a5f461081ab02b50cc97af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a041e070c1292319cea67264e61b9b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ab042e6a383855bb39759907c78b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bdd68fc31b750105d0a52542bc8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8331e59e4e0a662c3c4db640c72e3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cbbed8b4a4dce127c3a07e851f1ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bccb47c9dd4b08cc8835ced3762e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e65b479415cd7550bce8e21d651f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba55d70a5a2c0c49f8daf7266930a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853163e8d23fb81f38530e8f90f260a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48420ea7d2662a3be0df7a14613ac81f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ff2cce1af6632273d835234124cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc347d2a7117b2f192afe21306780dbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acf370257d21e2e5d7dd70e28a8d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf82b3170ef651dd55276be06398ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3914fb8cd4de668450b9f0fb04c2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bf9092f1a2a81783f52932f70bf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d53c42e083a26534f1086231048dd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65281a848a5ee147162af4fd07cde544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7da7c586f803752e08a3679c8498b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eeb35bbae81e32369c1ab2d91025746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a6b107936720e809b65c96ead5c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38ba8ed3df05a3a09a5472b5aae60f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4ecb853f8417b03e2933230808ddb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a4579d053ccb856d5ffbb5bd814650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0ca7ee56d0e5cefd3c357ac4dd3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8eef97f02745f032a992196224cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a8c1cac03774d84abbd783d0533d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a37847a51c4a907250568f8b638d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9cbde09eaa32807f0e8091d8be7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff192a199c164e5fcd8f177a8f561ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d7b016c7227b227103b88d61e2ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f57705c73544ba09a9c1fab52fdad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905cb8a8ffc8b1d42f3acdf8c728b2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917fffa1426dcabc1cf4865daba1f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41352c0d349b604dc7a2880fe4e95561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c37bb4fb32351c7771014f1e6e2ff262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ae63c1b3d474a0608a91ecad1da1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1a92f559c9676c52bc3b494513d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6b1e4c47667b97c38831d24315b7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453b22cfda08ec7507d83f57e62263966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91cd43bf4686a54ba8e73978fed7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da94b839722ac8fc24735485a7bb36368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603d98503dacc119ed5b4c7a973e51169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8170acd59cfecb05635219bf5df1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78049ef29dbce76ae67b65b7c35372e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437cfc145193f5315ab8323ee5a41a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e54ff7d80bcf2d3d56a6f2f967db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74dbd31e45ccd833e281c9110414474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e1ec261459fef2ba05ad5f55c385075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44db42bfed61d55c476a2412642a6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af0233229cd386fd593a6625c7df277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857110aeb5c27ccb637c05e29c402f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400b09fdac91af7d0b6df9ba760995679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a448f41409a2bb95cb684bb715f5c9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac3d403d810272959877e4c54a4b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3832504c0536ca41c5c35f51a2c82382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e33b3adda8edce687780f90222b3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff44549bedb879594fc613caed310a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041580986b917bc818eed45c996d7dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ad4f5923d6001b150c2db2c4905886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35431cf1f101b1792bb2ecf41416387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a209c38722ad5c8479e8aac650cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724874843f214f46e466e633b7b413789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7c6c6b4d41cb52dfc3a68ea82a4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7c261c4d933a49056e43664e920591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19fd70c1bb684c1c0700c0e7e6c46092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007435752e999515e8e2206de8fc63593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e575591e5a522b259f7e56c6620b2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbadef560b71737ef0d245a07a382d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf6c1b56cdfc536da544f81b6ebf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a3e4f3c0751acb1cafefe9bc203597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38c536d916d71f5976976a658270198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29bd2c66d06ac29862866ac9717dce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a6356f9ebed1c4245bbbe0b49ec66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ecd8bc8d14b6e38814e5e6b26e8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2212f69de3341d51aea2614c9ee991102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc6f6acdb8e76a0f91f66904cf333103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd812775a3fddd3fad6b81f12c751e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3359d94d200b06546138a4485989d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41deaaeed8fdb617c79ac64e58bb48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938c8660988211b3f0da95e768da1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b00c82c50185a69d4584f642bde8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16e5ba90ab54ccb8232441170207a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb50175e54ebc2519847b92021b432110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e78f68bc3a9092151ebd68e64b82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670eda62191c131b4f3f1dc45b264ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a31b021c5938e46277253e9801ad7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a53fdccfa0745d765d9dd851c1ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32772d46db4fcf912fc960476df17605115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c13416f47169dfac435575ddce4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ce52d5d773bb9f400b5c533f06e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8263075c92f8a100768e4cb6bf3ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d20c6c905a4f39ad900bd207e968ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c475deabcacae6e5fbc7982141512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c612c44cc8e3a0db5cc9f2e210fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ed45992c4a39482f8b103a72aa20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aa7d80e93f517526bbf8d2a35f2ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeae3dad86c62508728276c009d5f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e5700cb48d17f9e7e11bfee8a386125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a1363a3f2af1d1ea6f3c15fb9258a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e347552504353d35772e93d2fe70e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb29e3b9216a492c883acf2bcd36c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578a160f9e90d7cb4e3676ee3b21149129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6628bc2f06ea079704e5bb9b7d5df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940be2e22e3932eccedf61111c58110131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c3d98586f0714c405a469f9fc993132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781677e8684a4c49f1620471f17c82c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221beba50c0f41ec3a103c04abed583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae85f87151562b293b9e4880521393135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c158ebfebccb6a2f81fc1ac7d5e99b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe694b00bf177757774e450b25a3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83cb6f43dcedde13072c166e4722f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8424ee1d155bbfbf3bf24a27be3f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344713a4b3b153cb705cd2488c9bcb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162bb43d875f34bc777caa201a8034a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e503ce3e00aa4c67caa07ee36b6bb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f06f3d0979dda87958502f452ff8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e86123e20c843948b21ccb3ef5a59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b275b9ba1d3d0cd1bcf8d8208560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716bfb0046135e4b2a96a3dd6a34b72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747358d1300aaad35793a8a8afb34228147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd42747152b5a99e83c3e38826116148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333edcbd2c6a96244f133c4c5a07725149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad029b7287936bff4d82be81cf4ce1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748dfee9f5d601c19cfcf041ef93e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf43b816690396a93a0355f33c575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2cc036439ba646f98c729b9bed94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c974438e4f484d80cb9079a19a594e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d00502c83965ebbd4bf318e7e5d3be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9976d3377cac514f8b4eae3b4f0d76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ae8b27b871f9a71ef2e07c68bc21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3dd38910b5288d19b7fac40858cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fccd81a073fb5f31256a6520609f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01234a75bfbd02b4dfe87f84f47b89c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678b73bbdbbf004954162bb92674fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd6a689555fa0038871739b377dc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9928a6bbfe59ffd9e1cafc40ffc6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adc5695669b64e3618a8cb0ef9bb95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24203ef3b64bec30c07e17ba66fadd6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d7b84350d25ce5fd468f4f4b0182166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700604a7efefbacbe2cbb3c37b35f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a89cf6060840fd9169ee17ff3e8ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b30b20aad415fa696383e56a05c2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6fbc18cda3661720a16cd5bca0c2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1fc4b245611508a907673f89aee6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8e93fc6c6cff44a4b68ff079bb5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edad24c96c6c105a2b36b985ccda51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0450263f1ce232a8c7d8f82dafaf5fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289912824d5dcd0cf42e879960437f7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea54b193a531db7b1931b16dfdadd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f330035c2393624e8b9d99ae9c82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d909f246b41ec682ea9ca1f24537c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c481dd1dae36ea13121b638cd899179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f900a97e7dbe3df7586a8041cc577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605839b5f730f9c50fae88df26a7b024181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f4289b8931b2c1f5efd087e8a30d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0113cfcc3238a9f73e378fdee57940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5638a159f06d09466547fe8e5fa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20f0e5bc507f47cb70cd14c5906dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2131d5eafcfbfe6ecfd4e90816b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8093b18ca18726d9e970b4ffa39afda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37294f5b8acda419e0fe4e805b7b817c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47cae2f5585ad00df5c993d0b15319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a3fd1ef9af00612bbac076d83d1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dee6fc0876556dc7c25316b90b44ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0648c84341ee20c584d081a9137fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b8ff3287285b8c13e9c379e9163b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ad17b96eed4a87fd5baf15141948194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616da47d6ed7f70c3dec0b95f3601e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d40677acc439648018dfe03061f221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccad6b4ee3024d2b9387292bb60462197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c5f0ecd11aef56da15765e8ca4085198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52e3e9d40c021510bb9ce5d4d55313199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b445a8b78b6534df03cf4b8f0b361200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d858a5d7859b146841c6016a7fcbbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4505885653109daab81cd0883f86c48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a22147e43fe51927f3ed65274b5f38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42deb837f3256326dbbdf215c3130d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8054230672d67cb2ad020ad6a345721205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22f67fb4e03bf2a0171ce065b754d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff6418f5bc26198efa4e780f7bfba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324afa4f220233c08737c42cd29ce4e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67e7e73fef5e1a269095b1071d56e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07667c03d1c849571142459a1884d8db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c4d9df8abc0ef55c418cc8d3293b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81edfaaa96f9f7b4d1e36ff1b0b1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65171140ed76296b59d64d6bf87ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb673e2dc554a662bbdadfc6e8522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c69808ed5d8457fd3275734fa6f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667cc94cbea5b70813aad8208165c08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672fab04726af6b052d861ed40f8e58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a38a4ff8b469a770c50d146b6eb5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899555f920cc1c8061bc671af91ce7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222fbf496834d26a860294576762a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cbaac4184b29f9483fe7bb60dc00e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf5e0b34e63542b3e1a6b73012546222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1dc49f036b24f8d3daf31d614459b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b072cc534a98ccd0d2a5733663a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb60aad70dcba28ab2359270937f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede39599950a80c84351a89cfa6b8f25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dabe3c8f6a256ccb95bac31368a00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8055a943036e33ccde65312a1a627228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c553659129c41d3aed8a6dded26a6ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769630d0cec8ba43ffae52d5c486b5e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4651b8a0912287edcf60c094c66b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30144fc28256916f138e3528ae1b0035232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d4554e2c4957c4d2d3a885964f19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fd750909b28585ca7e9c8733eed84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236391bc6c8fbdd3f4b4218d989ae77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fc5ff476e59ca3716430fd0ea58aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdea113ae8bb4389f1620ebd121a3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f532cc8900975f23e46d01a1a5fddc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515ac697e191dc0315a40021613a9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f30d9a6eebe72c40710fd346c70189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb6a485d741bde70cb866be1fcd830241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f511727539e04e0982d24f9521efd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792507a6e9165abef65c7da743cca64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914861ad11513d20813142143bead07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45077d8b464fb822503e27b973daf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36386afd3aab93b1424452cb57a1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d7c988a34f76e2db20c0c5302fed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9769056c86e198d7f1373c6f50bdc38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e274dafe3eac369a56e343589ac14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e894c52fd35305c80448e503f8888a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918be831427819c7d547fed54f9447d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8de0d4ee463e55b8202c5ea519182252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf49630258cc9b9e39e97c916ee2718253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f506d7d77fab03842765f725fda5f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9ae6b5bd49ecaf66a1cb3f3706f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e604c46887d142d369d6ca4965095256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c09d3d162e1cecc70a6a0ce1d2d04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7e179334f9b0231276e740e9a1d26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571e6c7a385ee7162289f489657c1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afb8395a9520d681b8996c8c1c07b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30e6ccc40354a0b44a4c42123bbfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae140b85ad63aa4075fb678ccdeacb93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d4c67d48be014ee15aa6fef3fecd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deded1b60ffe887b60b4f146614f85c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f814c162e45c160b28194276991cb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9027ea682fd1b01b28f3c1d47b6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c07871a5e14367c22c069758a1fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d661634f2efb3cd1e2e40b6a58b980268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4557c1b4f221c5306787a9f0d673e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972b2c0540dc773f4c2b36d2433258270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada23f8db674af4bc1cc4cebefa113271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adfa524badcc744db67cd62ff48f8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b58484d1075aba233ab0b843fd895273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4f518b28c176d523a2138bf4dda7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cb65252231cc2e54c349c16f4ba3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35a24547fe141013afd7e326a9b0c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d9d60364f76e1b53316961d3ec7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af145d60dfbca4f73128c5dcf6d7f41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95ef3c7424bd880215b081c93c56f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4838a8a3069ca2aa8f995f5e109f79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ebaac31acde378a498076f66f6f26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f3278cebfab2dd64b85afdea8256b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfdd7199f38df2edccb7da787ad073283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45714e2137873d5c126ab6a03b5ca5c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147010b2e0ea52416879977ed1c5b901285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c731fd984372c51eba29a01048fe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7287b82671f558486b6bf82da5250ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745a6e3ceef6ffeb2cf0995102797f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d537927829acaeaa973452a0ef23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50e70d704e08c1e0aa48d9ef0e77ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a7b927fff25578a1c631359b724d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8be05982353b2a47a77c570bd59c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e92174abaea67a1f60588b6f6bc17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d056a96d84e9317ec25141fccc93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65c1f7c9317386697d600b42e60e9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e96751e37024dfc13a190838e1e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b038e85ea85ae65a61ab5b857f1a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2166d32b3521d25770189c6ab8085298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b084eb193ce4e8d8dc39cfc0c6c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d5e42f909a55f7866b0e47da56ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5370595344605ba77fdac880d29ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4b1cae0b2797f8e7a7afb9cc3e22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3da4e4646b010f9c677cf2d549d90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d3bebe53d0647d82aa3afbe372d7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0ea112dbf9b3f9c688490792833d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30fbb7d95a1172e92bcbd75d6bd958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f440a6f79e3def341d17a156fdce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16082526f738a48acbe25eb0332f8c14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2b27c4ace32e2713ea12b949a9a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3d9d362a7f3c7dcdcf37217dcb9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faf701790c2e52f2a4e5a549fcc3ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc40e20a03dcb46a53ed415f72479f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999cf1dbd498718c85bdf40166b1611313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9255b9b2aeb6dcd406d927cb84d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca72688d4473c68f057605efc5b1b0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c666321925d10d4e574c8b615cfef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2468278a049ff4d0db3ac725b5620317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e2704447e88a4387a8cece2fe1b3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097d3a38585688d61e9328331b8e4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf929f26d4a16508b7472c4949ab01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b86ccff035090c3036bd06e8b08bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e63064ff741ee87d15f50ad89ab2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ede3181b8e391a170a9e6cd74fa21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66974498d78ee39d5c4aa60bec415506324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd9ceb52833fcf5cda2f04df8eb043325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>