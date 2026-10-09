--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c968d022b2c965797745828d5e75691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5024b34690663ce799a1e582e4ca4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201bfa8ae0b8b5ac27b69c9244633f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52050fe88b6b44f12ca6b41d7e85bb5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ec2381abc6e69d65ad20eae7fd6dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409ee742999a718c537f1b830320fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b1553a7cafe19a146351afb773a147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46632fc9076d97885059a3aa52518458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbf22d33ede03e040cbf5757858289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340fd70842e0758b0e8a346884a04b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db205a668bb7d3d97754a66b5cdce6c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bfc261c6363d92edc62afb71e8ea912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ad95b28ac582d795671507b3ee1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e24402f60e066f8cb3a139f6230f1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1714683567471f2641a6511d60c58e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5f81442e4ea106815e8d3741114816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834acb26a9d396d765cf59ffa37271a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff70b536cd43621d01445ccff8668d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaaa2afea4ecc4de33506ae38e9c3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef725733c5d235452bebb85da8d57a7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b1f1f953ca99e3189917c9ae74edf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f820b14ecc44de73d5790c460e06222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685c4b16b87f0c49a332b81ef6a9b7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c171c971b2c7a986fdfe4493a9c50424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d32fa6619131fdde8882a5ed4d34725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90e0c53fabf5b64bd9b3d0b4aa33126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f966f10b001d93068d74ad9b73bcb1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d59b491e4a0c6d2e4732da423210a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cdee59f3e7f90c864e21f6f56d2e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105fa442f50c53cc87952150cccd01b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad0f692b50c20e50bc7b73d81c47531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd388d7df39131419a87fbc50907b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f77dd5b0ce7333bb55a259bd05e5a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b753e2ece10ebf8b09769c144819c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93da5822e52eeebe90e9d2688cf89035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c4a8eaeecca087cf9b368227760ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308cf72893004df7208becd77f73f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f5cee1cb7c76d594a1d3632d5e1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b71eca95de348c4d11f5c7332aed239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781bbf502ee89ff2106ce9b6ecafd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d63eeac5b872d55cd4896d3198ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3884ec22cac36b289ac5f16470ac7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af7510bbc3194776da4c16a9f4205f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144f2a5c5ac7652c09eb6a135f759044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c0dc652a019ba2f20193a34b5b2cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cbe7da0bb21dc300e1ea5740f1cb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cf83627951600427a67a181193efb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf03aa8dba72fdeeaee09835462770e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f902aa33b0e133a3ad938bf589b4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c2349f37e98c8e99653f7e034800850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbbc1f817c6066b86dd6ad58060c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502651bbc2251596ba147f30b0753a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da4b34f07e3f7b2834076f04342aa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563ed7e285630097a7d22cf596fb1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0676120fc99f0e80480f43d5da19855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24efe1c6861f55056c6f744bf2adb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eb947446602d682f57fe5bf56525b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e4e569403b317cff4665839a3978e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae337374e944f6406dcafbba639930d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd04603c57d2caed63b42ce12c5141960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4f832216a8c1027caddeb4f07088961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d03c7492ec30a409e630dfb6fcfad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07dc350c64241b33c5abd004a97cb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8af531a50e20f6d7cd3f79a704c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138a6236497f74a141d3658b4ee75d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c7916a5eeb97488bff9922a7949066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4d2932f6cb7542735ba17790fadb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2aaf496eb12b3a0e7859bd9720ebf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa613b3571d7815e4238a57202ded969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c457b0a2c0d000b540eb34d00726b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c69d785a1a5464cb2973d6a976269c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28897a19bf0f5f9dbfb1bd873c76272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb3ff9f6ba62dd7a6f39d78cb7c32073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aeb1252aa0ee7d96e0e52b2976db174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4c87d806091f4ddee4eab21c651275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d50580c482501685ca416a85a093976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee04442fbaf95908e62c7d540f90177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d6ac7f9ef35101777c0e555a792078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d9db6b2a2a225cd3e768a66ba80be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a45efd1d38df6ac89a3d99955ed4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15a49f14d270194c159f71cbfed2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f560b38537eb8e4493d4d5b82eed64c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe821583b0d5fb8025112e4eccf9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12330169b1e6d00bca8eca8f16743fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f40967df2f4fd87ca831175e35407d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8bac19322e3d1f8ddfb6120e40fd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611486d314c239b97a91a6bacc9656787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f076ebb61bc6fbba34fab811a435ce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25225843f9463aa4588cfac827ea2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa920e7972e6a8c7e4b80878fb2fc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625e58476d54c4dfd1b61c5a1bec4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b80da21852fef24c09ff41487a46ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce5cf895d1cfaaf9a49ea7d95f631793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeee1bb0cc790a1f29751a59ced171e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf9399544907a61197162ccd1273895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a8fbd5d4a75a0279c520c760ecba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac01ef388cb64eed7575566169d18c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd562fb792145951313a6006ac679198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00a4dd3da6a4588a49906beadf737399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4badb3bbc97061ed721bef3ff669392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46ef8534608c8891de6f659c0635f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01c3becc9da64b0a5387ae745c3c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2a5e6eca28617fd17e9456ffe6a9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b582eee7d9830390a940cb276d1cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158da3dea0d9374daadf22fead3283a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338397feb1e105ac363c07913afbae2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8e2307d250b269d304c09eb9e89f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978d186097e1c39c9890d9c3c1c4bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2675ad19e18604bc1052285a38176e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09573d025171ead06774279c27eaf32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0984f4fa2df21c44c38fd415b1dce7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e4f9e42e990f1342fd7a3fab28ccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680a765455ee90fd3f9e64bb2c5408113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120fd32c660f825b647f19ad531540c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b55143d5579a2cabf59ab272981c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18d1d93edc5449d8aaffd3d2ed894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b4055f39bf6bd1da27a4537a2429117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc229907e76275876530832204c10e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4285d84cc8b17be71d9ffde81b48efa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068d4c17ffb7f513823dbd9d82c25e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a644bd075765ab20a6733967bf807121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c205090e685c94ac43a0fc873b307122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160771c2eb780ce7275961d5fce2b87e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838164244e818b2d31efa507f7189b5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905093dec51e1b25e22c76d35b6e8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3163f89236137001288b8ffed4929d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186d4429aa207c6bfe0516be84f582127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab9b6f2fd589bbbbc46ce134c6101128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba720899e0671f92c0b7e1b12fc96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3a51fddd2975fbba056a9fef1d2a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5134762e0ece252b52033a7b29a586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4785855cb46de20311f2b9e0fb4ee9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cbfedf7c8fb15259ecbd0ee19554c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8e0672eaf94f79b64180e5a3ed74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423c8edf3fa914af8c9043998e2f26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f77e863e47e9221b8f639d9a4d615136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2552fcdde4bef02afa7c742c2c490cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7586abe4960e1a80c9f9278b48f37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb2deab033151ea9f5e35a4d7dd6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165cf2d0e9d7e56c7bdd0502c76e456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602612e6f9d1bf712d2f07168da24f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84ce742b326adbcae629eca7fed13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c9a82fd2dd874d923be1cc920663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fef1f1e8996de8c5bcbcfd23da731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e6e91ba8477cafc415ad45646034f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f321c8bfd18bdd6caeef7772470f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03549f1a81e1b93e0dd5b3d6f3a6959a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82aa35d3b43d838070b0e284c575f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b810857f61cbd959a508ea12cdaa27e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564822f9fd84095dffe823d8a45df35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6adc001f558f31e06aa6f925b74f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc109a80d5336ff1a32fde7139b776152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5d4d9c495d8fe0c60a818f2c83b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df41964a49adbb0afcf7c1a749251154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56bb1974e2f6c25fa4f2945c5bbfd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d68b7da12b8829fda25a6462a15d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22db5366b1d9596e8662d4c35751cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a497dc4708c95eff348698090c14c1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847d597189b8caf0be6dca42d4e0cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b0f930e5a34f27fdd331ac9ef93a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856630b4bf9402303bc2aa8e638b198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d11bd9ba2f3c09ab3327f20e6ac3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f84c1e7b453357fc7dfcf92ee4ffa5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2765b23d88241a3431e79f7875dd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b34d24ae4bd3e37f16f4ad34a78a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e9eb6758a9c4f7e904520acd73656166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70da8f52572fb6c6018eab55a1aafe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbbcf652932347b993edf2a9785db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f3e6fa24d14ac54b75571300e410169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7840dd33b34379807219d1d7d0195170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cecb90fa0e5795e481daa3e795680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aafc4ae38d0cd7630d6ae498f63c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c9636e8e8b7cadcd843e3732fbcfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b68e8f4999fb345292aa987acae50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f58b42d195461486531dcb45972e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5914b5d0e3e594c54dad1f1110f1149176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374c8dbc5a9ff06079d24b60e05484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3422824e5ae69646ff17ece38d188178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e7fcb2950ea18d484d2c79443580a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d322e8863415cac8dea8de021f33a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0d4c03cc44e95041b880dcf53d5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547e615ba1eb4fed4629f5424fa04f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a1ab89d0e4a16ccdb5cafdeb17828183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe680713b0f4ad2a80fe60702527e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2748312cab0d538c9bc3e0cf999b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610aaa43a79e092ca32dcc5f4a9d04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992fc3a7ce7ec16e310e81bbfed2991187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81928faf707faa648f4d7b628229e61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915dcfc6df7b62ca62b3eefb868500f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120234390a2b5c047c3fc332664b4078190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecccea7b7df153596044a4e1113351c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56320cab5305e296850b8f7b4e46aea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ce090d6725eaecbb163baf697770f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376134b9584ccc9a7cede3d4a6c7ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43405cdf5534ca2aa345912ed2a0d8a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f42a6cd7e149f0eae55861442f37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610c6da0f5aeb77d94e56e46a8a1a39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb015b8c6ab93221854ecd388c12c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233709e6146a0420e954e639f3f1c75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1344b55cf488eb07772312d9f9955200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657121a84324cbfd207df111004795c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec12bac33b6ffd100dbe542fc203e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b3ff75dc99cf086c5ee1df504179203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e178dc7e310a72e4c217bcb5d00d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47d8c3315b6e5e41a0625a6d5b836205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63678bb9f990383139c720167a6a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e169311bbfb7dbc0164a92293c7644207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19107e167344b7adefe3181d12ab7686208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df561c07c974ddd1113e1133820a0be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a37db359aec50e0df20aeb9d2c7dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454dd68891562ad234fb539982fe00b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213980872c91c57ce170ff4785be06b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea93271c86d557c2d8990b7f4ed27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40878bd2a71858adb02a1f46a0e1c1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0232a6f5a8945ceadedc3c0df21a52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401e4cc9a12a82abe60b866773b020216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9a0e39dc6c19fbb0d5ff290c4932217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0084b226f2afbe47866cba77dd35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ef97df3301856ade833c6020e89d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c30a29c205fde850c4715a26e2b38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed411ed255e36e4695ac849cdae77add221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe921d4f49b3c3d8af364f83a75b04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170643f145f8f618ae63040ca0375e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9657f14a220a61cf4e761a5a8dc1d93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd447fd5717399c2099d827fb93d0486225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a66d159ae30296eb2bb237711904b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95ea4df32f6e3cc42364076992ec82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9818f9f11ac69985db81b2b7108fbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3cd0215bd37a6f39a57fde12dc28f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32149846f76dd1434d8671ffc0f602d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa6af5e415780b3b8d4662ea4d9e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da9ba997f7cd0f85b50701e4aab52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1b33234e42ce1f2de188f8238ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d390fb5e289e4fd5873e197ea505234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29888c86d52b89ce0965aac0f8c70d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3f147536793de79f5e675b4646a38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326465ab6af17b7235e338ee4e23b58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab82661156152bfed8f342e4aed6d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161fe4ce9aef40ed5abf2d6c739aef9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40173f443b766e5adbd2273a983bc7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063392ebdc9d2be266c0998a0168343241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44812ec14c2d1f64bc34cfb11821bda9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e9123060c25b4b0d6e603605290e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c1dd7e11384b3c5ad5866eb3f778244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92221afd168820de3f425cb5c675c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c015379b74de0e9b78338409483c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695f6344eb77613a4aef47e9ec69a62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e84159e515ef19cdcfe96517685936248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac845c9e0613f8bed89c3221444932b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da46ff69ab911ba5ab8735e0472b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e19c54aafa622f417c111e78f113c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999816d4cf1776a7f5551e2334350b22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa60fec5487ae69ff872ebf78da551253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6f32c6eca984393853961db0379a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864008b31f7abbeafedbbe94a163c53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37416f3ff0053347bd1cc1db5893dc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4c40878e1630cbad1cc79a2cceec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa5496dc7373fca1d5fd280ff554a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc527d74f9db0fe5f657145ce09f51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa5a1428ec03e38371ccfbbb50f54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545493833dd36b049d9b0dbc6c64cc7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0be214f9c37af705c243da6976c0bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282dec6ca3c191fe1e3bfb98db9774b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b4cf66587dd3178d6ba9034fed1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb778d62689a569c70368be5de7aa00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12e7b7b9bf7f7f967f832672a52a04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8419b266e7983ffcca274e7ba88683267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650065d116357e33753a68511d0ae259268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f8931ccca5f35a5d9929acaa57fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f53146970313b7427f413fcae95338270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b5c772ac5679f32e88d1dbcdf074271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00259e26d2d62d434e62fa5179d74640272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206f860e12c3d0b7960bba58a53dd18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5d4af496df6a0bf0955f4c32179fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dbcf0d1b374ed117a320fe8cd151e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfb84bf933f3b4d552d710f4c2b6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d729eaa29739d8586d4ca4e1a44ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb830537afb0887d1f7e104edb743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ff8a527e79a1c0b05c99074ecaa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401af14bdcd5f92276dc9fbf0b457f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd994c50dad594f3609fa87b7e97f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e4929f08720c9756b5f72d57539b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20df474dacdf978b0f3a9fcadcba50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0ef9512678870e42f93cee1f5663f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd902ae87f3fd41bd7b87aa107c5f6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d9a00d5c5ecfcfa33cc64f62108df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933f4d5b36956996144bc4d0f4df99e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc96a6cb43eba451af3cee7eacd71c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d107c1c80779317a2fd80182e316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f0ebb5ca92c47995817f753e82e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad308ef379c4e1d6fe68bc35582bb96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6384c5b221f03e3f4d56e4fe101a50d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25709f0d411a6e7a75ba8bb8cbf59e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0d635aa8e7b1c3b31266cce09948294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98708836a35a6ff8c9a38681f576c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21626f5c4be44e849375bfc9e96369b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af66e662cfd47367192be0b4490d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72942790557232dba4479b92807d52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208fdf8ba200c26f260897073e3b8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce2c071c4ed8f8d69921508511b336300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7992882f132167d9163c924ae8df7fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ee4fb09fd384d25b6f04073dd56f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd2000af3005cfa6eb2f18570c1e4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2430699be521e0fda9df5708bdbf23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aab9d2115c065c4400a8d2e3b1697b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d0218de01b529e218fbb157d8c36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16043d4116c1b20b024b8d78e77fce99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d286b69e7a4400aedefec854aa65d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1a42d1b03ae07d3457b538a8024b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af2bc7eba21c393ee165578f19ab0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b8852f75026413605170c1882110d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658e1299f5587354f59f68e66026eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178024bd30029160ab917887d076a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e2d9d5476c3121f650a1e36fd726314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab5e225c5844d5ad7249ce4bbc39d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba73c5e1434500928fd49471c698c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552819defafa30356ea0b8e9f70cdca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e105a18b54fe8a1d3447207882e4e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2ffb17cafcd5c9dd489aecb9367b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e1a950b981ae3d205c5ad736d609320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5de9fbb7700e0bdad9d20c6d4ec6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828af67a605ab30a57b60751dfaff8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c990588757a591b416e4a32dc1e99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71ba78eb7aba513e94233ddce0bdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d34e0e6d3cfa80f601fd8a95cf54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65854f74aa7533d0c3d8070a0af175f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f893e056cb18a69af8486d02115f8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ee16322c6ffe7a43822b6b2055a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd8ea8ac29631e2f840abd3ab696f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735cbb2cc0be40eff595660fcfe8ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958890b3eac8c2caa2ddbd860f9f567331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e21c46f1851cf664b84c9bb0f880332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8368a3c1cae281acc70eefc116bae3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bda7cdd8516db1369507b0e98d5e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae841efa2cbc060ed776a405a4fe92f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec9fac7ad5c3f7e18f2902511b5fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5e47b60475cb477e604674d1d9b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ea6a17fe2ab9202dca5f83d5f4ead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11901acc074752e31569e19d24681e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c115ef8903f0aff9e8761c358f9dd7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f08d44f03687c57946af181342128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489eaa7e93899ae49104afb7b23eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77eb91c71a6a4be5abf36b32a2bc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afda32043a1a2bf3260ab0ec67493d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e43188d315fee8c97725581bab98212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb42e9dc205494e1fd16de089d9e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6ce0b9b3c8a27b28e111e0856e51114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ba96266ee77c42937a2a47d46b1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06c289b3a90ffe09a31e71d7fe32316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc783dcc214fe8b69719589f76ebe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfde53f51cb00252970e7d024dd6ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed224f9a86d2774340f55328080a37a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561534e335b83163fc46444a9a44056f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d472d5cf15e0d449eaa9a9f5cc155eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742275ff2a139379221d71416baa0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf29133b97f7c71b47aa80f7af469523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4144f99edaff512c237d57632647de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3501becf6b3598bcf23223dadb03325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d0bcf2e9741c2e9f90c1e3cdc5fce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fe1065c5854d1b066ff3336fc377e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418dd193393963a3c5b27cd211333ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d6bc98e7e77ac37c8713ec40d69929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f1fc5562bd8434ae5881fa47f53bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90ebc0494ba5792d82fd557c4ca22631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a727b2a9ad343f65e8407620ddd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746d93d510a2bdc1be9ccc6f37887533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a4a247d8176dd7e58680c1a02f22934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b553e56fa5f114c2da8ace10a81df0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b962e50993f56e0198e34dc4f1b3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e57f36b66cb327489ac19727336a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9fc68aeba8869de98d83023656e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610fbcc41a078c2d0e1846c566f96039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410c51607dbd0114683dde41dbac8f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c48a209f6bc8ea87653bb93099bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ccb68091a949e6710eb0b038dc4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aade4d3b75b47df4d95ed33ea3121d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd767b239b5a603a70be0d4baf8bb17044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185a6548c599953a678a2e96194158045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa52d95eb92683d9df10cdf19578a3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15289fb02dd2a4f325f335e65fc9cad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea14f6f96357636365fd00be2fcd6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4f3bc3f076dfdb51408e6826eaf8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550be7e62cdf3de1f4b8397f26877b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106ac60a64b399ffb75d16c5f2302c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ed2822cdbcd3e6cbeb2a6f1f621052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b605e59657be94f01c84442dacf57d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388260d83c0ec8979dfab98e6e0479c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555d468ad6dbda0551b5d6c8afad9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b8af3fc70bfd501d87c8ae0d6c45f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29bb3c18f0ee2840da07670a2249157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b961407d27e9e46d0fd3dcc6d9996c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bcbcd46b2f227aaa4d18ff0caf91b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ebdeafdd6542e12c2302a99ebfd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e9dea372480eacb7bf1f6f671a2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc50b4258708c4049cff6c5a485ae9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a878d8009c37c97ea8851a27e99bbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285076d39914cbf5f288be438e392dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577dd91b2c7311e2060396ab61b96365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1a69ac5b3c5d126da8bedee175a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc073fe8f077ef00081c8819847481967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa1551bb20d11c4571e606845504668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77187576cee133215c9db30359987aa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358a39a7ec4836d5768619e1c2acaee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e25953eb1b24c14d50f7a8242f6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb360fa819f0c8a7f38b1f24a91a0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b74f03b30dbad9b806b7c42296e03973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6579aba41aad2995560a187c5e32874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86f508f3db571ca5b0c541082045cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093d2dc4cd696ce5cf9f8c8e8aaa0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace6827fd071fea796920ae1fe848be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aaf3d0ad8cae6bb7026d0ade0fa5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73398e156ffdd8851a6f8c37ee4ea1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef103d8ca7220b036f1a94e065b94b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd82eedab2ba9db3ccc8bbaa46d89681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972db82e79b31817a4f681e2fa0be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17615a1f8f70113621ab922208eb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a8ea9dae3eeef774ea20f484fd3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea6bcda03d4a1d973aa3e6120731085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b94863369bd45e0915ab23f472a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45411b8ce771f3455ea482bb4d8eff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73dc32b732bdb01576e296954373a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832715faaa6d5688b45e0be517c5f2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a7a8f6a922a332fce6ed5b95990590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61401fcb03993b35ec572ae77689e6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c4a616f902f6c47eb0b44c06e5b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7216773fb1d2025ea8569c88a84799593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666dbab20fa6d9f547a4cf482123a1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546bd0421c0b5a5e66d76d85ed695f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb45b563534ef9d78114bd70a4f086d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f908ddb3e22c0bbfeb633693b07597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4833ef9b8c41e1d84571fecfb82e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb889adb502fed44097ca9eb608e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a06f307e88bf0a3507ac21001553100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ad450c3213701f53f6cf64e8ccd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62456109f5c88da09380ccb58d8dbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d8a2d7bfa0c39d0dbbc22fab60a32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dab0c4309140c338fa000f24edae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675e2c0db337da354188b86ed36d60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb4ae5999df5ff395d6ee953a5c1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e453d049311a0da837d43bd414a96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3664840d6febf3be06bd8dc7530db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a0d8e7695c3fb6218e52224f022d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c2075acc1194ac6ea40338fc005b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce3d92f9fbb98f628c02b7f42ae32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f0e5aab076991a374a255419e8d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa151f773cc7489dc1df928a841d68d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197cf450d5d883f2d1736c294fc6bdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c40746adb3deef7dd3c5b741d75d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220974e7d431292ebab169c061646d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816251b623764f36263ea0617e841ed7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127a38d3337a4b82ed365a9a45d18c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b01b4b267bd94d0d4a56520ccf7f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aba8d37767bef1198db811a1389f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90055d43dffd968b1260f2a5be0a5abf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32cd64a20a0108bef2396ed1ad9b42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6eab0a799f217fbb7c9261b4e7aee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a794d4cfa52a653c548525d312d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d497a94d7f796a11c014d3fe770e602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfced1d26590786feccea662d6b3a6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9907d749d923f771b23442e5942a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722b8d11a51ee56273f8e64f888e95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65946b8305c94ed3b2718999d91aa380129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960aa19f5f0170eb4a2d59107f49646130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222df17c806860a590be89a6a50734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50e979057c1eb4253a38dc4c70c95f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c640594f06292ae993a99f926f63ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81107eabd4e1a9621ada1a872b78af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaf2418859fa6921d59e02c672400b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466c112ca124804d2c89f8dd65d57c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba2b168453212093b25dade9b5be5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6144099f227e9376333357d0c86d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36223f2a08f11d2dd5cec1dc78f8abb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c890bb56812f49e4467d2b332a98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0daea2e07aeaa2aa29fceebaffed7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1869788cabf695631ada39d4a76e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc899fee6d0af4d344f09dfdebd09c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f98fc80b8e26ce48b07282b7dc4ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791dde496b5803b2e5f94b6fceaa87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f82441c19ae2e8f635fbd263d5d22d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6d99df987630e4ed66a2dc45feb07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22f41b977d75e7de36f772bfbf3528148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9253ebb01c15ba357d368a839667609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7670d5c3481908ff39510de028f09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aff457d9676695d71ccbe38881af59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac7edd2681c9ef0d3f06ed20125421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67459df487ceb832862e31bee2f1a860153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3dd29b57c537f01c00585f244d8b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501101920362ab1c475ed1ffa8bf5a9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a064df1139dad82f32ae1f910d77d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54182aed915132d81a0dc25d6c374cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189cca3f7e3483934510afee0648ecb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5470019ef97ca93228ef582ac271128159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c751cfb3600e0da8c1c07e7baa67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffb7d85e00126462b4b0571227e6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00589650018ff34f54018b76e89fd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d5d0e3498452eb7dd40ce5d1dcd11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d070870c998d4fe42e00eddd124c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df460dc03f3f12c5b334a52b16ed458165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba139b46e7d1983ab6c1f06fd86225166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f679bc2a596ebf79e1f293a79493813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11971111f18ca780d84b0f1b96a36a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4eb7c5e3c696f7b76dd63a049e03a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2fe5e85bff8b73ff6c1cad0802843170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5fe52fcc46bf4c579c6e683103783171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42a6f3174f5ec961f7b93b52a9110172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef36ffe7787bf845e3915f1066d1fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992165f1918846d43936f0a88b5e763f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bd1cb9ea83c32802d19e71c4d288175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca7d275d73198840baeb21adb7ec03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6ce2c00902ce18aaf99c0e8dadfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f295ccef5f24e7679fe1d284f2d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ee46073cde31f47c94fb620d4a58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc95c689fb2d6ec5530069ed047f22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c967cd8ce9e1b331750ff290b01ac0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c659789d4d307ede0ea1067e751560c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cce69fc32616a8afb5faffe6f371183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51815a58cf463b39c7f9b23bd4a0f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f66aa7c06308c94e0193eef9ef0e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d405c3fdaa98c88fa5b17f6035e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7387f5d6bb79122505e379dcab606187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a91c27d35eaced2a509610990820cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fabb5518955d036c801997b367dec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27923c54786c6dc347775e371fd1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c98005f1ceac17096e49865fb83b92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715468f6d196bf6db3583601f8d79593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a0f3491decd6ab538ba6fc050598193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac518f488c73ccc92df2cee32be26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d493af22e7181244d62a6afff347c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f8eb4572fd29675cb4d6590bb386196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c69e63340a13f386b8a58d70cab7ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6965d445fa977d3ed29ab48cc9c763198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f14eaf269ccbca2a1bd9f2e31360e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753dd0a9b389c84dccc403c97c0b93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ceed004ce25b3e01442338ad4d9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5e1edb5bb021c7ebce8d03652555e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d002474d82f96a2a268da8755191a67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b23953fe3121ee80c79ff3d9be44e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cbb1a66be4e411434855e17ae2273205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0c860e2dd94d2de58b8786dd51466206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105dcf7ec9861ba2e6ab23aff5cb740207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f84edcfe7e83046d90355ceabed46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2425ef05c84211f99239c78946cbe6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c5ecac204d557a86c64b0dea82466210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6c567387cce49720aa5dc73c17bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e7042ef8cdfd03d316b181af3219212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b8a3e99dc62a351bff41b3b8eb0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ae0853bd270c08bfce29ca6cafeee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a96497e63fb9d0aa302905fcbcfefc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36708ddc9326db96a59b29050a54378216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f34e0b9e0ff7f58b404182d18080217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ab5538d666f7ab009fedb973a041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf054466fb8e19f71d97fb65729817be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02825d26d199fc32aebd9619f17be77a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83bacb0cbea766779f9bfdb412b27b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b25fcfbb96e29af080df74fb93a84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc5835d1ab74d6afc70d23c538c75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dcffaadba4b2cfb8fe69e307e3ff5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f6fe43182b37c757ccd331c69cc00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2cb4a3cda3f182e361f207887877226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399bd0ce35dbc2aa1e592743c91374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2884bd6de2dc9ffe4f5cdf5444e2c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351654306775702031f9fe4a89a9a068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e97f8622cd01903b4772e038253ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb71ba040aa5756d85c1f85256b256231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3da1a4a68258ee6837ed741a64a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc6efe01fa5a942cdd01cfb9bec7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f50de62359e29f2d0ec51e38cf9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498759d19c244df7f10249e18285504235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4e150f4ffea7f94fad49be5cfb5bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3868f48d62e86952e2354bd568e5710237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13f6ca7727009b188d1bad8c0791d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa815e611e7aed8c0f4854d40e7b62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574fac6b0922dfa8689adaa8d757e51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0c68a998f91293cbe04c3071385f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7fa226cc0209707435c54c2d38510242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd10bac09b0d257900a11396bf25a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4904b249ed1f07adf0fbdb97ed4dd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427863f19daf9ba3e2749088d0164ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559306f5cd229f25b5a886793a9d78a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f747fb1fabc864bac2806dc7af3fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350a38202d61e3fdd11fa269c2dcbc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c9f684822e9e0eafecca183edd76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb916e1c73a2af116258d998cd7077a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa85d9304310601a151b55e34bf00c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc2dc48bb3513f39980b7833f5318252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31732bc769eec1224798eadb4ed2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4fb0f0026f113d4e2d9a5749fd82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c37091bb4bfee9a59f01964fe85d26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54534bcd009795268f2f16446f10ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0223ad033d20912960085ad943064257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8947c5725335c25d85f6d0b4a6da27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba57a388674afcafd6ed5c7faf5a3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682afcae8475da1d3b23843cfb1129d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae50000c59ab6591ba8eed8341483c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeea53d5e54aa878107d6693ce31b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec1d52784c958a33962b43b63840d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e99d723f2a141ccebbd64798cef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a004d8a90585ed3d2667ff6e7a2d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574252cbc4d352fb3e1ac1a54eb360a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ba97ec41e762e288cfadaf6579c0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c590720a1c5b817b0e6252a4cf6ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be235f1e63aa5a8d9e07f5bc61855c10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b89d83acd078e0177b5e6a836ebf98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c846097796c7acca71e96e66211f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c758a0a8333da8a2fb9a32a583a80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f4bcd1021841f1c183d6014e1aee6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d6f22b379ee877e872754e276f5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bce02586e1fe8fd8724716d7099e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704db422524b91cfecd16a8abeea02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31474117aca2d3c2109de995a76d9544277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597884c4428873a18d48bb31c916b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18706f9dcefa3779e80ae749c88e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669a1916da4b41de3e5709342b976b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f15ca358b9c464be32705d3271415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18dba1d049ba6a78113d084ef44d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0eb3a598875716a8a68a2c16dbf0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ceed704d12eb0478a87cf5fcb056a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ccf68e31120aff31261122cfe7fba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d63f8b0efba40689eaa7351243af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4785ab8575c7fcd43e6cdf8931bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4928d78f169d677899b04f10a1ab27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ee6b6d6ab1babcc7701504148624289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdf5d5fc9eb94d249f4c4878d3d3a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94913cf7b3c449f1609779a7278cd02e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e3cf5c47e336cb9202a2ff22e1b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ffaf589ceee0b7dc160913746563293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57b559bb4d5ee0509cb03080e2f2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ddb1f82828e09498d37774e56b89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba66eda7b3afa6b5bcbd996ad81bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a57bc4bdb5e87ba44668867fb758b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327287ab3edd95d602bd532be66b80df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c7b5ab78c0d112dfcc7f04ffb868c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f7f50f227b821a7acfd5afb1ba70d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e293222f603eaef03e5df5e9a8492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4ca9b9a3a11dc1b0e743722c90e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f7efb67b00b5557eec0b74406ed1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e565b7047b1681452748dfb6c8003b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023887b59e60b516ae34ca77c71161b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305148d70fa873e8a379a151243ecb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e646e19e35aba444b4ebd7dece290307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d8007cbbda44d4b0432bc01466d7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552633dbe7f874a7d5e47f6e7420e999309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e8a833bd205780cc49f325fa52d17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf685934bd088532beda7c76058540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1f6027feda8d27286c81e8d7373b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f526a4c0c085d6c394427b362c8d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2df91b465afa88b00341c10a8d195314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6ab046c109942abe2c39590281d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fdecca720e8b2ebb5e2347420d4d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b65017d093cac2bb633502af52fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f7d934c1e50ff43590d76e33e14a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612f668fd573e11a30e0fcde50a442319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40addae2e34cd21a6e9a26d2b96a01a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211ea50e89c4826ef4e58218b9048ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1724846b951ac03595beaa35918b87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1907d872ef66128289d8aa877255be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82866b7f2604479b23f106d9a2f9b2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c520fa4ff3c34cf9d4097d08cc1428325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>