--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d72c51da016165569babbe4b10d1e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a33e5783b04689f00943b69a2661132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27254a9d3c48a30b391be452eed1aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e0a5f9f68f9ce4034f3e33b1be264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696758804d38e7304646ff83e179f1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf0d101fee6e0a267753f331b980b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22909808ea2b942a101d6b56cc07f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e405e6ad2738a77b0aa9ad10819bc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f835b7b5170748ed73373c3ed7dfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f507bb93dde02a0a81ce44963ce7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c2ffc95785ed40dbca69297cd7b2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec266994683507562c5c0919e4a6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa26738370ef0dc8d07f5bed1f8fd3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce90ebd64f7a1a31d492f453e0dded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac335a910cdd27aebc0194ae164f20615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ea096bd71cb88dd8172a167d761716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099f030970df284ebc35579bc95c4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ac2768e82c5a328a2dbeec49d294518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e2aa6196249d2432e1444377d786d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd32e276baab1412cc5c996c3096620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7fed3603bf1bafef717f4dce7e3c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73aad7f76f5c46976c23f7f70c883222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42857a54401399ab74236dd71aad55ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7748048afd35646b6ad97b802fc6b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff916efbf8483a8f04ab709b4e84aa6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f57ddd613c50468bf826e5e7b11626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ba151512fdd71d33d2119bddeb2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df793d307efb7165f762c8fb781cc59d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614515f712848aa06e6f0b2bfef562b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b4c9e063d5f02923db0ae30bdd1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fcaf91aa20bef0c7d6e571e68232031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8de30f5450bfa93761a1cc35306632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9db553522c8cc2b1fb7c41b2998ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e491371acf85d30e55856c57bdf4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9448e1c7651b3636681a836f52a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc6d23289dddecefa2f39d6342ae5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f6f5db4577e13d4386d44c09cfa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439afc1942dc059aac357e470dca0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57877e6e4ecab0b01cb301f834b63b1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b866ec002edf7568cdeba47f1be8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721cf4baa662b812ec185dc804cd9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28592000a933b7f80a6960d409d79fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bdc76ae56deb4e5cd96f4a2117d4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee23a00c1eed498e6172179d55cdc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676cf1acbd56d345df4aad2b61b83c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105beb73f710f638d573b3bd65fcea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2ffc1530c12d79aef48dabf6946947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f389c46b396b7efe3efaaaccf169a2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7a3a0cf7223ec4c48a6b7282512c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1732ef3fb10fff0e27670fe3373c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a6e65573a24eb04307cc4de80bf0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db11908dc983ca8329b4a4e85567a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310049af2298793c2acf4019acaf9b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7441d1ce3472599bea11bc0f13e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee595026b0005c3f29a4f29c8fb4fd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c8d169ebf3396d9e2774cc6d2d9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a19d838736e67fa664393bae31d7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a579bfee295750f474921d490ca5de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92f83edafd641264c01c7c9f5f700559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40f203faa57c12739cd22a679a51d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfebfe6cc1979ebefbe46bdad719161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f730dbd1a57accc13b4c99510c0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da427a92bce5676616a9dfefae0fc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8fc8e9b5a9137692d390bfffcb4e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630442053243fef02e4cc017d46a050565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d3eadb09a20a29eaa7551541e55f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb049b9f0ce989ff54087071a329c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e75ee3e3b5bdeb0ce19749378c49968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b331ac8a4c182caf98f3c7a149eaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8884ccb6b71535e427eb87de5d55fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88dc6a3280236d30c331afbe770f9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89fe88f4569b53e4a4a854e5dd50f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88862c80979653ecd215dc2e03796f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da2fd47b14f4a96e9eeab824f6ece74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab4bb8cf15917229ede05305f7f82375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623d82432c486d0d288bdb9fc724ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432a408cd3f655b2fcf5a237fb83fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ac0b72d60cdc2ebba8744f0e742bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465462244fa25e138c123df478b6bc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430fed806c85870b9da547cee4fc32080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904fe4af27ceb76f5f0f85bd55e44fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0fa2e2a68715210b48183380d4f0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f360bf878cdeb0f4f4a9b98778a7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208916aa7a51f515395cccf9c662945584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f18cef85a0eb2ea828c296f2ea9be985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b8c3c12b3c2def9739935d845ac086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bcffe8e986946f638cbbea43962887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973769acfd0b7133a47d3d42b185a89588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dc1a7c5d5ec5b5778318dec74e3cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5e251e5474204a4b7f995046455c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d4d5728f231a270308604da57c8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd49c6be67856ec7dde682d60f038a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2ae8bb89159290a8835e9a17de39893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f247a81d68498ec41363f5bf1a378f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be81f32f124cbaed7e0db9aaa3e9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c62a80b1dabcbe156904bc71f2da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e8aef6cca3b9d0e7680fe4d8baf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ad6b223d8e770b0576566a00633ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e4d895f75945a87275ea8a0d2dc5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff336e812804a8ed0b1489ed03e265100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc23210e2d22102afdafd2a1f763a86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b9532618fa2f8aa24aa32b56452ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee73e24303e6dfbfe77666132c9142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e7ff918e6158c2f735e568b5f5c3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af376388dd8159113465fca84a1f441c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f929301be15efc26e7ba3432faec8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5745bc9787620446ac2a0df32a859107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9165e71b50f13baf3be500a2061158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e682b2fefc0c479c1df8e869aa84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa8e2aa8862c3688874287bf4d6930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de5d22f6eaebdf37647d8c2f3ea8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8764064487c1c5185cf010a9e2dfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d0699d9a208c3ee098857b31e78e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef03b4c25e803b169c17dd9d078a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052504fdcc15cd86fab7a59ade28e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55ee09485f1dc775ccce4cffb3c234116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8418169590aad806a66da2207723986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3676a960d966b9689ef0a1326f47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea5ec47c1c4a2e3aa7031f10184731119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86f1a91ec69cd0dafe4af24ea49a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465505a32d014fca9f4219f8789bef77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787bda2dd5f9a926d48f286cf8dcfac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14259731115a07e5b85eff3712134220123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0a8e0a61b50bd8d71920ec699a4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19944633cd863ffdf4ed673b89b4a7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c62b3bc1e09d4e55d997705bc3193126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee71407fe78eeeb271a2f1b7606119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a34fd3237a2b0a829a9df1ff66eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a931da0ecefa913b875cc4a55ba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba906ea35388385bffdfbad91577a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f803e382b602f8527adcc84f8a78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecc436bc29a2908fba5491bf1f0564132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163773fbd2cfc74daffe410d54dc0e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5e626d41cfee91d8477e1baf038d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729017981c7e66e185beb01260418c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d20320d27321cb42af5d2dfc3b67d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd139324570a6206c2bc6d4a5c4df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed25c7f90430152d21247d107e4a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a30ef11066697e61fe290b8a095e40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ca9952e03f77e19bcc7f33085992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d90d30ee1046f39866ba304eb324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b6711a63cb2da72a03c1af9c1c22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61260797980c3d601fbbeaa89f1d4cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de20b5e58aac95b31c1cabf2f9bd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aab47878a482d70dd07cdd6fe58cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dda1cb1c830b8d83c7d9e6ab2d07a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb6fa51dc24860440abb7e078c177147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53444040484048d9273728d5fa465f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c26f727b4f04adaf00039c3cfd39e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564bad2e708d8cdf2aec1183f17daf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ce16ee043c46d559f87dde64a995f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34869656f8f515a8e52c3c6ba6d64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f450a6bfa38e99e4c25a272e48e650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52bbcaaa1f6195e3f4799eb2549bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d8a4a73a62623a831823ff943f5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cdc61121d4e1e19a4351b02c8a9e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f8f5ee5d0ee0fc77008b5d2e01db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb836eb097892d517914397647f5df4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c222e8ab2bbf49c3c8433c2e3361159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418ed3e7cea5b722d598215a9e90f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2fbb56fc4551d35ca8cc808d52b6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e19c84f4ebac1510687f615fdc3bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f0815dbb8ec807e91f126d4f97c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d50996455b804de65f3a8af751bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e2695010d10fd099dd8891794abe8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba66b34e0effc803c6c3f9ba99002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2828e2c403dd7a5f09fc5b804a46b07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174dd70f6e5629f2cccfa6cef82e71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a150bb2482071ad2be930077996530169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8350bd7b297a84cfbea9e338233c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0344ff9007977f4f82d164fa7ead76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ffcee538aa5d25addb9fdf784401c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188432e1d742ed8be079b4f3a04c3f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f75b315c03a79e05f6b83e60a07b2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbadbabfdae52898c7aa54af8ca55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980c5d7c7d715bd588d19ca1040c41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd012c8a0abd344603ce563b55d7eb57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723a137aaebc0c1135d7ef7cf9707e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1754c80a7bd07888479488f9c8b0d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec712f09598e8a10465544fc359c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8783cfa2f4cbe5b0cdb1602c4064c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984671f59e46c57e8c715258aa274fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b4272d2ce38d22e2aadfa0854b03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c71058628203ed487bad086a5f846184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fc42f2a6020791b9e6fbb005c8660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19793d6e7217e41a150c71bed6665a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7944b9c3438f8ed5fea4d48144f40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f9f5c3a4ebf2cd3464e6701ba1b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de85bb3ac4eb27d218a5d65e85a340b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094076863c229b0f4db8b7dd1d1558190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90b343aa19a8e7bcdf8891ad69f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0955f73fd27c0cd7581048ac0f0374192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5632639645eb327b4bf7bd2a75832d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46b7f2ff3ce9115f889b2eac06964a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668e76ed1006177f19d27ad251a9ded195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2cd82d5a743a8e43955469136c65b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c7ce40fd751161c6acd2d60f0d378197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83698f2c8057863a4eeca740c2e46d66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8e5fab6316ad6e6df30e621936a89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f8733dd3d7dbecb0326bec26e18d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fea4e07a4cd6b9068f43c8192b9bf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126a89679bb72b4ecd8e6504963337c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdce6a8f881131634f13e8512d6ff4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adf67fca6a8afe1ff315d5daef031a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d20c2646dfcc29ddd893720a16c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c364234b587c7cf1578641738152cce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f649a2fd4ed58faaad089b7c2935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed40a25368890439f5985c2e1ddce4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec9bf63135acda6cb158fad99bf26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dccc21d5ab62c8c0b3322b414fab63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aff59fac84b3c1091bef4f14a0452211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af2742af2988adf34003aba8d8b9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c598ffea872466deff19f2efbd0f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebbe1805d0f21aac1ff6e0c4344dac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d128fa1163cb12b70d6270a35bc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d538ae9f93ce900c33ce28774a6937c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b8939fa931234af1c37487b0e509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567813f9d8bb5fae07d1818ffe8d81ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60fa13fb534d6dda0857cdf9ee2567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb3c68f556198a24ce404c3563e3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ea0d22ca5b967c784e4966199053221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749efea74030d9845d52e81887b72b09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e677c014c70b2a8a9ef02ce52eb9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce42e16e8d5e599e35df06b9134956224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b66ea0691eaefc27e9f5df6cae01fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828edb3dcef706b87585efedc3db3e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6051674587021982af6c59c8fd654b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e7730a7182a106db379dc32a0d1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7500bdee9b62b9f3f11067c2b125f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ee29069d600292708648ffd382fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd79c572641be122b3360d0cfe22c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da328daa56c413161fc6746f8bdda0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b94009cf113d895b9300a6d25e5cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c09327737cbf6cfa965d720434752234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522a1499ec8f54e36f3094f77816886235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad224020ed6a1523ad4e05f748347236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7ee8f9377d587b4d2bc7465ae895237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b03fe66a98adac5763f4bd70d849e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1032af6591140362a5976b3bc6210239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62aa52366c8c8b041adea80ac43bc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268ff300101e17a4fe5ffdd5085b972241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0df8d8550478021cb1ae7ec618757242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc12ced9f4dc06bf786564fe536f26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239c32b44db5dce0c0bf5ff24de4c66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7058a1f8e46fb33ec294fd3f499f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31f6a55c214b8d42ed998beb01c0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd2cacff5267f939289d140ec7604247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35725b5a25387d2cffefdcf373c6718248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1948129849fb5ef07f765d9216186d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8e41ebc4e7411eb2f48833f455a30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd780e33d56b4d3fe8eb7ef32bc161251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6258f7d2feca9df3d1dbd57c99e9bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848f1ea82b7bc6ecefda57f76098b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ffdbc805613c52c7a20bfea74d05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0681a5525a2d9a208b5eb128f45be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e25a12f1642f8331d0c92af93b5b1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308f60d783d6b99439c3f8d8fbd455257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9941b280cb504f983fdc526db702a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded4c4774b74af27f88e215bded439259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08ca9fca6ca1f3f7c4bc0d3d7a9930260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9175115aae1d42e2551f66dfbb4a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d9b5bbf98dafb784684359818e14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e213d9d4e460ba6011925fe600c7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184db5f174dd64cb25667f89588b410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55210e4bf292ceee9002370961f55c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043b0d8de2bed896491722885679fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240258cdf2476b3f9b50a8773221d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13498d7fa919ec682a63977f98bae024268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c2b3d6f2ea55e14b96253bb16a435269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e74602f2b2d3f757cc05c75a4d43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa7cab3cf6ef7fdedf5317d74fea30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083e9dbc76cd226833e76b2d68fc57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228531d34bd3e53136fa115a6a569c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d1346bbaa268f6eb248d031218ec7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26e095f9b5eade68bcade69ea7bc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df00e51885d247178b46714eb0b4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2904b5dc1f17673fc56035fe70257277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f6612085fc84ca495404407ba6eeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf26ff0c23e425f12f1b77e9d4e66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39571eeca7e81e1b28c023ec1dbd65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b1993bad38ecec896698681bbdacb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd13c9e6b5c9814c900ae29ebfda3d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b2e6635399f24557876445afd07a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f110aace5ab538e93d062c77067a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82df71cd29603233a82d57a4e2b5f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b2f4964abe0db2623b73948d4ee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5d8399cf3971d7bd8bbd527e8383287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa55989897374fb837a9146aadd1a61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5991eea7121db5b1480047f08e44fc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99037d10787faeb6a88cd0f94a3400290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c80c37355127218ca16015afcd33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80db62124b71be1908bb21651693ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009b704347b4b593bb6b0872a3db2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965071156da0f2b5c1357b48959ea816294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6824fd1e841110e240cc2596275a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd045f6b7af881cec9e10d955a3a9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f2f97c21f19cd3aff74c3140029b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd87b461f340c99747124240282bd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692211bb736ccf243cd16c72d0490129299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e2036481335d3ea652d3d7228cb37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b2ff8f440ccc9a3f29e68f1b74aef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696c89076d9e1b7f076914d65542f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042fb230b4e7a1941162719dea8441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1351df79117d62f4effca91161f45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3a5d996f3264bf79dc8e94c8fc51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5053c4608c5423db61b11914807d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebec91473d71e524abe1be0e6fc02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6ff4225b0ab3c4144bba0a33a0e93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714fea657b5fe87bef9e2f12f1fc136309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aaebf379d6f313a9166c6f9755d86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce110775d81ec374f1117304d7f988b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7789d3b6a124f524fdc884de086cbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc795faa59b76b41447e6ce4f1e5687313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5818bc35173704003c02a981e920d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1854b7a6bf744e9b1527ed670bd85d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e054a0193daffc5d9df56e0a601554316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cbf7f487935bc8502c5e121f3d805317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23174a1b8eef1783f898213ad6b82f73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba4be91c60e858a7e6f161faebd4fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b170cdd625d0235358fc29f8269f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696961e8b1180842839fcb14524ee20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617617c7f11bf98cb613b74837f7f627322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42981b6181224b41ad1709c5c4121ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb1cfed4ad035d5eba5d80647b5c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd26f5fc7827c8a10454b800036f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5250666facff2919ea4b0c04633ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db688a4d43436fa11b96ba49acc5d545327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfcc1300d7adeea3263e2901cc8d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea55c4edcbef4f6aba18102f6b2e809329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a6ef162c90ae734b7aa897aa64c35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ca07ed60834ecb77a6a7e7a64f08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd4539221033bbb5b5c216db5d82a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de32871eac768e15c535f8c76feb5c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c561a4df42d3572b2b1240e1afa2f381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c77aca7d916bd7fcf61bb3358253702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afed47b62dff12fe7b32330c91f1413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c268f2650f8dc1199fd06529c4561e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4b81d4622c6edbf6d49496c870ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20236ae180b1dbc61c580339fa294bc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a2b35246a15c52cf44a8a56424437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a50d949c5a01b41ad8a74030e0dc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebbae95ba8efa986f8e77cfd1325b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aa47652282f39a24e6038541dafe610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b361ecc989c6d9067dfa75372a014811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3b2e8bad8e41531d81ce359dca9e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c4e8cc747987ed2db3e6a4a5c48613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf13da1c7509bb2a38455ace53b1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948482987f3264293830f0e1abb6b0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4cd50b2da0e2c659471a0d91bef5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53482d10e065e4818a6efc460aedc2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0474d38783686b06a47f95b970bd0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b985d16b2e9557fa0b7d5b8e9e6daa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddaab74146f34f2dd3bf10f9c8519020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9239696ce4b30da10948492697393bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357fd9d4d1c0060cd865ee76942f9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189446e43defe42f339fc111a608991e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b431771b94269fc2b404f3815ffca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80745d0e86b81cd72be9359b05fe3c7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b30fbaf12e0abe97524d10ea9eafce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a84b1856195b852bb153448052c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179ea9352f0d0a9749f672aeb37bac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae26c085e9e755c1b20dacde69547029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456a41aaffe43b918f68519eec4c76e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f60c4f1417cc1953c2fb25f2314c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b15a390bc6306b4d96e2bfad3bd5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc44997863ba2bf070311276529f5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec33674ca6472a32a668eb42d9531934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692938603d3ea82d9e668ca85baf8d8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11562d907e3fe043ba01e6bd4a8ede636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d92b4eb671367ba65271aa6710e3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69966aa9299014faa1d4a75cb14a6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a774598ddf6bf61afd3fc584cc4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71325f1bdf635d05231ce1bf901db6dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd48332fb85d8013ead146fd55e8b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e362c1484f2432cdc727e64c8a822342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300fa5da557b9562c90752784916cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde58784c534826312ec2af0367ebb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cb48cd07aba127cb8f75f7677d95445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f13c04678d1b1cf8cd9b88ccd352c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a3148430db8e6eefaf58f4cca46a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c364c535b0a109885bcdf3035c591a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e8939bfe5b7f06e35889cace0fd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65d9357d02e43ba6d41c00d67d2bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf3af414d5d3d5baf5670477823ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeba60f52cd098c580e20c0f1d4c8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110a92f1382e5799febb7a82414e6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603b2119c7a8e20a852b25e4eb7c22654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a23d3a93940e917837535cf084e8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb5115cd15db87c9409ce83f4655cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c84c2574d832812b0047d02b155f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad2a615a2eb2b6e15163b3ac51948158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f1f81a6bb2d0c7590a5d42b31bbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c993e1d366941fe821be97a7f3b01460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe150503f0098eb792c4c814f395bf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69423fb9d3de7b4edf753c67a661164e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee64f873304c9483808e541e60f26e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609db612d3f25bb01cdb53a9c517a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7279b878f5c538e8173af7fa7a8aae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4477665ba269ce8674fc12bb5405cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441324d113a512ad61cd87428ebaaa3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029fbee35ec8a7b2efeeeee159e5e3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b82e965ff1e30aae6fd31e039ef76c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461006b315ff59614e384903067408c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7b352681fbf304f0f2060b2eb27b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251e40f4b4b5f9ae8f7191b39ee63e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4ad4055576c1b93eabe55087525873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38264df772a75dd2938a26ec21105174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565e20cd046dd96d4b63e69190a61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71c8bbd10d3a8952575847b6a5aac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f5348657ab1ad2cf6a49b355a78c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bd0bc919a49e6ca6c47ca7124107678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5f8711087ec90e54aefec59aae1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0db207276569072d2786ca3d397c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc2a8ba5e75ac2241a276f7c2253b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc6caf2ed626ead3fb40702364282882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265025f317242cf7d30adb7b57bec16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e881f5c05ed1e92efda6708dab262a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ffc2ae5a331843f3a4b24145b7fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56dfdae5decacac48229e51e01932086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c718b292a987eab726f6d01c7bbfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2eafe68b9c74e21484043f2498f2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359cc3859014798198f184dfd26c93489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e60c80bd6b8e3a0734befba07a6a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b90a7b8c7bec649442b47f005734591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e30c233ce3c0468d9279a3529b1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d96e881d9c55f2ba02a716dba1e2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27e09907cff01cf6c2bc6b3060c9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2b2a6e6c60cf7222c9762730df9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5f04f6bbd2f85cca263351074a80796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91466cff84bc10a38fd8388a8631897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5caee3c045c610ad694caf3ae77cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd16f2f1eef301e9bf402fc6705eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b0a0d0817f836452d9f620228b7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56798288f2cf3baf263ffe49d50d11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26e7e144c19a784f5c287f1ef41d97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef3fdc28871d1740187f66484e47ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd87c7311f98081fb8da1022edde5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd2bb19e0c1ce3660b9bad6bc4772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99de2ca0b890e86accefcdc440598106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9d30ed67da7dfabaf5a1bdf19803107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd39fa9b2a743b69d6577c83c6d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00539ae226dea37119fb9a654bd27116109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0c39f72b694f24e37606bfebbb16e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413e026693c80956cc07605dd332269111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416fc64a70a295b4e76ff2e1dde5d05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78036eaf51e06a558b1186b2e72a11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059226e385a793dfe844f4b7d3d2fca0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47ba5a91164284155aeed8f019127a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db590ed81ebd673be5555abc5a3f312116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015806b307c2a91fd9428e23ffceaf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5455f2b13de8ff63e565922fb0c93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa233b704f8f6ec8ae0f72b5ab710c4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e502f274bd85eb8395d98156863f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc09b6df5cbc946c83789e6cde43f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37652bb82a09c450bb48e61097e541a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b396281b501b80c99d0fa006f87f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dea73c244af7e1f8656876375b614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678bff9b63e049087908b5a819a9b8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7924fe13b14b26a08f253e42751a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf348925ddc01cda310f67b2dd1c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da151d4b1bcbd37b98dc52a242b24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b084dc92feea6ebbaefdac956bbef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fb186da281ae4488876dcc76c7dc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f89aaac8210279ce34ab7ed8835a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c6f3dc783ae1382ebbd0094d70e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a200ab13d726eaf2fc8460442d49cd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78048561e0f020e8e5d199f9c34b66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e84c9be18b880ea4ede7a77753990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad27729aadd3276b5b8a6048bc9f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142c95586526147225fba6de5704ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23599339b6f7e85e346152088ade16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fde724c2a4e1c1a75e0652c78151f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17464989c650e9a3b810946a9b18e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7442668a145750cf69d0ec0d55dad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce8dd94fdc4577beaccca7b4af874142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3fa896711a2d2994569d38f59857e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8449be9c4591f1cc35094317445bdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b4dcc4375e750b2d5efde5a90aed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0def01d64b79752fa87d72ee1784e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c99599321fee6a5c24ffe71835999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875eebabcc9bc2e0eb3daff4894351148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e313d608b91d1031fb43d7ba5ac849149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8f590f2a802e5ccdf3d2e89ffba5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae760b3e46182d385e702dc78b5f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d8545a80f75d7ba8a6c4cbaa8801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7440d5842ba37b4311cd15c709754e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712dcbbc599ae1c0690ae2d48aba14b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f5ca810d076a387adaff8460041cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2485486d23f59db38271cb5df125fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea8462b828296be9f52ec3a44fdd43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475b352a8a273705ed8146482470297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeadcc8f5d51c4571fd210acd7f6c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a9a27fe2e68eb8bd920ec7051f83b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3664fcc1264c7ed5b3ac3353004f564161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae3036b68d65c29c5cd6cc1404735e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a0c46054884ff6fc7c55149b057d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c46055fcc9e39e82f278a386423296164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876466ec42f4c461c0cbd54f081bd57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de39a0b871863c5e5606c923520140e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09b46c36c0c8e586a7881bc706a714167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe79268ccc3be18f78f22ec16cf231c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31acf92a5f98a08cc9fdfebe091eb7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b92f2ad4b7f2b39bd32e376bb2d02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd339a34780001dd0974fafcddc70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a999930e083166d1adfc08e37dde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab1db59aa5160aee5c5afca29e397a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cfeaa6fe1e2378a3da0155e6d2348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c33bf4b1abfa2795cb2b5befa3bc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a852ba2da64f81ca7975a4e739c15cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19febb3c7048c6ffb384d5ddc3ed2346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528eff6830566dbf8ac2f705ffbee85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15627cb526edf5039136c5d375b801ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b660cb089aba02a136edb73e1e393b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d25248e0d10838d86c4d2090fd7032181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595cc805a91502a2a25eaa960f4d7f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8113234a7c25a9efc8653835d342183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63504f7466ac2b3e3ad25eabf6898bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e1d2882c938df9ac4a3d3b7948a93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a9b4ded297649438788b130c9afd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab1dd718280517d8812c2d5f17d4db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf11e79b2364119e0c6d4868761ef2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2f1af2bef83724a40b46a6fe6224189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4d035f28e8e8cd922ca18186796af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04c347e13dec7180a86fa86a670d4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420aed3bf3b2e26b9c830f0fabc886192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065eb7094730906b4c8be53ec5e7b9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e455012ec6feb18109dde0d0f6ecf53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f8bb24bb8b96c55a584ae49430a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b394223657e2ee94253ebc2a90e90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee040b359009a7513be41e743f30548197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc993555ba4227da8c4154d78a069198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300240838ca6fa7809513e9a2426ee6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b62db54fd5799e98b7db061e7a974200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f329b5d77bbbfc97036bfe9e14062bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a35bcf6ea3e05ac465cf3a47cfa0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57b67c47524b0bf33ea12ba58eb52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6431760b0772f5397c78a7cb2200b72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90fd0081c7c9dae831bac31c6b5ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45aee6585da4b28d5baa2d45d04877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59f2ef604d902173c46756e4858db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b2b38d5eb23a021f1672d2ff6938208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee95b6ba412d49367d9e1de5c74d5aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9271e15d8f0ef7fd1c48bc757cdf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661983a2d2ec780bb5e6fb40e17f44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d56c2495973846f26e3d7ba62d5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ad0bbc53dd7c17dda89a97fcaaf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e99ccd7c34970989bf75172edb7ef2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2cfedbcdba1782e01d9b3a3a4496d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7df156ca8d1d1be4caee16c8582d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f4e87de476dc4fa022995d6e5d17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31d6e1baf7b95c0abeaf53d9a25d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b934d818c5aafbcd536c61c0a694219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47930d8e93cdee09b4c8df8851e9d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40459c20c5fc0b4f049512f14b4e6e60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6689cf179ef1a8a3f11c94e221e5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7dad375da5dba99b90bffc134ccc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a2f928af1f0b1d5983889ef8a8e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7915c7a51d825f72f7464c55488878225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a210dbb02d4b2913202d34be9444226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e9a11cd397d3a20e41e9dbbd160a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c72be42672bdb397ab03c2e16008228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4beade858906b1889b1f6907e674229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa515481bfb13457b94c59971dfa1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170291697aa17aaa043174eb86273a7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed78fbf41362720e4f81b9e0c05b6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926590c0267126d1207108363876bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d965f8be931218c240c07d3e6e05f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc0b7baf0e32708c5b67772039e40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7371edde4908350c064b0fbc3ed9b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c72e8dedec5d5e68131d78e81c7d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33cf6489fb6aa359c6be55abc4f9af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83031e49e8dc279fcbdfae9304630239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8be394512147f0c2712a94765eeddf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94035b8c637c9f2ea6c996aa60d7f33e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3fd215857a1a9fbf9b34a14b9b6a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eae8081ada3e9d1af18b341abdc76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ee71039c4c10bcfc38602a284fcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11f7385d27d9bb7508383c0b7cbfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae8742eb6f090bca067cdde77c502246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b4739653ec21d6b46b288281d38ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301259959843d7fb01c833411309584248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5e53b794319eae6729c8150aa8ec8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d251d66a2d8085c8d9614fab317b344250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac02c2b0c9dc36ecf86fdeae92a095d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ac77a804b81aaadfc4679e34873e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4af0218378157302a1f93fd1df7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dfb44354712e04ab93afb69207de3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d10290431b0f933449e00b2e9800255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933651af645d330aca2c8a82eae1c709256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e20212adc0babb1050fddac15903257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd024ab94d34cef5239b3269a1fb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3e581065d0120b1512dfb7ba10fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6394597aae907632001b68c878e41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d126cafd95527838e94bdbce43bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6562579d051589a92bcfae7b101ac2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b2ec024dde6b761d96aeda2425a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac571dd6197462c52ee429fd9be8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d4f444a74bb16c61d8d071f62fdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e1ea659f01eba59fa41a51ab7ab1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928be88e151a24c1893be7b43d4a197267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc401c870e71b202b533d29bc60ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106e66a66b65b4e6c4be09b6f2a408c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9996d8a16924b890193a192a84f8b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f9e785439af941138433133709742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfc1fa6c80619a7f46c31c46e61d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0ee8301e916239394ab362aee5496273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca94e3ce4b3c2d8456a2224b230be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd893a63d92d1953dc7d11d77c631807275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5291fb06f52e7a59bf5cbbabbdb18d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4a7451e60c46a60db58309f573d6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d7c6bf0d012189d79e5b1841a1b2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60af9591297aee37cd3b1c6143c36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e439a7fe97decd282d32bb4b727aad9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3828f1db4adf3f0a911869cfdafdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f099f560a08a651ec0b9723bcd41f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d774204aee7831110350b0682834e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a1a7be6a65caabb06952caf13bd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023270654e43b21ce2135ecf3dc2c9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad83c7b7aced3f67a9ca1b88409944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b75528da3e830ed076281077b6630287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d9b5f2c89a5859d8decbf4166de0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bfd86af5b03f07600a3ae3108668d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbf0983273ec6485f2badb45d8f92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21c4c05b9e9aae85417d689a48a79a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d856ba50af42520473a96427c961f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a501c0ed58761f7147207b88cc8416293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09341574d0f8c489979fb0ac25a755a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e30eda578d093a603f67878e56b9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d38d01b2e56b2c57e71b82e905204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191a4a87ea0133b35cb12b61cee3066297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f57bfc5b3cb04e64b0aa85fe8a34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dcfbe59d69529dd7880807a3fb1ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164fb6ce6da41f36ac279e0096e1ad0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93225c059a63517c97f359937a47bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2b590201f6626ba460821097319c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fabcd304b0e707865efd45e2710dec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f668e506dc99b9b4bb899c48693f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922ab9db6fffb7caab08a703050a36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7758c3ea20c46f30073e141194ed2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e53dd3b3e7b4cbe3ab2488a345235a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae30ada03d70389f7405ca8399859308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd7d1feaf02a1a44ac6cb7b847d32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0031fd44dc9021690b6fa3d691dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35b50cf8ab5d0b487ef0da478844ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fb7869997b626c6ca71319b3e850c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f39fea98e79e2ee47293a8276b5a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a08478e648be37eed30dd741eabec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8677d9e2aff0f3e04d582befaa1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b04048b43b9be61b2a8061eba6920316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc093b7412f77af3bd01e4daa8032cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da646414f9a8aa763f25b56b7d4c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d795c89a2d3ae6f487335a01c833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3f19a888522000f5c7d14ad2333c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d8a5510cf0ea8988a03768a996ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469ac6071c56d008d912345728fa0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a108726f80fe7462c45cd6ddb893323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5556bc37030de951dbfa9abe2708fdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050167f5769059977ee200623c5a196325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>