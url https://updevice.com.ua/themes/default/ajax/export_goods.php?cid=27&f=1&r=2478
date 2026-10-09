--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab41b1a1847bfe0151d22581ffd1cc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8368f5ac957ab34e012c430abda5092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc138eb5ddbe112da64b6c715428ac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb1915dfb770942828c98c4c5c99d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b2bcd82ace82eb2b484c7b70cf5285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde4901bbc9236fbc167e5fef15b6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5528a01fcb45616b935805042c4fa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acfea358b01b93835f77cfe55e14e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecda1f427b60132561bdb22bb74c069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb7d9def80baf44cbaefa1e20e39a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710be6e243eae6a393e094233f8dbfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92c824e15777765e9a8fc764dc543a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4da9cc0a37441820d945ad0dad9d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b007623cac47a762d89c77c5c0de4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222903b5c275b3672c54b430a0ccfed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5290d3d0dd790f2723b322205e4b86416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745581b7767b8bebad6132d285f060417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fa3ccfd2a9962bea265e84ff25e8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76e72210f6f3667fb00546a03cb0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd3911376e54133376f7eebc4df45320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0644eca012b35033a7aef3f85b4dce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5391b7ef6cb177d696043398fa6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f84d0b340b9d65b2aa66a54a7935a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54e4d146e53d52342a014bd38c2d0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7147c9f1250ca600a132236a8143425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af70a946e9aaf6f7c1a4eed46bd79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de73d7eb163d46990bd8893820f9e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d05186e416839c88b8cc7263f53728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a8d26c80eb176f6a7c6429ff293229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd003d290adc5e5e6c3821d57989030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006409ef4931e13eb1e37d5a8db79b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2e5d7e4586dbbe6af6a9e7bde73432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5009e50619bec9cec57fa50d812d8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad6aeafab6fffca45b5cc3641e6a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e6db17eaf2da408832abefc4522235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe435c407062567ac39a2900b0dc46036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051631d439c046d39d91d1582b2ede137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df433741503432341ffc97b0260da8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b510d57c4cd1e0b5927fac2e4c2e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe401ab4e0b821e3857a8bb256ca8f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c66d68da70954cc23af0b343bc68641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41357174e2ed592e1c84ecb2f9efe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0fa6c1afebac3d17422b70b07402143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0721d84bdfe6b295acdcc16febce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb6e207efa1af0e8f5e176cfbd10145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b47d0fd6b6e9548f3580759d7f846146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8860ef3c3e58e1ca200cfa3f708d9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5332f4052ae147634df5746fc7b1a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dfb0c92961228623ad9df55bedad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c78bbdaf16afecb8e3dafe22f414950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c3133dd123ac47ae9225a1e323c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7017fda2df39f62fcc6c851fdeaa0ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb90631937f022dae1a8b2d798faa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d31603e7f4db6cadcf12cc60415154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc50017feeb09d45c226cd0d66ed455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913757c5d529997f973bc7f1271a58356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7cba74f479e17dea1c25ec96eedf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286254ab408a919b4d5a6e5ecd7d4d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea52817d49b6eed3f6ba955e13801d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9628410226f10347ce7bf440f0543360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300d69b7b196fe001f6daa04a18f1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09eb9625a5368d1bbe56c72d2953d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928306ca266b7427508aea33e37957963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655315ef4899f36dee476b45104c81c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186934ba728a904c7e324fd0790cd32b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2d8ddd75d0007f1bc906f6b9032a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16153ea15b055176b4259b2146ad920e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07bad14429d0806feb77e3a02abf7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c43416709368d06dc03e08fd516bda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1316b021fcea77e76f3489cfc65a4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e801acff7ffce08eeb9ef238e235cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0a1ec077529776d2cbc0a361624c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0862bde74f560dad0933fe69c31273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b729e94a8c0b3cc5c1246412c4652b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eafe92569c11ad8360be28a8ef03e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad383497e456db13abc6661bca27976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e725fc1dcaf2d8e706e25470fc65d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d8acb95e948998dc900cba723ea0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32eb671ecc13d1fa4b6c1649d199079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b5383c4c203211314a0936898e4a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0ab6497b7e6694a11b58c276bf34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4fb24e48c89afe502fdcf27b8d6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb470ec48ffc7d11ddf06061a3e442183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b3aa179a9399b099f259985bedc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac42addeb36c0f26e7771a844aaa70885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427fdc2307c6241d0361840431da0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5548d17862561578cf5f5130946412087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e7946b8d09b65b346f56e70acdc1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2786cf0cb9d2c22e902f8229f70cfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d6fea917d371a31e43bc413b75c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee73d6394f7858287e8fdd59f9343891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596b368ac0c340d138b50baeae03d2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855288967519723692b09feab4e772c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cf77ab6c5c468eeec1cdfef8a49994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d45ba086f2bbb5e12e27a531ddbe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93b3ce40fd4398dd3974d3dda4c7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d8ee62e5af10e0a1292af87b244ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c575eabafacc90ec68f54c8e8bbfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d650da4cfd121422ffdf01ab291099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0faf93243d088aa324b5842bc2845100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17686315e94c7353d724ff8d75376c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a11aabb33676160534262ff8811868102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843b2e7c57ce5ecf5e2351310e91c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0aa9279fbee8221346945c85f484f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74dcc372f7ffb88f4552e174bdbab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023605c529526c8278e86216467f68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a986644faee1da8198dfd17e0e14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a40724ea4d282c7dee2213f9fc14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb6cccbefbf0354f263b1a0aebad4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb3b37207d66cccb791e6f70858c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e932ea07138be2fc371108f4bdd0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaafb96b02a5f1677aee511eca970a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff38ffaacedefea75044e402a6d99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5ab16dc6f824104bf54e6fea2cc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae4437e89566ebdb800d586d85c918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0fb7e13f6f377265457806bee2e2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab436310cb1aa23c748eca68e1e24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cefc1100cab553a8f9aed97b39eea2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d67e07f9b7f8775680af6e7f83a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c162cd45e028713783e97e0d71184120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479fa1ced6e092932d3ee910900152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1376a0107db980387ab85595bba1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae4519770e4b6ce974621d9e8196a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d9f8d688dcfd4a9a5565c90e1cf50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16e998f72ef4abbb2fe450b978262125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9701dd1aee892d772845e648a2d4e24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496be58622067b60fad634d9b6661c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34b1ad5d33ea55f40ca2595bd51b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438692d47a32ea81a3bbc9784757bc88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc79a15e29775d8596b903fa0f2c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcac4d0987578ff0cd7a003b9a288e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40bb7549fd9466b927d68d20eb6c63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d5613252ac2b53c42cea780f398be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e53a8fe6b7fe7526de8f877b6c81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06c50b4da4b513b7550de0e07a0e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cdbb9ec10c2510e7958731f06f781136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89f3ac869b416d89ead872458dad5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701da33760884913fdc386c26a74b27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6d33364281e17be5cfa4e8d748ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74369ad1b5623ab6697fef93e20ccf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b19ce691f7443130366f9aa7098a22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779b75cfda108388672175302dd4d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eb17ca62c5a9917b72db835748e05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd686e8e8ea089b4dbb5c83654abae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b73a74e482c7206e48de324ca7ff5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bf3a9f45ec17b2d0ebeb6e0dac9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ee45113bda46170fe9b2097166d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fedbcf774fa094950731a0ec5c433d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff936d996331eec7eb3940e790334a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e282bcbab535ba3b0f6c0405a42dea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab257585d0b45a8c1d898c02f6b8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc851b55b878e132c116ffa0b1b5cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03abf1e75669515dff6111ab658b176153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5ebc2a9c73a0f7e359d420a70fd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38e4991b97d841efebcf7e8f2c2fed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb73c6d3c4769ac85b5c8cc248d11b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40607aefa858b97f9415a60fa3755b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baf9474e5804ee4344ee8ad0280b53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a15edec196e77eb2ba74b026417f90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d586d8b73976f77473929b9bf486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fbc718de1e5b1139b025325301cb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ac5980a6690a7883d05dd78cdad0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14898daee68831a6cade0ea1bfca3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d36cb5131cf4c25cf11313ea8f21c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f93f8bb3f159bfd016d39fcc4b61d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094346cae8342fd3a921390f7b5c842166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2fc284658395da251fcf4f979f1f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d3f159346adf5b2b4ab042758de45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d504d52fdde098622c883a48e8686c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca0cefac1b7f6297898873f28a6ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4828f97e9d3c8e9a66ac7dd383cb09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876321fe874d3fd7bf0dbe2ff73a2455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d548ef71ebbc3c0048b17a99d8ab0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5d9686e78f7c501b97ef0630092af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a604fdcfe321cb2e7ebd990e1b0454175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6261837bd6fcaadc7956d299822809176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445cf1f0adf2b09b7c64ce026073567177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723cb9c3571cbc5f02dc1d5558a00e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c05b8ec87aed52aa000fbcb063c88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651e1eca8b9f66dc44763ffab620b59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320b34ca168085626e35bdcb55d63d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28b2ad70c154ead889637430f1788b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828a484413806ac226e1cbcc719252183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122b8b50f7eb3a4181d48bb2121b66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc47020f14b8aa3519c53c96c954a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9257b29273ab98c343b45b5b2b0804186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d345c0b8e89f20098a7f07f716b8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a87e180d3edf8954745c8078a20b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01ae83c09ba5e9cf675451573f340189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5de37695b1b5f26c1a6c8e96cf9f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e6643337217670e8004b46b67a1c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b028748e43a7c1f3319158f91075192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335106ac3668c977ec8e44beabfad08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ec4b028107e1f8919bcfae30a02a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172ebddefc4635db6acca2d9efa16d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573645fedb7c99fd161b26950b2554e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46432fe5569fb1f9e51a9623e22985197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39e96b0ab2d4bbe455b60851cf6d4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ef29c40bcd755eff314325df0971199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00c036318b75d1179327b3417fa25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f54b4372d3ad7acc5f6126369b34a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6402cc88fca5ddddd347d0d86c6770a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede366b28c36826681b7c480e9bfeb08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed835635c5d1932f902159aa4f902963204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca3c548808fc6afbde14d910a2250205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714bfa7834844466848d9976050347206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb9d00edd8176d0ebd7f9c2d0d9c20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ac84551c142d23a7c3729f7d14e15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e23d36f32ceb4c4dbc6d760ec99dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be7becabe808cde13f9218e2377cb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28674a5523cbfad0d51a627a13be1124211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c180ee930758b5997dc99b0b7a69c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e0d02025bb7c2f9bd0d971a4a5ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fa3ddca19e0604689f30c6c2323e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41552d3f728cbc33ba0bfa4cfa725215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c308ec5070f2372e0195c3368767e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395b411539d3a10e7105293ebf02081217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9439265c0a927dce6fce8c28358d77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c3a3084d66847bcf8fac2a49d89be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539126e3f594c13fceaca20a8044895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783014cb9e2c6a987e04e3c6f8bda7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02daa3c4ef79abfa83f588534c9909222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a58b704a277e1fef6f560e0dda6e74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea7a8befde51e6d14332fc03685949224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70092e0a8b41834d802a19eb034c68bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03fb99022f8b5f4dfd7bc0635eb5f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675aaa581abe55adcdeef953e4e3bdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c50da47356ac5cd0f799961933d82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624bf77b3e0c792f416dc1e60941858229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c646a66f1b0378031b1a0c269229230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e32b9b5194cbbac2e6c86f9b78973231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a7bf21a8a8a39dc473be34630f06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9dcb41e90d96b5f5c5018b1278f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9804b32096cc01df093c77fb994e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5873a9e1213204e597bc85bc9da7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c3baca3b6fedcd4a245b60997296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b78b5f5a80f4eddae0ab475e92fb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554e660e2df9338e20b33eddc823d37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566012866b9ea7ca1c71b0aad306ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c94f239771ed994641a6cdef896b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab37a7b88f83c1e611f7d5a04f5cfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e82f7282f4d637f9f3521ad8333ea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4e9752b2d3c142847a125d2893d3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb788515f8faf94628a45db9808fb70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004147ad939bb0b24c8fca2fa9f48cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7286619713fa3295e1ff482356bed2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311b45fd5997e55a78fe350cf844eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892b5232f1c4800ca51bd7fb9c2dfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5971366beb53878369da4d4d0d209f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ffaae90465571d7259d5151fc2c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92304fcefdbf9df1edf33337ed0885bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec11ebd061edc1264e0cb5d005f57de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0bf3003bc2327a81978ad4985fc6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa35b2bd0695a1e5f624bb72f8dcbc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5d4caa99d2344b5b3d70457bc724255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95741ebb93407f8673a9d02f7f12d2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8282c33568f70f667eea4eefbe40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343d685d35dfd3418133412424d5ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b279e05811cf1c266328039acec7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0782e7451ef9d7ed4b80a80035c0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a629668b527d148c004ec2d36e5e6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763b3ce93b0cb2d663aa45674ed802262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8635e456a9a52557ed9d5e719d289263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ddf308371f150f729eaa3d5dc32ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e1ab844c94d5b84d5f60b0007556265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1c7c7e3ac3fdeffe755735d1d1cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e21405d82f09c0ff566b0cab013c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb51e359a74064fa7ab83da8508e491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbadf7c7e5743a520fe85753e7f912d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b4282320372124ff7a383162e0fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc489f711ef77fcf424406ace7afc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d506963277de02345d8c52ce20bc7c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bd9e16d26cbca277725b5a7855f64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ff978843dd9ea5af2d16f8ed038c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f08e4d4dcce0f4f7ddd8e78ca7873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49df9cf707d40ceac51d0a847dbedd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee90fb5267e09315e0b43940a3c451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ef1e51ceed9cb24e8f89bae512311278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc5271d258b5391b4e08a9bfffc5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf4f7b62eebd207a3e279c23e35a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469d96634ba20ed9480252514dd0a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33988b4e0a3db8dd4c350eae45d8972282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884feba95aad0d5be4f77a79501d758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f77f180e41ee80e86224a8dc0ee5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108188409d65fb2e62f989c51a293ea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf3129203818d5a4c41b031e99650286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce86fa3e752009d4c0ef2920a5a66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053080a6a3886fb7d31bb1aaa0e3882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a619ea4755c22e426bd907ec40c29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc73fc1ea820b8efdc85cef3ccfbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e618f7318726c06d56b60a42fde09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bacdcfd149b4fa20282846eb01568292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8e841ccc04a255c08a92fdaed7de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfa1b77c6cc14053562c178a7043df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409718fad1d8021f8dec14d066f9d2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8da3f5b15c30e3fc7da024a7fe395296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3664b459835b83a70383151e9d40c3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665fbd2a6fe482b88bd617b2c19c8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b180ddebae289e9ea9fed62da2cb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a6afc30a8b44fb28716bf164c26e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0ee9b9a27371e4f9cafcf29663b4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb39c7e29f63aeb5d0c4f40eb0f778302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52010ec2066e83a3813ff43a03bb9cdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93495fc21e2a5dab42f25f257f87b7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f69aa0d1052af01fbf2f09610f64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab612f2473ee55684168572a08058265306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0244c3ed62a67f60fbd951e0235b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee090f93cdb233a7a0a1afaff06dc371308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334d13f757b30652cccfce45c456d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bd53a9e98f61cf0b85b4c26ece4e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515188e4507acf755d6c4bdc3ef7fdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e25f6d1aa7bf74f90ae4e2a51dac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee494b0e2812020b405154fc0aa1dfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d264414c9e3ccbf236d67639cd7f01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723de3fe15e2b35f3ee1a697907a1de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95fde03c491f860bad61a12355d194316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f1cdb9fefda8a5997ec9e6f43ec53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b301b5927e8f263a9007055c5981318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20694eaec27f3b03b61d7e5a818079319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a59fbb7680b9105e471f2eec95fc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35486d680010e9c1f8c68adbd27188f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c9ebce69d7320917e89d5db04ad3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d008ba66be9159a17e7da304ccb010323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c735a2cab9787f1ef34cb4527c6369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367cad72727ef6b790456cfbbb9b76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accefa111bc10f673e653193aecae115326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15825e02b9de2d21fca8ddfc31033e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2099b270eb0da4beca9f4c73138e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d852bd21bdb6cf0a1450a2f73714341329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328da71cfcd929fbba73ccca6df915330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abbc63421775ebf344fb7e5b5b7259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a513a4b46c8a6a829f8856fdaea4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930c2f9403b37dd846691ce5d7b815333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce9522a728ed24de8fdc732882c441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853ab1c5628a2c25cf51312e807bd712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c198c0e8cc3d5033a46bcf36777f6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf9142d7a616fe2da14bb1e6bac4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a25f1d17aaca38f8400da662169215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5347d7da241022d60e8493d37ffb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063811e14fc5bc9a6c17cd3f6125ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635af121525994bce8694dd6d12bf3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08763d2452bcae72bf65ca1791e96ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329d6c2c1e4417be6d42e2948b379a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65db8401b6017b51d71570e01c9d5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4818b24ec43479e11e9a2969b1a5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353420783b2501b8e89bcd2d9d0f43713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc14755ab2e25e56ab1b4ce5cf7d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d766c8233e0356d7a877bdc38c99c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c3b13a6f04a924aa07abce97325716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e23bd722a548a8da1e30593d464617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf18178164e6257fe65705c0638a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8a6c0b595ff93cd77258cc663cd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c77525a8c3588b06fbaf1831b4d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad95b9ea9a5fa81354880380a560e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591e52782968134768c3b19664526bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab23ce574c9bf989049d4e3e7b9aec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c95f2caa9161dfe4055f3cee3ca2e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b55ab0b7481b96d326243586a32325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95127e7f65413d094c8bb677209e44426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab72b3dec050576edb1e63e60a9ae327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4530fd5087284d25ccb1d59002ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62f3563b2a140e0683288bb5cbce5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c0cfd48907b763030035a89e76a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066b651bd77ee23c60a1bc55643ccb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892cda896d242bdd45d4530fc41ab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249800875f6b8a271316f890b8b0d2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d148bba695fe214b16aaf0fbcc759b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dabcd1b30aa93399883e62cccc35335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa4f48a447703cc217fa92e6c388636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec11c197e7fdf43f4f32c61ff800e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c300b39d1c70732a49f07a63a9f6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bbd88341e1348aa0eb54fe2b2c54c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057a738b728232aa167e47d639eb0fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d7f22ed39d4b271cdc953656fb00641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fcc8f9bd65995b60ee7920a7975fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc99736caad86d740e592ee3b7c27043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e670969e9441ef00adc4edd362dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa56579c2b89e4249373cf10bff1ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a145946a3481a913e3961253d2f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383fcd9140a00f7f143960bb1106d5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1119e3be4e0687ee3c33d9881d305f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507605ad2fab8e0b3c64fe23f6c083449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8a228084b95ae5d142b2790c27fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fda8ca5d9d2873693f0582debf73651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa844fdd6f467cbf5e85055cf7bf3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4aae93621911a913df905b70601c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1224e6556e0fb40fd492cd907e46254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71baeb8035c66a09bc7d58de72405b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda5c6d1d447532c2ff94c3f306f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38582cc1eb275368546d1b917d45f3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4c7d9e987247473b7a0032badff458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa19c6b73bf1748c1d8706eff7345059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb9b7d26fa2b4775a1cb88fe2164b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e839736b3daa0ce1c6fb1db4cbdaa1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456c95e99d3eade7a55dfc0384523e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c9887455e9679550db818745eff863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e475a3c14e495a8e08bef28ddc921664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50242c37077937bcdb850f5ab12a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207fac42a23150a0bd8814e8d8c8f9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea7041520a4888ec05b42b844ba9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796be07569221f42a6a83c53f791c5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d0b95169817f334fc12f984d2a44e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307edb273ebb559b770d76493fc4372270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106721d9d293d175126ddfbfee62276d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef16f7b3cb42fa7175d3bd4c9435d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3111c88e7369380e350591340e21fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b169eb7cfe7278724f2d4adb64d1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4d0a4fd63edc2bd5057b4706104375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ff021d4f53c6c69f2b9a7784fb7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0fb87de807b8945c87b0eb10422dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e657e00233f765010e45925d65a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349953a5290aadf19a266006df81cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb667e5a52c107660dd46c37618d2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e9750139181d5ba26d3d0f57d21881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50a75c3508ebe3820ba17ad739546582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbf8ce20c9ac5c213b588a97999b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7804eb50bb857ad0f2a3e308ba75a1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8face3bb92873cd13477fa487aeb460d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465d66647ad1f77b13558c7622cb7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af509f1d858f8e6e7954b9d3505801987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddcb592a8e218aa3971a4333082e0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b777e715c26234581010ab30c73e2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1e323bdc52326d9b0440d82b050790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c129142cd29b60bda4b98aa29e6f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406e32d63aa7deeff0443d5156a50e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abfb3e46a4a82dd05468f2af47e4df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ccabff6a1c1696b2599c3a66b413994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df136ee204656715c95a2b1d4a74d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f40bf12413465a43c1697a5377fe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e0a8c3f7cbe1f4602e2db3c9615e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacc1e9789a4df494a356dc4e63521b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f681981fc2409db9404d13da4fd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb91c419aca740e6bf874e024708a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fae4fcb1d5fc4854099b966de2b71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05d3e5bc70f5dad3182f3f676159a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246650cfe8f4ea366e5dde9c11e897bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618362fbae40d58596bbb62cde5d2d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a29c761aae8d167ff76c1b93fae2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28df6c648ee40a707bf630c7a2f414e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a985710eecfa076af345e21ef101107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674bbd4c9b90ce28c155b90907d5af5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aced03b08bbd5357cd0e9358e7b09e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f8e4c4ccbcc1bce1ef412823af68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3207497c09c907b43c3b15089e2f85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca52fb59d457a60a65f9be0a3f313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0d907fe30bb98bef2cdc9cc20846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314f4d585b8b6271c484bf3f76aef3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394a039ef67c3f6553066a935a5cb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a3fa522ead04daeb34ad5fa0e5f81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b047fe377fd7aa37dcbb354bae3480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d465ca30ee03ef6a3a9bee88e6093118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d4c939bfa7a0d619d0b3c8e814e1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bc3aa8a3ac6fb9886d07a93ddc66c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d71b4cd3d5c0e55929885789553db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0093238edebbe5a8389d672011069d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56157b184feac549bb5305be85deb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498d069b2b24619d7f11a59fbaf973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f86d072b41b68d57956d890f286a21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e94c9b349f41890de6423273bd3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a77ef97cb8d5b457caa36d167acb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16cc23c53e787d3640d96e13627870128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b279d1705cf0344b85956783acb5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99664b84fe0b300048bf436f7176a993130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1e0757af15e97973a6f547993818131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fdff276e91b0cc6c1c2b0c23c5bf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f766811f96e8fa884ffd9f8680a33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65af632c8dd95ffdc5614a2f6eee2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e0a4802079ced7d70c400e979836135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39df11c2124fe6483b6149dc1ee239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a78f54ac8e2a0d62579c4a4e0260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e43f52ef1471c1023ce22dce28116d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ba1913225f1f6106b565cabb76b54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dff116ba2e72c20df74e0725632eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f002da91b82909eaa2434138ec873e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1f2b432f38659b1af23a7e15c8431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1640710b21297fccc326735dbef9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018bcb2bfe7c1223ee389fcde062908144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77b68b5ae8de7c39caa70c9d4d600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834da5348ddb801fece3bb5f3dff7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09529d215f633aaaeadc83a3b28f1ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c8a45fbbb636398e8ec041f2dfb11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21606f56dcc06e13f9c81f2bdbb323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08094d856b2ad1bfc9d534457a253b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d52f800c246c8c8b138ca0166b68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ed9e8428fcaff6a5cb71f205524e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf79b104f4f4e5c544a5120391401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71003819011c4c7b8acd0077728dc1e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c180cc029e65d277d1daf3c1d9e5ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc1841c1c3b4e8ca3f34c0260d547156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc8d6b4e596d7765319e9c60496cc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701794ab59020295cd023194faa026f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49b5a8470a282d96ab13a5dab6aeab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aeeb4e1100233ed5669705b73f144160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2ec7a7a57dd2f2e4482649b3ed096161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682eb70f5e654f6bb05a2eb63086019162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd639acbebc0912178e671834e3b2569163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5b04d81488904ee476f3f574986c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c734ab0c81261aaaf9ea8dfe5a1ad35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80238e8ade22191bd4f90c5784442911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040229d38a6ffd44101fe0364c7d2c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a7e7db4131a3d1ea920b4f65a99e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c162c0a781a1427ec73b299700edcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d18470e7c6422845f509ba47bb04d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbb6bafa86448fe676ffe0ef885a99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f4a48933ca34f37f6b5eb036f29c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d924b0abe63cdebff351d3cc5f30b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393e54bcc4bf3e61d5fac8df20f6ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066840cdb90356e6417187507ecdf523175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3303b4629da44ae1c2d5f29b6fed2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937fe1c5d74bce12924e05ba8cb4c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99d100d501bd1755dd7aaf36cc26e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb1c8c790a0b13c3e00dce70ebd136179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b23e69e9830f046315b73e118190180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa78b563c199f2c38a37e604f9bc6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d50a0a7c7f1c85a6fc952997dea99d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1ef23b12733239bb8708464263cc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a2d8d1c2e10b0f1b5e707f7297a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a5cf4c9bb86da29c0fd9a60301254185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baaf185f4a23e49d6d345b6c280e8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938b944915ddbc3299f0f8b3bd92242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e660144e066ae6ff2da178517f88dc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1114534095fed20610c91207ef0c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950bcbfbaa3a80845166c8c7690bcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36563e49031d91e092e9998f3116ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb41649fb8557410b18d6c384a1354f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a5fb2fc577d888feda693b522e0a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8c1b7ef4bd0a721f8ce08ceb8e7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad8a3f7352e56c6eb3cee7c14bd66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada86c86e353325d218a0a0627a8ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df0924ad4927250a7ce2b264f66a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a31a447aac892e4815d9d44b22b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2bb2345fd3f2dea41d116cdeee29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1230833e8ed5634518892b4c2951a96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef1930be3fea77805e1d43481ccee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea429d25029dc073676f4a0c7ab6b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d3588f80cccc40f864306cd5d031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7faf65a489282ce6f8b7e1bf2d06b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a1fff08225237a4eefacbd0c806d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ceb1802e010665a91750b6e5da814206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d683e8179fd3183628e153e5298c06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d69f743a6b397eb070e06a783ca4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cabc17db58fc4c4adbf10baa1edc0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef055db819b8a376d66c49120ae664210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc357c65c6062a6cb80e830034cd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6822f886f163c5be616aa880a2685be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec836da54719ec03d9003489d7b68c9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a71bdeaaf9f9606347fe895d40e473214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b8727f0d140e983ef2655515466a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227073caa4e94d71ea2b19068eaf2cd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128fdde7280b44cf0094108132ad617217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb85a9deb034053f55566f359289f28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a4ac8953414d044fcc95882375c98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf48001476e3f552bee5070a49d331c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca37944e1187707d182ffa1fa268d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332e2b1769ae548ce35e2a86317006222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd468e6b9376fa90c28ca26a2e8233e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22be235373683300fd5ba6a53aec014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3bc6056ecd18dca2db8892195bc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa3e135187e7d0698ad58aed79c25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509227b949167fb047520f4b1056f49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9f9b8c2b930cf98861c4a69e3ad37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e25b49943300bb6df89c5c7611f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797993372d0fb391bfeaf3956823b015230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21a28cb95763d3758de151e2f071fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6efbb2d8fa141015c7b3f2f3d31615232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3e451c3e645d3385bd766441da61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a6a3ddcda7a98debba8f903c438d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b717ea7fca0ebc754ac1be301158235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfbbf808561e178491fa9fa87cc9f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4d1442f3d2c5efcbbe2841561f047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4e2ae6c43a3537ca9bc47b086e87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39d9b09a221ea356e95fbd75d8401239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1013084709ed5077c91e3a3d7489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcdaf851690fc32cd8645380df013c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a104976aa382072a7b985e5d656e4a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b6fd4f84067be035f8dba3394037c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb517cc20cb79c87f63286a9cbe04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa455aa6e1d5cc0d7efb339db806389245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e0b76a6eb76a14e20c01d024469f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86f6896cb86ffcdf07a7c0e57e8fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a3b4c9f0322347806bebae601dadd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28360f629df9dc7eb65223fb508abd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f301c7063886d11f17703adf102327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400d5f5afd2c575732050e39534965251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71836108530cd4133518d027af8f614252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a662bc9b4ac466e5dfd68cdb319ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d82f21205fab266ffceb0b9b73f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07fea45f67cc59636cec7e47e61c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d939c4fc14a46bf59a411113ceda8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b464aa9bb4fbc77175544c2f3dffc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa72a83237fd9f2853d4dbb7257700258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf49f876ba410cf0a9ece01190bac10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c7e295cae5f95b9a42d61bf338984260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd1c34aeefaa76adfdee9c25dd563261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5501c1f6c24be015596f611f6e0b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afaadd2b42b2ea85f749b8c1a2c67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc7a30048533da55811f712d608ca5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2553c92b7bf24a160a4402a2d910a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4bd605759096556f2c4314f502f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e9ce724a0a9b139ca6de2f464fc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403f261a6c238d4b09b680bd386a05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a392742cf82984645fd8b16c49c12c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc0d43a9d296b5324b2d23f973de9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53816cd829576bcb9b45121c742b8fa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5e2a59360dc3d8a067ebc79d106d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6fce544868987a077e1f69758562273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e6e280dba8e32fa842539d03f934274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8798b28d44c5efb97eff581d00325275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9310b2189ad2118e357669e3ff04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a17db1f443089f93dbe1f19a916b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8d83c02166d40bfe7a7478a7f3647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934fd22b127997d5ced4a9b59b59d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b3dfcc8abe9261ca8189cf5f113a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f6f39e6cbf75063aeeef58065eb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dbb53a81495990891d43f3caedf1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e18da4d82be145448fb276810ae665283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e48e31c2f91a4a55624c889d82d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdd02f36d45a02e33bd126550bfae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229867593f8cb98471a531cec0e59ac5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc98f0c7f4ef473c5fc85d3d8e85c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5367976d10d4531d7a204935f192d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a339682f708e2b5d4c078e46a2cb6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d9caf3c3709686ec184a14ce0332290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666cfac3a474e1dce62b64f3b7ea59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233e7521e80bbef198d156c2c2b13e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd77d20b98dc17c7b0479f269aed93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34035e626eac791de9dc75eac345623294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa9ac65c97d9b1748eae3022681fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515cf4fec070b073c6e40f2bd8add1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2af2f17f9e104658269286883ed8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98103a54045222925c710756c99690298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00239e509b2107d476ff259b73d13987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa3e33aaf19c8856047b0eb79ae65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319299714d111bc7b3dcb4ad4bd0a7a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c483f70eef08084594919236138b14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939828d16ee765603c321c090f6ff14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797f0e3d89ffeb035da14528a148e26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f4d7dabceb38dce62de7ee4a748b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f530b36922ac2d7517ef7764f0be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f0d508c3755252d736511c17d8d69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5552ee1619a2a60fea9264e53c7717308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db539436c325962711bfe24c5688f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d6efed44427beb2eb9d3c34559975310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95bf1e1723f624c935304f37dfe35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c93068b2385ea3f028f434891489f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48cd9e9a5ec4dfc4cd37962378e19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4458405005b5bbd5ba0bcd798eb7cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcc1d081241803ccc79ad1e476441e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ddbf0e9104fda0bf671492c9c4c89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fe239c37482dd90bde9a93f690aef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ea9a097421430a92e5a4217dd85c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982da203062ab03145b8e95353563ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255d5b23783fc43bc9eff29f32e369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccad39f49f8b0722a02d6a5086c6b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea42ba2927f0e119436975c9fbfa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944db1c19da11b4af2378697a219c84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226e3c6162673b4d192a60070c8a28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1962671846eb715bf0996f3086d3ec325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>