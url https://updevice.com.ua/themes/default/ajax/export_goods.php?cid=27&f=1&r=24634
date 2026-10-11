--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab85a7edce40acc05bb9b06eecc5a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665862050417fea36ab678003ff067a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eea0fc6ab7577996c39c6f850b9e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad80c4fffd7ef6caf7ebc74d20c3f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6efb372707df21c96a96b02dd67f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b092542316572cb63cae292348fa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bbb7b36f93a4bb13776ab0eebb72b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd5699f3ada04c6a09bcdba00a7d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082dbc3fd643d6bdee98e342e48d349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579dba3ff3cce85fe19065655ea1b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab62d4625f7df61eb7ac04a9e5b71911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548034816bb720c2be30053fb1f5d8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a587bea297ce61a7d75009726188313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c646f9aa24bda7578842b4a9ebfa7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b01888bfdc484f1f74571b6243a3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ffbf63f964b79ea09f854b1e9c56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c46265ed23fb36aba39697ed1d5f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d458b2ad8cd3390080ce10fbaaaf6b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f910f21a4411c059722432e50538219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa280a518273befcf3b5c20b1554620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07bb577ec63e3cbd58629c3fff5ca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae01a0f21967c53374edc0de79d00d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a01e58a6a98315634f726a6ffe2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c9144dc2dbd78bc5869c2808c3dd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d32a5a4da32c474186720a092772a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e07fc11d85b93a161880f98610e77026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b909a1182fcb5dd7ba26b53703c6ec427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74c197f735baf37729ba53423c08e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2328080c0c90492e20e99c912b0e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbff7d49dece715dfb21a12154788430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c10f4ebbb2b9fa41374758c9fdb9d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88101470914b8f2512f1dcc4094e6cc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68490e3231bf2ae6a75e44c5e12511b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a288b4d1160e86c491de9e4d2e33634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb8a4a61b2f77df7a17fed728a57835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025ee521a5265adfbbb88df4f1a29d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c92943948021385abd8a5be4c4aba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0d28db370f8f813cd417b9657f7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af47d8550ec2a2b5e953c3c2ed8c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2741fcd0fbcb00113b5e3a964739b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0752c743e1c3c1e6431f5958dfffe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0e1d77ff852fea46fde94b0b89c6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227bd2407c47ba95ae94b318669a1f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d6de1d402aadaf87d1a80da20907c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9deb26561e559ff22b9e1797f1a6e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c20d54573f7b525388eb31f9f3a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52391c3a3ecb9851048e8abf0e2783f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed361491ad613340cdadce8bac05fbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ecb6b481838cfcc6c0934f1c87bae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e3fd99d337d89471cc74ed969a5fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc24790d4e992c32cdba16949f97f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8198395b607d9d66d49712ed14d8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b523bd35abcae52284f998d511d6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f7435110aff95b741a7bb31e6e01a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0ab1822ff0f2536ca3f06b0109a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad25366f0101fd6539eaab1f55863c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230ee614687aa2fc4b68d247942c1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59105b9c2657251f2af25192c767358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612703cd608cba360ed6898d462f20d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18db3275c6741f8aa1a361e66b3ec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1bc139160a884c290522e45dc50b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde24766fc10ef36331e84c253fb6d0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e842f2b91d6929450e106ff18429e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002ea70a1d4d2afd03116ab7467414164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3b2bbb7566e33a8c79a17cbbd2c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7276f02894d0cf5eba6b68401601d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33d8d146bff4cf06de7eedef11300c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5360a36a8fc5351fa536c69604df1da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720966e297e159a0b251760dac444d5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab58182f93c8e4c0a685d2dcf657770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a9749b7ddbe9b2c81fca07ee3f6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7da650f04f60b1bb8195b24693012d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d4435c99e84609694e5a10ef9d1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47e63b59655eed27a6eb8d11c82ca374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa930450aa4b5cd90351d2f01a9953b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303492c35bca05fb94a9fa66322e30bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d381789a3a06f087a3ed73073d8f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb654e0c64ae9d5cbac619b0739a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87c26625dd66780551837fe40132c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ba01c48ca579e7e504b67f05af1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0ad1f9f2aa9c7eb6bd493306e614681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565444d7bd7ae7c9c5ce753c7ebdd83682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d9938def615b47217d3dc12f694f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3c54cb7240147c2ffb42344e21c2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d68bb72a78e03280755edce4b2fbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3671fea793bf9efbe194d3f6995ac1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ca8d4195b9f2ff0690192a891bd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac89239b38fddf73a3ce3ebbdd0e6d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172795c289785444a31d98a77da4e8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e47bea33aa65534065c16534342e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc74392f8100e5d08bf15cdae9c4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f192d9061ed3ee353b19a3ff70b9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c49f7dae981f8dd025d52a94ee3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa39da65a18400314d157717236aab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13960afd07a0b44339b05e5c49e49a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e9a5ffd9621c776b7bb8ef16379796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d6f29d3d601650ff9a5de29bbabd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a1a61582715916c1772b7540a177998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596777d406d654cabe605f6d41ea19fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5e54c1c6034f06535269062c84a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384dea011624402c4f1e53a23f268a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1c1641fa0efceb09ea250bff37d73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed3255664f1cfbbd7a737c0386431103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71212afdd89a91f851f3713f111b7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc904ac5a8c8978f57fdbc4512bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d8c55e0a8086c98634af4cac50388106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d43eb6883385ac0d8802b0480f45a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751c6037b82b76c256345e51828677c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894a2dd63412b5606f227ccc181e8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2c6764be36d3726275f3dfdbd769110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57da4b22d896e1e4f9db54fccd601c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d68c0fef6b5fcd51a14cc80ffac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2443395f17582d2d6cba92f2dc6cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a10ca6d217ce584ca7615bcba4ba6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54832d39f2a8dffaec2d89dd57c6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa40ba168cc7d2be8b78c64414d9f56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad454d6003f744b6ee4753e1aec2a29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0c685f045b32741a01cdb72f4f9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34042e0594c7b9ec815c447a11d7f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c697aa3f96811f2a118d984ccc1e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151be218f43b3bff4a104331946520c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324ceb004498043d1a4046d136c0c39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb2a05e08fdc5cf5ebfe60aeebb48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d47f8cf1859d154b1e0e4d44a999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe76bade5d44d42d20700a5a495b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a11c2f83ba5bd356be081d330571126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be267926b71e2bf6c5d43dc8c4ab6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2428f29c500c5ab7c5eaefafd8db0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed0315d50311b10dd0b5aa857b711f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf87f60fa8c1b07037cef8ed555448130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed804d7e2fc1eabe3bd34f51de6b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab6f285bcd77db470155ab2ca9a5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25184b19303042e8427f97c52bc0d9c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641abe4cd329953ff510f83707f87ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd85eead57a6ca119c058c77e39a563135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50531288c5bcddaeeb4ef1d0c99f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81680ce167e7cca3ab481eb7deee6a65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9e61713cc1a33bb6060b22c2bd61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d0264a6f8b8e8f8aefb9a426a418a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6241fc416ff029f1a3022f8d63172a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24753b5008be48d8d365f0e1abca3ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f6affa8ca407dde4bf37b5a98752142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104722992f26b5ab2f1e30428f3dd058143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade829bb103ce6b68d8a636b12b166144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914e9410410d49795005a7ecc557ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299153795e189f8a7de391dc2f8ade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220a97a95cee572b8f239629c8339c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad462500acb0dcc373fbed3c2437f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667560a2603fef047a7d41ed4f973b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1f456f3eeae2f26feacec6e71f56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ed473cdf44d5d18d34ddd072e8773151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b6774bde637cd15fe967fabb0b07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb527c42295a5a9edb68526c49d7f2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669801b106e67fbbf2abfef610d497be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6c72a76b98b6c3d4282322a8636a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4d4b91311565d72f696f0305d9c30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb6a43b43834bcecbaa01c02e8195157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4db5023507897607dfa90b5b174a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b1f0edfe391d6a3e7d0cdc596c2c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e518d9d935c681014f0ffb28c8cb95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9255a250dcf05c0f59dde862dd172161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab92c4a969fb68c05ea5481761469162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dae93364462cc617fc930a539d49b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32520a92f2d7922aa5beb072a1afff78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9653de9f69784a3729e2cf1483b239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8ca9c1562d5582af234b1f9310b7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9728651836edeeb70311f61a73c960167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf613d8e4244362d6274763579466528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b28aab3d4f3db6006326a56f81f6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b1583519c3b811153cf5602e6c67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50174157760359c3af8d578af627b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4be9a6aba7c61a7b7124e768d06e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643db801fe6a0ca87d99b0f482b73f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ee32508cf446372fcec4852db8eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272eda9e1966f333c4a86d6acc41be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6a1403369641d081319269ee2e3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130b80c0c6eec754746cd18a56ca7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c2e336fcdcdb407cbb6515a414de5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66bde358199c400d7c6ba81389740179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66682861332c9786851b1f242a6261f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a17c8288f8b67df94a8e087391c44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f16ec4c4339f0ed9f440e1652a857182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d985585aed8be7aa7ebe879c732ae6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79a38b1de7ae52219ecbaa9395842e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3115766ab63e1defd75b3fa77842a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948b740589dfb256252cba46a7d50db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197502784e533bb0ec2b03a876a3859c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba1362a3e606d82639ac086866d20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e296799a21ba35c4b09e4a337205c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e705c6c81c562818371907ee0c6ad9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdab107975d1c8e6a416e4daf47dcb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d80da16a5a6352bdac0e84390ed2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda4fb4f24c0815458484c12a32955193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3dfbfe5fa7e2238a32077501187c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b76ea62d177c6f0b2260f87774063195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2f8dbc231e265f3a11af4bb541ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589baac6b597c39f987af7c7286628197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f525bc70fad1d11ca92d8bc02108a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d030fb3955599a4eae7c043d9336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921dd02f3da97f13725c3ae6a0398c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c4fd7f1b9337f5fba44163222f1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4d901afba1d12d944c4475833183d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb96e1e73847d40b23e51de44fa9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85975617442d372674509a962149ec65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b8279beef38ee83590c4307d4a48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a132369b20a230005b8fe55ca77f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a98c283313617f1cbacbfe1f68f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567bed0a3be8177e572294f9017e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c6d759be8136705483f74d3bc1bee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901d863ab09e99e921d13e63025e755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fce64e68c51c65cef5480c46630cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad05ea2cea91253fb66514689dd1e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd9240295bbcebad6b03a603c214d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82caa206a50c4bf94ce6a0b773594214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf6c2cdbfe4b5f5541b91babac7c90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8dc02b3e595b6ddc86bc1180f48ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0269dd9c4a820c4c5a2255f0bd23cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d1f06f555e7d12dab4471440cf38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62821a96ded94465439ad570e458a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4a3eb1eff5e3f74e447c759cb809220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed2cd45b2e9e019ed37fcfa82fb1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c23f9765f4d0fca37ede4f3b7916e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a84f18f9ef1648776f14075d55053223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e78c04831fc5b49e83d3f3eb3fd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c17a105b44e1f63a9696461c8d315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9bfb19054a1881c069930fa2da86e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adad9e5e171b232669e94067970281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0520f916632e4b2f8af34a7fcfab8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c840aec827f1aab49e5732cc562db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476fc6fc7a19ca59e80bb46a5e1a499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282447544803fae52d065efc8cfece01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211d36470a34c9bc064fa6e903163b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8386a8576fc629cb91eeb373131903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eca2f79da7d9c4bd38f3ebe2f002a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f236b9ea06cb540a1f711e053a3b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3202f4f0420b611be576057d4f94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4840f0a9e4d23e008024e6d27dad0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ab117bc842713faa517dcaa311f38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb52541243057edd513b281edf42c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f3b1c3224c298fa9c1edc45daefc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177c7c32ba3420adf846b876282e63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ca32678a1ac81c9712abd708d2f3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aa469d28a7ecc005f98f64c1478c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74553d88d08fd9283775983e28cb981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb15748b5f31e0a224111262223d7b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a7f0b2a0f5dd878200aa1a71f929246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bfbbe418dcda39d472c460baf907b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43966a5de0504b0cc728a4ef616db041248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6e1f1350d936ca59316296f82619249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe23f3844ee358a9376aa37a3127745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76783eca7011427f87423baf6805cf23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59608c59bda79f0012e8abcf0c82fd08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb979483126282ab821489a4cb2d4d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186608590ebc276b1a15441a10649e7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71464d1e16c017ca4f570360dcb62d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc6060bdf29b2512d5b4963f36a53d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a075b2488f8e7951de5cbb2262b83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ae7fbda4ec9c5d218e7dfd946c99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaf4cc4cac9efeaa4ddde86bfeaac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8310f0cc07ceaa22b8445809043a2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff92a226b6b457cc25123f09fa60380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b7cc8c9c8e79b649826b21067a00b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb874f1467064e947bd0efa76b4802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34021e8196561730e7df0696d0377ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03d214f692fb7f47fbeea1971675d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b410272d834f45349349f505699dd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c746b3cb05bbebd81f766631b3f4af8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77244c3c277627ff502980cd998c4683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e2334326604e15980a1b83452c735269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34cc58b3e7a44302edf8448192683270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb22f94ccee88858f38931d57abc9c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84456e90a32e719853651cd81e3844f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25cdb142230f571de4b40e646a82a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4de482e38dda8d6513a3855a07ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f8ff4a77d4ff4e15ec9755e899ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd69dd9ef265b6a70d2bd2a173298b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a7b7c62549a821b81ae2185782b3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c5bbb17413d7fbc5235e5116fd867278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f3424d9990156e694585b68e7bdea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754c2085e6596ba2721c8757b701ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b1b7b2125bfd7fb3ceafa484b3973281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ce9fed6273d69f450b182f58ddd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae956ea0288117a50d866f8b1fc860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5f518726243185f2fdafe9e7508b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3d28a215461271cece18e4108061285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b65de6d0a87f38d07f8481a5ccd667286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e6a83bbca1add4254c6e5ba43b07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe5ce21aba7553be65cd291a95008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdec5f0e8807ad2303f25784d6baf91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc714405e9e8d2f541ae8ca6fdeb65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564978e7186ac1a3e0a0def30d9fbff7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8076ce3f87f26a599b68a5d0c465292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e29896bf2ebd15f6d8c2029102c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dde1561ac0298e0eea57172879fa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337ba743159d35c4ccff9f7b22537d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0df548cbb087cc91d44ca6abee5e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d671757b3fb76d898dc870005ab4b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be0a6380073a454658c8fb5812638298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b548e19c756acb0a6b5a431b73a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a044d68977d1ac3297bbfa788d9192300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184ba451314fb54070c5da499b2fad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b092fa08a83c7e4be6c4d6e35b35c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361490c9e3fe0824b4d839e1f3cfea3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4dd2940373540365ee72594c6ae52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfbaf86b3bc60c5ebd23f26d0371f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad3ae8bd3e849473471f955e99ea5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64255ed69d7847b5022ba9cab35e594a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f4bc3bb5b2f1b516cd0552512fbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32fe86216b059a25e0348f83984727309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290071281400cffc897208beda893086310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca02de914ad705f22d0807d86baee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c170bb229a231a48959df414899342312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09712e2487a8b248b4967efd15ef3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2fecd6c0048ba72763a3b3da52ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be04a53904839ca3a221140a309de17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d5a39f2797153930c766fc7ecede8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5506617cfe2782b977edffd5e12f8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3e9741af590252175db69d409f95a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565a8ef5310c47aa9320b07106b79c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ff2ccd5c22cf9e29f3d244c0b2d5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f95239780c625d010083f5586173321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e2db0667febb4c889350d41e4f526322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351d982fbc139fb50dffb9f49bf06e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248977f1d321db3ae94d859cf01182b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf00b356edcb09db6978d6b592c255325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27646d01f4a0c4f6832b7ccf99a66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a986040e5a06dfaed78534afbffb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fca5e75e050401f79afbdb9ccfd5d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c3c47ce444e93caa631f1a22bfaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3abf00e6bb8cfd9d55e7bc2fd4d0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce544fcc71d3c50b0b1ee740a69291331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b727b49b774c6764ae2f63998c74310332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66684c50cc9a04d9a611112818bfdfa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ad08de5d181c3cf4922ba131da161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a76213745d2c14836640995d686232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e5ba8ad37f23d3b6671fe33e69bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6db9572d67133b7354e385a6382484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b688a2846ef71e5f91385ed4dc80265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca12d18fe55a0d855db3dca348f2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab71ca91000b7a34e97b264cf0dfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893329dee8d8e8ceda3f9f671e4db98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b66a8471cbbd28f3313b343b6714b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e214bad90dcad4696dd6771bd30a0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8963f2010c70a92ff3b92870a41e6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a86c8b5eff1823e803d8ea0b791f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a462e1065fd8923a22cad5b95124bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f551810062b3705bc0e50af3bf6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06e5df3fa1031ed2d6ae49ba18ce315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70a5e81287732a6a53b8dd94e7a5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e54d722a2a2c291a41329396fee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b326c86cd96945fb5d87597fddf22718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d24c86780159bbb5a9226a3cc10619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53078651561efa88d21601a4ecabae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183761b879443ed76671b854e1c2c7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24370db90458af57a16c2f8958953cc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6906e52123ff90cb5e97cd903680123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc07476e9b62972d124bfe9ef6f62324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d29dccb05e0d55790b8f92f838317425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197bc39999d8a13a0a578da511495c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2cdc8a0d9637336c8445de77f3ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f50a1452c1341f0b70c6b8f412cde028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e61206372845f7e8611469043b3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12811d7edcacbb87001e4a7a4537730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a0c977acbc83f6add3eedff12d2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6d10dbf73e5fda706fe89e8b7fed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70ace63fe832d8b2307f5fe5081eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ed85c7bbeeff9b45129f5439e52f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959067346d5bd24f5e9187f0900c8cd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2119a5cb3c197b51a789c6e67e8e7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc54d01e0f80d4cf807b1c8f9849c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2bdec67f186edff8b20b6bd355eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad2b3f518a870ea6318602dc5eec239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced60e0a311b8be91e1cb23364ac5ffe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2af79d9d8681284f1128c7dbc28d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ec1b35bd6107e55aaf5324f8e92942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1245816438f6d3e8a1781e11fdbab8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf2603e97339cabf347880bdca1ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db7263383673c46bacb9ac48439b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f5b6d380e8c25ac72e8ece512a29446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403f5cce15a461d5a203bac0d5a61947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e681340ec7b4252855f1f2ce2ee0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510396fa2fda4381cbb7f6ce0e1b6ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a39963807e00141545437c71d72bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c668c07ad2255630e761f4ce72e36e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01790ca8a25a37d88e45cb229611394252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800410a6fa1de80a0657c2cc9a8cdee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a37da0a2b623916c25a937858206fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622dfd687f890ceb12d2db29a1fe17255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ae031c7404f272e3cd9de3282caa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f7414d4fc8fb31bfdd5284b84cd3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4850848fd7418e34e813d75239d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bf8b8ed0186f48db256b7426ce2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb4c6de40752cc38e307eb5f1358af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb162a77e95408a4686a7255bdce9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3299d7ac30dcb91404a59f9160863862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d7a3719c609cf7856fc1883053ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d851f5eef6c84801a76dce81b3e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810bf9f2d9c18b4d13ec73e5e0cd3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b664ed6dda82b7d502ed9e4fade766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e587809d55317a5eaa639747e1c6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9810474f667fdebf02d300072449df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a13b37599d0e6a45157d1124dfa9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4800613c001f66f8b970bd39eea2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a433c9b5cfa89eb0c65ba0d93e9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc349400e6b4c22cf68811a986fec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679942527bcb63a5c3bd4ec4aef2f1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e70d261bc23ed2920380fa5c359c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b51368125686b52050ccd3528b6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9083336fdc3d80c3d1c6a20f195f85c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea8a0d60337ae996f119862f0387c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7171146df77b638e13d68b8d9807978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32ba54342a9576fb3fbaff9955d4bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e762beb197d786e299673c403cf0e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539764634b7a76ee7ad00a01efa13ed681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56c5c6124df2795f6864c11b4bf6f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276b9805a235749c0a536cad503cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d158723a9e1248dff5a12079776e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b366d546825dd979aca832dfe5c7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e691de9133dc670396d5f89994d27086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63bc6f12ba1ea8a25af1c6ffe3b4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deaf7021d822bbdc9830432e4777ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0097d912d7826d027dec4d33f96fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8194ba5cd38f6e0fc7cce611d8eaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b08f7dd160948201135d304d76f4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad4c1656d886de8aca412afbcec3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2386a453f9c6056f65d42aa85e2a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f28e2b2ddcdaf9b9cec54daf00a2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a09a17f50d71e637d69e8d9ca32a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb9a74f19f5cfafce6d71c39c6612296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c47c90c3221cd5afe5c652b957a26a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b6ba80f509a8d075116e6a835a81e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af8cfafc985d6bc8b151550e322a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36fa457e4f0e357367f8de72a01f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d481965f607843a10994e1dfa2446101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f0bb35a400a44fe9bfe2e4d87630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59b51e9fdad79785c4d6e1780256e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2ad5e5533fad0814f514b980202e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4e8df04b07e57bd768c3a98a48a21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a470266c276d5375c023cd4af20980106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7df2500a9612dc50066ddd43e5468107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af697c478a0531c76c8f1d865417ab1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893e16f52ec001ca87bfff1d5d6d8dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9434d032893f282b0eb93013f0e430110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c564b4bc064ef6a9726030e5d20f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485497a87e8212155274ce3924bdae79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011fc3f8d65e273182742aa918d1069113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d460636d21224aed63f80ee7631c86e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee359c2154e83e0127957fd6b0190115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ddd7f9f111d925641096f085a01b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3474b212633b8b4c7deaf0430c8630117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff7afa075ce23ca3982cdd2e6870ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abbe3b95b0785c0679fa3e7fa31c0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a533f35d59e6ff432b756f421557120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7a84aee8f77e1fae553c3390f6b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb56c68142e9f4bed28b3cd475bad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d17cf75337487d2125f498faa129123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cec1585eaa47d19758513195fcbb31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b032b050b8b6231c28353f413bcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2612b93b1b553b2de1fbe50850c7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb23a81fed3d62cc12b287463141d9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f9835aa41b1e081be2ccc50e692e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962eb7ee17b867daa0a979c240877f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9997495005b2d9729bf6d39aec7df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a800e597cfef0ab7d0f888343892131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0abb83f1f1d712acec3e8f4e721755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bbe444b9f1077ab218e4b8ad54dc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37a450cdaca7f6eac0826abe0c790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f855e9dce493aa4d019ec55cfe4e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ae59d0467a60f91d60a001c65a4a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923b4435bea26f190fe8328817fa9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad15c5199e32753c27b4043c731c081138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72ef8c6e62ca84cc9bd052187280c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5a1b70c3c1da45b0837f34c02e8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cda8a67632a43be931f3346c53f19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5d5ffbe8ce2df9e7afdf7a5455001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe7c73374db3d056e00b1070f0018143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a43c3e729c98655a830d9744b7f59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435981eeb2b9b8af08887f383f7c915d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb0091e584f495bb8681b9bdf00863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2920662298eee4a12827bcf47649782147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a12d974b688cf360c796712d2a6773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2d07423916a881782b1e58afe29a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8634775cba142e45786ec74bd1aee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879474f9feb150cb6a69914a3639dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92fa0f8b8084999bcbaa996845c26c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1c9add222d144da0b4fc006bbc56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db5d13a99e3d73af86e4bc69ced93b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cb31ee185dee1bb197791cf9346ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ef75e41fc257513998b142b6fc1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bdf0ff02a640db73b9b8de1921a96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db758a9eed79ef57d2c6d51b9c317f6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d72c82cc4503824b12b473774d61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1efa0c2e87c6a43bd47ee72706ee04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80463fdac8a9b7fd825f1ba1a5f8b12f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95a3da3f0630882b82dcd71039ab2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9546cc7dbf2a3586bbf355b2f715cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ad22364012adf89583362928d0b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb8e571f81a6cc5b10fb691866f74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b8861f3cc48856756f2b7de4bda92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260e8b4eda9efc0e95f97efad459aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915d6d0cd68d239671260a963135e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c0d838633a50ef067af28e4ebba5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e6c82b5b5bf7696184d0de56a518170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5adc2b71e295c9aed369bb535135d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94975dc56503d21a0435249f293c4de2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f57f31965527444efc4d26bf1663173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f41c0027efa3236a5b2afb25262c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58bc101da5d7fdc2aa2958ad3ea36b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8969b6cb2af87cb083723aae2eb7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f371aae84245980f6738c5304a297c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41d889576c3538c8220caa5e42e1bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa32dcf9022eaeb6b86b74859ee03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00f3214c647a91f590931ddcd0e2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e9b1cb32278f7cc07642954c25ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413d7a43da22aa092f9261c73c0a0d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae96c6de32cd8c571ec3bc57b5b01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9465e0e9a099e9e36c113b924aff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d35202e76eebcce592cb8f886c35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee4a9ef9b457344c5a3f87197892b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790ff5f21507026d830a23559c9b6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace52a20904f1ee74b68d9541a26b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e9b9769b70de46a5916fd7381a5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa22bfc472908d4c31b4c0f590a1210190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b27c38a65d7a708bf0bb5381686fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8d1b83ee27ea891a4e749483a40d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df36f22b0a7f1f7d46fe46d71d3581193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd65b6dd9036a41de0b64e827dfd70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac0922e2842f9871d35d62a7628c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02f0c9fc1eb856aac189d5a3447c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59eff564cca04a98b52aa23436e799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f8e7b75f5184023f13eaec7dd21b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ae26937b85914151bd0369fe0a11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c335160f3ead1872d00a3da14762a4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9849284331ae6168f40a9de4b129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd44f569edf01603667887908c186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989a0b2b5bbd4ec1befd96d73e11d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218566d52dee15d90b9ee53c2e46540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69057d64b2271a41c0bab079f2691e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd89891726994b51931cae24a6d7aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dd0d289cbf132466e366acd634a93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17523622eab60b750156b9f4226643b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5107fb94452640e5e5f887701f24b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253181c6d6555dacf93a1f4d0416783210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e1fd83eca66761232e9e7386511f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e6832b52bc11d99fecb16bb53a795212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88f151cf32a52b612f90fce2cdab1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd95a0cdd8aaf2363ace86811e791a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe19d848c4d5b967e604d5de2b12cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8b8a5f49018012af2c890aae4e8e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c68286d273c2ba8fc01aa6429aa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4196e8412e8f99794ac8f4650735110218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a61fa8c53f13ef796870c1a2570191219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e38c7602e35b6a02223f65dd3e16dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0fd1af45f0a6e66d3a9a21bbed9b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7060e25bf4c001c4c27f1a4ebb32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682bb945430dd21732cf3a50e3caf57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da608337d89f3b8b008569ae0088847224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06381981cf533631ac76fcd8220e766225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8dbc0144b6fcd4a77abb97549310226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c87d268e0d88ae21691415a79aab50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a723558cea7db68929bd99a848ced4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca02ad20fd7646e3958ec61232c1234229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ff399aa2b7e2f141641b03c7474f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0407d99bb13f29d429e2176272873231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f02275f30860a4670f135d2037fbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87300143d5b17d40420e5ec401c7e6b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd909506c0bb4caf632dc530375723234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57fa4a06ecbd170a93bd25a9914c07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8918108bfb474672a12d6a6e808b7da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d8cf9e47a22a5502351897bfd742c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1006e059d496c12d6b78a8ecfff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b94abfc4f70321e9afa9d731f8b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5bdc24c073d3a837c76de9c40a5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2deb1b8e20137c9b85ca4dfcdad6de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b55bcd954d273a7763d8efa6ff8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865d278705a63821af1ff5e81d910a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4c5237d58fcc78ed3d52fca172d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a546bfef183d1d71cc7f487223ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5bc8749b15058baa7140a2990c86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b80478f33603a8529438010fcd2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076166296f7bd9d4e0a35b2bcd13e31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe831412682c1f6fcdc4e633b3dd8c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde7cb45ce94c6d5c813da385bb9d2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbd7390149625b88baca018f8c3166251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208359a01342e0699f107fe743375f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb286c560b8c22b432346a6b81b3ebef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78f4aecf02bdaca24578d2b902c66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8dbd67d1acba7babf0ed0b155a815255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296d6e10350e8c650137d33b34b37c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f56d7067f663a5320af1c8b94ac15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ed8baeacc8327a3f5dee22c4c3f3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1889331e0023618ed79ccc59b5ca4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401083a4597fe3bfe9cab871887b29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e8aa2f403edee3778046ee5f5f05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f223e7fe57d7cbb6717155bfbc323262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a5a484e7b9fc54ba6738aef51dad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed8718e3bb7110ef01ff3498a64bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27164887f874b15e115f6b1d9a212f75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3913aec099e3e213e2b661b2aac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a525ec6a6fdd93047c3b06c9e0b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6965a02d8f1bc4ee863d79aad6165268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530c2b3f55cdaac6163c72207d9687269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0fb96da26a25445d74ab8f57f043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ae6652ef84c0322bf8764bcf2520271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fe0d0a15b04c89808b13976267813272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba196255bbcb5a6feb1db46e7631c34b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62fa34262b00c7965f75209ac91241274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7791dc4ce431fdd7f46cece1cb03b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c0c7ac33827663f5f3bb1680806b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812c1a6df9794e450070a519aa88d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5817a872d0cc83271794f47db4c04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fc85d76df256960672f43e30bb560279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670f06256c66337f97efb17f7a7c57f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4db0126815fd6c85b6e46c853134ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c4bf17a115131e7e5522b79cb7452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c013bb9a77df2f74993e33a69cb64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed1df005fe4fd591d6d805ae14f10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679df0cd263f76b4ecac464275af8c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23883340bd9b0ce15d358e6d19be26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c99fad2aff6d29169c4288a92c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a3075e8b36fc62c90a23b332ee653288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ad13b0fb83c45db681a6e9a2c8c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7916757f5a5965d15f61c6b59a4220290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea08d47a1aea1d6da77af89b743d859291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9b7edba81f5d77f22d8674bcc232292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a850ee56d4013acb853e3cf5b81d76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880ae29882d487b2d587afae9b0711294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952bc4171cfb92ed7d711ce8d5c6f95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce69a06dc342f1fdfd9bc4894802686296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fa6ca8ad65ee9ba12e988e6844faa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d75617c8952ef4ab8415c88f63f72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b962012fae3d9a0e86543c310db1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849cbdccf3843e5bb7e685cb554506b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a63d840b2797b72ba8c85d8a92cfd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83ed2c42bfff683c8448a2216f920302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a962b2d82d73740e8112f985fd5d96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b311720b0ab7b25d30bb97f439d45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7afc0b3eff1f02916d92c5c6b74e83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ff6cd3d2b53cc837bce14dd1ca54f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d962f7e772136478d8effb0c5f8fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354a9c20597cda418d860b13c7d27f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8dd174a0711a8a041ecef0ea2128b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b559ac526a3493ab30ebd6a1c25de58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844a23fd8cb49c17f28b0cb4b0293b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808ea94809a3c912e4b1109907b160312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4735a68f3f8941e1ba49e4caa1aa6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f61e6be5fbb07974c7020a3137330314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef999368dba00d18067d84933dab6ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db0e343838eaa54f9154172ed7b024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f26ed0a899daf70abe66d95d222b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620badc0667851e1ab7a6a0ff4e508f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033fecf44145d8a743aba7e3f989fe6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967e3822bb4b02b2623684fc84790d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764477ea1309276bf6820f73e60cca16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481e646c36cf802ab88840a3c525204322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981eb10f8cf878fe3db0ce0a10bfcb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7c0de54f2ed22b6c3637183a5aed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2537b19a47b28ad8429cec4191929325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>