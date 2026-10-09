--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b363c02300b6ee0721dc4529ab31dd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9de1ab780ba9677b50b5bc1814e272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f894f908ab57109f6fb9b283d112933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf51b67c518288b8b15ea2ad66fea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1585125c61d8374f2e9488ffdf09f945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61541b75b14b266f61a652eaa2e0526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa994789f0ae0bc4b31449957e79d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38574455804c244f56824c0a6c8728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2601209cf2f2baad34cbb04f718599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801f6c77dbc1706f5fa3ba00952a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02503b58891cf48b357a2e3ccf382c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5efa2a129af85dcc9c963165f85712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568cf5f815fe06facab116f1051bb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f4e61188fee64377b0ca0e9448f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f895a73d075346ba2e4495c87a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e405cce80fb9980c21a9f15f150e63216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6193f4bd8eb735a2dc230054f4ecfd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07180a5a42fdbdaa52e6b53d2307c0fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea7cfb2b0e9b19f739de290afa34519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeabbed09f556665c719ba42ca027f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385157060cb33872bf36c9e9aae808e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb03c29ba643be783048c0a8c030a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcb8340f165c84c876fe2d82ec395423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38902a8db41eea38eb07a521c2a7e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e3565d78d05de2650084a1cbd4cd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b5e64eaf04930ed2d7a07f49b52f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd91c8fa58ab028c7ab2348f3d484627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf8d43736e3132c8e6ec74489179628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0f5db5658e0dba978c613701f1c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a2e3af949545364779b676d0aad430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b844e158118612031f3f91a9c2fa49f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e527f4d3a4c11cb355424e7af8ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc94997e989bea0c6d9cbf89e6c0b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1115b96ef5e0da81694b35c9326e3cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427b0121f8eeb91cff85f3c5744fe835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb60a4ea3c44f11cb50618cde8076236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad36b2a4a4491a8ee7d8a520b78745737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d51e7b66e9b542777ed75e5b7f29b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767fc14cbe3fac634d194320309ddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62018707b813bc30f006ce77bb9ab840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb31232432f0b8b82a97769b1974a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de6cceffc38d4c63d042b380e9ae842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca1c452933c12b72d534e32c0a33343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee45e3e16114485c5caf7fe6e91b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c10691f0ea898e581100f84cf21f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3786c3350e94291b1219d88e4f88f5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e9a939b9008a472c4986fb9894a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc6e12c7a3dd8452868b24881ae6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9358c7b1ceb7c9325d758770e50cc5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e386821e78052c50770e5af8d80a2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c3dd71525802fa5a9b75e74132c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8dfc9d4c88729182be3d74240c5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956254798056eb487c4c76108e26281d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7308fb87852973a388c08fdf50cc1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b707d7077d89ab13b4f973f3d1fede55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73cd5a0552707103bb93446a09257956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232705713c26e41b92996f050203df157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d57e8cdb2e2de77c7d29eaf8350dbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac1f04c8a0ef098fa1c273325c55bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fd80d490c75841a8cf54fd1778cff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc5a989b45f88e5198bdd461c07c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5549c4f21712d25d048afb9c3f5434a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eee717c6713b74f89016ad4cccc7c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee798b06551a21bd53c8949d08bc38e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790711e2233702e14558a9a36f8cfbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c54cbecd4c231cb6ca80b599942a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849042a5197383adbf8b6ffff5462b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fe701cc4118c06df4c81fe7f2a5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321fad71bb0f49b6b4cf160caa595ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97764f34527dd34f5a5213ce6d93d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1ee3bd86dbcac2c86387bf4af5b9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b462aaec21cf9d422aa116ed2c1bb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69b4b3f3f56c8435295e27452bfb4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7fbcd3e8b6c688f4562fcde9a96574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b95caeda33675984e29a2e5d072f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f3a2814c0b2dc983cb441e222eb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaaa51f3fb6b40812028aa79c0efef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16d76eb7052e1c6d5608619690089778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b32d1439d68571453fce69640a8bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369ad424e07ba6349b61100c3e0a5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3795c7ead27d7385ae0a6acb44badf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6c34e92d6deb07ba472b606a888182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204858dfc11c9da9263c6822879fc6e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99a2fc886258d442c592a2aaa8566b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212f915b7532faa73ad865b04dd91b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034599a4a5b675e16273d02ed3bf8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104465c0470b50e72c37181c74a42e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f14d2eab3623b9cfd0670f10d3800788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0007137cb438af5fb10b7539d6c42889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d17f1d760a6c7cd8c3723894346df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34606b9457fe77e6da8a34a17e87524691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182ba3f023a63509657df7b6afa72692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e4dda3298c570ea2440c4bbd78fd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e68e0bdc0e46759a0c3d44be21e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa3d38bb44bc25018f364fdcb61df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851cb752f998d4239c785e8a8bb852996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b828a282f908a14cd3e995a1d793497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40437b8ebe05e4a04e5277d617465698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648cf368836c8e3fc5e50fdd26a23d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef042074ac3462e9b613183db5319c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddc43065940be551aa56710d8ba132101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea00bff9dc6044de9812ac473f876e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466520a494e1c4bc407cca38c5b19fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b93020f34ea65aa37b575ca8ee5eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6722b757f5a6a71ad393f9a51b37f30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa0c3d593bebadf3ac6466415a510106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4a00107d78fd05973803fc9061549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d73f31fa8a260389b54f141f3abd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd31822d2c6b21d21b744f16a94524109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1525c3f966fcf899771324854fcbb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81888251fd5e0ce00488e0beb3f115ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5353fa47982962372e0e5eebff3aa3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bc4278a0e33941a29139db5220d65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa58684f29f83c30a9e5260a8c46c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879527d8a88d876e69f7f55eef626c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6fa26a5e5fe004a29326e8ebae3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7757206bc106d6958014f7cc211b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161a505e7b46a45189a9bd374af23d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51eddfc8b398932e8b039fbfa90dc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad79e9f662f07549409cbc60a12a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5e9ecb3c42f167b6c4c87cbfb210121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25acb5db5d738d5f1a523b7bff59cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e45a6f3cec07fe6e03d48cb60cd4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9008063db31b523ee7189683b3cc43e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a4101e4332f584b8b304bea6380f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e1389fe47ede62d5f7c3ce9b140e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4dc633ffda651bf9591ad29869b12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077134ca9918721146644d6085c08cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4cf5e632cfac58f7280c5dee6960c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5fb0c7e540a0427c38ff6ce0bb52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4a4e5eef8122615c54d281bed1c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d171ae914f11f3ed7318fc7bfb07539132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4effe7a5e27e82f82244776750e6bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4839bbf89d19c88d58c37f0260e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816add305c846a48e8f716fdfe6cb93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093409bf53ee1df60e89e14eed56e09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9812e8d199142176bbf34c5439549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6556fdfd0c6640856f9c9ec0e80e95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f43aeb6d615afcde1ae779d6f556b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a16322c762b676c16cfa468caaef7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa78cca6f4b820ccf645dbb01f045141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c1f94ce3039f096279f93e24944f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58192f4824384d0f495e31619b9f7efc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b24c5c58e6ec483748b8bcba6927144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c1c74dc47262df71415535b1fbda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d0d6cec0b83aca696d1cae9e0c28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab52062b2f008aee0ed2070cb9a695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66025ed6835ae43dc4b1da587e73ba27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343a0f4df7de9fae4adc5360461c6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de49b621dc6782c263de845d6a2e05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10bc3fa66b9ba57ffecd7b1adb1d14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d0d9e3904818c5c362f959b9bc60d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db5bcc8ef1a0c37506d1101161152153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c82864eda58652e3a309beef77d43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8b22119c5c6b1201fd63273f2340155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9b90db16d0a94254305fcc18bf637156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be134b8bf2db1f1588ba4b15f332fea5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34b89106d3238ed34d913bacb6791158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e9eb3309c0ef843174f32a73d438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0926b91e8393af77b3ade542b2170160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e4963658999ce3740a236c883a2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7c18c525c5adbbe4174deccb0776162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fde49ddd0b63fe0c83df068ba4d64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508252debebf59716c0b621778ac7cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3d4966bab411de6edaef9202f5c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc15c168f7216cca8c128fee563bdb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5adb749f35bc6d4355ff15d2a8e84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ca5f0d021168f7004556c040d57f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099bc51b5a250591a339ad47695c2fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca683a27815f5126ce8ffbca665e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97f9d914b0e7aa069dea2ca56c5c51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835299e571130fb14e52afebfd29f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb684e4188d1badf6e829dd949086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab179b7cc53487e13c1105d85a360174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26413c8c13ad896fe54ca3f932c20e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46104e945f6d85f409853f88ae2326176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754c0d539a5942c2fb9e08aae85c9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f756f824dddb096f187a2a72d16a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29365d53b366c310ce0562b1b2fe26b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cb8e4ed4a67b369258936034faa9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd38640b0e549aeecbaf63bfd0fcbfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d615f3ec1dbd43cf011844f642147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822d0d91deb4d5f2133e55f96ac2e4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21753068daa25cf074c5276e83ec1a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f65a4ab831c7449b7474a263bf3942185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159647d51a57b1b05fbdbea3c9b4ab1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2009643a46fbeca9d8fca7096c7c88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b7825eb59964d8296af98886043c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66d4ee5803d4669505b4ead9b2c80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e06de45d66e64911237493e798ad7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1482ff65e18d32134db747c5390b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b7cc7a19f9ac9430d33b60e913348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19b4c692d629a401b021278fafbd27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf9424e1df96426f51941f2d8316f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb543376228cb0af0100ce38443363195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a446591d525644cd71495eff569b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e12fe14d4a639d14a5e678be87ddd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e609b6cd4f3f72b9f12e9a684a7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2009430b82e53addc065cda5cb3e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbfca79c3135971beeacf78ac861b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5e85c35d3f0a759c3728a245afec6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17524b1b23cdb9fc6727e2b28569a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeba4b14c92ca622d6e870ff0052529203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ae7cf52f2fb0cbc18fa0ada0c5ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f8309b1f564d5a68c56f5b4b8cb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b662af3af8cb970de9a4b83e0ce351c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bb00549e5228da1a6bc8601526e73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8bd82f2a316a0696d7aeed5f653d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582078ca2e57e4c478ec9d347da0e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd33e4627360c9c95571c133eaee96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45938f37910c4e118a0918eda59e02fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c86347bbc1b5f140eb22068fe6a1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945ed2d7daeb66d709007c179b614ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d2cee4f16584b216a1d2e5f814db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc3d25c993c6655f416c2c885508b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae41796225464df89572268bc5ea83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3ec07f2aaca08b3057c1aaf06e8b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caeb147911572cf08b13ddaff46757218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a1bc702fdfc0f6c049dc3a7da3d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86e9d58dc484df56a1a039ba0d410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579be04c18e79ebfe8fd8434f1d1831b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08b04b58f9ca3f237018013720674222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e696be695c00140f31cc10d16a571f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbad91e2e7d0731c205fa2c3f6e310224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37260aa63797baf9fa866cc87518a964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e36f4881394964d037216bca879eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142bd5fb4d7735134f4c372084599d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce6551ffa0b318272a795aa95c8537228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe64194cdf54e77aa5f04b553c63b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef48d765b957df729eb88129d5b2c25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e253b5648c30b7d02f08ba750c40dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb34d79196095f6e435a02cf468b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785584ff310921c4e2cb316e3c945f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0b006eebd7d7e0ec4619f1eebf391234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb370b75ac045a222e45e87b483903235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbed0d589d02df4593d61767066db9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033c35fb58b9418c433ed2048725dff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baa8f3b136e78c53f045ecff11eba9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d3c5cadb78e1d23f997e7ade697a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d796fc1b34dba38fdd0d4e0806df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f2ccf622b188047ac60e11009a1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5dd0945a5f557150ca42964096778242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187640e9bc5b820339751355a5b193ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39c71308ae3aafb5b74c3c0ce8eccf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a603e33fe941155fddbfaa59b77c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a70362a388a33bda6a359453cdd19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d2504a1c32a36aba42218838cfd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a1e49eb0fdab9b038b187d8bcaf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc8df07ca4fc553abec629e330b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080756a641a43a1e74aa668937c5666250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e78f723c4ebe3913b1d17dcf42021251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e51fb1d7d2bf6e0819e522c3696e4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f95927e9cd4affdde42d3f2d2260e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f63149aa3e5c26a86ffce55dbe6b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9f1069551811642c1314a97024115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69eac2d9b1285a9aa49024152b5d27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd227447f738441671f8223b0c3f35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1c4a9f9568c113ef763391be1414b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf9f513d49bfe6723599b19bfa42ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771bdbd6099f0ddb1f02d0605c8c20d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2d2af3ee0066c9c7c5f0437c9f60d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33809c732741b43752257023a3c096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21bebb3245c3b2d4d98c57abde91c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d53e585b3bef881eec2769f171d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2f5c481c3d1d8770d0785e0c4454265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a4c5cd8a110f1401a26acb04ae2a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70540001de917fe526da16d55f378d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1bfc7df916131ef63f496d47159a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318fe4e610bc07087764b5d848d94b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f150dfadc598e96c3eb2277688a1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649efaf59c9353394f369c81dcbcd01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183c064604ce6f2dd23fa524795455272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f62301d5fd11d0729996d14b7b5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935173bcdd7bdcf4da6d55d186127fb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b8669bfd8071280329485ad06a9a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a992ce4cfb0745dfa5b7b0c428b3ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822fbc259c449a2cb057b978a84f6df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffb22919c7d29224cb4f1b907c414f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3409af89ff9d755dfecde32e17406279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9db142242aa78bdd8bb8cb870052280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e46de8f07fd7c7d8c3b0d9dffc22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a1a795428a92a58c4f4ac51adcd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fe38a2e637d456e748c0368fdcc62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3a67905a192a872018c2bee9df71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8ce1c2bb5dd5cb8d257a68a6379be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c9f511f2ec8b27caa5f033014fc75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997f44fa9b8cee19daf85597d36017287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8a73cfcee3a90a2aa9f09a29edb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ca390791289e452b30655fd8ea7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc711a71ff1bec03f7df3169af96a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2c48fea46a2a254822ff2ac4058e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c70c6befbbd523e7f7998d54b9d304292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c99f9801191afbd57904be9a0de17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4756945af1c7f10663e46eebd4d1f4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414ba15155aaa6196371326091b5cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c814004398cdf5fd1516eafbdbc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9cb4d319521ccb856faa4fc6a0495297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646673ba68dc0b7e6b1e76916140a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36274b1420c897d22634ceb229a37468299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b936a1c5e289d8229ca4ddbbc7f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f254c83141a129ed7ebc0855d5b62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf27e53ffeb4e8597f13d22544c95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95a1276f0347a656af2d3859c76f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34639824ffbbb4879d9bae451f57e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976547457041209ec478b077186711305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f7c7ca9dd253c6f8b062897d9b186306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95d8161a9cd8c45f328401e302e0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93c41adff03f94b535f3879c524b87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d310dad5dcc5cca0666fbad48605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef62d5c50505a2f989f3b64c92962310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69f8ada111f6a5c7a8bde1848102c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86896c6dd297dde1f967c9992268d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2706ab71f6779a7bb2956c25c9d83f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925852651155d03494b74d52f8f11c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30554a3482a51e81c3720ec37641ec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa836bf81aa11051ff975bcef02649bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf90bd1c191f57e8511b0bd7647cf50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745cb2cd4ede44d8c668698fce068c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6a1679bf8f869e0b65e5897a66d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4401e601d12c20c33424416659954320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684aa36b05b273ec5d4b7dce4aefb15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b1796200f5b7c1ce3f85d6330e710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50f5621ddcc03516100ef4591ab2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae808250c8b745bcace9ee1c7f13d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0969f2ecbd06485c60c8b8e94b6be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9d6ef72bd163c3824cd4d9a3e165326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8f6af6981c87108a6c5119d95ffde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ba98b449a779e8272eed1b88efc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18cb5e64f0f5418ccbcbbf321ba5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6fa5539ae3238e415fb671b3f690c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2682544f351764ccde86c798c351bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c5abf4adf93d638b8a00b87558c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c8ce478139de65c8eb8a74bb6b2fe333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488d1784ea7b399425b8b6d2c694fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe4bab81b05ac9ddff317ee5efe0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998facd3729bc71d43e9cf4b9ee32ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3acc182ab1d505db78e20146199ee44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d77aa20da7cae6312d9cf262e9bf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6b0dda4492b2fb15bc0806f1c8306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82be2701f07499ab2375ba15109c537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8b4220c5dddcb1b4a4fab5860b088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31eb2038b61b64dffbf64182509a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b06dc3e0c0a6bc8a49ed490caf37910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0b8dda3341c5831803f7b539325fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417800f74c6a0e7d2dff21c554c5c4ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272240daff645cb7abcecaa38e3d898513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa0b467bb51f4f2eada7d2b25a061d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f9134d3d4c3a4a9b5af8cfcfdd6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51671eee8ee8fea808e7cf07c391257716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb334756eb3613372d96fbc57dcd29217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f74ef5f75735066e6f609151c02a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d25e44d9565b9c588f86a08e1afa0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07d189e2006fa19840f3ef05af6cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f30da326fc6e441e63f0f730ad8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132f2d22f5af2b60a5bf50a69796f4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f6240fcd9cc899fb128008bf8aa2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd0dc9e275b49db529e3b0c1a315224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7bcdae55af8b33b3f5a823f7658f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e754144a8d461e49ecdc372daa6fda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e63460208bdd4d99ffea0989ddda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e72a36fa4bba8e30b794060ed0ab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81fed8927d2fd8b0955bbb8642d5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65f57923ff3887d89770b78cb2f3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b11291c28b4aaef586faf80bbdd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e504c7e8e41bd251dacb7eeeb775532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a1bb985176365bb612e6a665c19933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c02962b900d7101911a97463ddff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36924a7c20d824f5a08d351de6f3174135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0f313b5c9d1b000641bf18b5d6e0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562894d4fa062728e78a00cc193e5ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0fbb73f32582fe6d9643ff5681b3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361e5acba5237ca757bad6f01a25b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae769c5f5c823c08c86b48b7f6a86cd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1422978f5052a52f5f85f948ff30141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb24f90284359c816739ec73c7894942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbac6068fc886036102c05652ee81543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b533f48972d15be0fac2ab69f3a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579474b559694706c5b16f2242664945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae4e0ba0d814d0714ea3f7c72b23a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4502c6359ef66e54594e707a8c9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c93223036d79f0d64bfdbf108007ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e92dcf89b1e046e9c25bb9d9d4fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6e0bd183e9707f1745c28b23d71fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e28a4dc8c44410acfd7db4778e54d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425510fa853bdf9a71f224eab139e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bcc17e7ce0ce8c18e47928f2f9e4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72800b50be108cdbc5ceb274a5d5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed41f8695163def38d8bf9cf87d3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facdba0a7a30cdf0a4932e502828ed756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e44e8a30f1fe4d51a13ab22afbbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fdd68896a72aa650ce8d32e385ab058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3f84a5b2a86f1a2836864189e96559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3044ad134d48bdaf02ce82cd960b9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ed560318a0b6159fa301a8cdb1f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5542861179b705b821756d2423a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffb67bc6684b811a2bd34793df2a2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f381b29ad4c8039fc1f6a949ef90864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c10514ac244d67877e538157fcab8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fb6a57694ad94c955ea21ea7c2e4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a424ad932df3ef4c1c51923033bfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd1903f7631454192bfe554cdbe2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f409b026446cc1915096dccf783469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afecc090996dc98c3068a59a37ac1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738529ce9be494a1e05bec1532782a0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f02d33de24be926cce390613e4e3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef686640311e22070e04a462f4d348373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5217886654100a3dd5f97a56dc0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbfda507f72d7813f5fe314b36a7f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7784483e897c74785521a9ca52c289276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f58a716e24ee9170eb77e171545f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6f57940506fbee02d36cccd64f4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bb80c86aa132513bd69d49739eb5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7731b54593698e9bc6ae83a131c50280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004009002ebe8513d1718151c7f365a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c4d7a244bc0b54ac4d7c5541ae1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317368666d28b808c8e21d37504c23fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fae94150c4320f1fd08efb0f09c1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974897b3795f8ecfa44dd49ebb26c4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e366c83a1c9dfca3a896bd4ee92982686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4953d3561e16e3f1818feed058bad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c400bf8ee5b3f69968280569525688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a7b0d0a270737decb942c76a02de689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3bf3a028da14075d235e9f06321190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf1e622d3cec5d41b9c9ce222c366d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064552e64f7be1284bab730871f991992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdb2b53506e646167a49a783c4893f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ed52f62214e6e613f107e22c7a6a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02fa646dd6824e17e09345b6cb8f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ca7a492123d9b14f6dd835f276d7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821710eb405968515bbdcd789f69dfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541d103ce5ca7d75f34d7cace5ff37898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d833c6ba0e360fb08b853f3e1c71f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c079b98ac11b98f83f29df783e85b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e52a00436b1f38182ed9fd39f0c82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fcf26c87d2e0d74aff47f85dd7d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ac6cffbd945ef2555bd641282d64e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f1d296f25d2c593838b0212e2b04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fd6bf46b8f125f900365f99e9269b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4028fd28255db2a86ec48795f0ff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd19b693b0376635d574e94fdf728f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889f4c6e14e5cc1863fa375ac004aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d011b1e94a7f787b6e82d8e0c8ed58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515f6cf8c4d5acd37e7c73058f33d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206ade31aab67350019182989398ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821475908182194f07d310f3a902efb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52bece758c67c347dd0d121f69935113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc76a5367048442ffae2fd4b7e04f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f063aaf0821faaf04f0e87552bac0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2819e21d1f1ef997e741babe3880116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e58d7de7c1a0a5e802ece2e34554fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e41c49411bb287c75545d7823147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd46022980aa870fa4eeb4458be64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20d8d2506de96ae42557c716ef1013120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe972fa88d9562cf2b15525650dcaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434254cc672f8ab48ffdf67c407bf4ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbaeeffba823200ae75a957d77cc3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ea7262bb0dc7f2daf035f767a9e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915234dc29849ca29555718400cc917125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908c333916c99e06315810065b0ed6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daf0af049367147e47ddac9c9c1e56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd3eb392d23d9e1a717bcf3f1bc8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a961872d6b236c97c0957d614aaa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc54c03c7bfed039a94b6ffb4fe34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fb8fe333c39e893cf430664201cfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7529de8c99f98f76f7a9608398a09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce277bcf82108ace25f6cb5a9d208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d374ff0ff3e217a6b9a8de9867b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5be419b02894304a0ca92921527c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5451f870851e4effcd6be509596509136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fa0a683f40667c83df44944db443137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f2440eb3fd047d1bd43520065b77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824525e38ff0f94fe771ba2eaa7d33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf05c756fdc453d804fd0577e1650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8344f92423ae31d2f79d80071458141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2509a42bfee1fec9f46639cc116cd78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d20312c0baf18cbc3003b23746429143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39c057f4e122127da15e0a7b6d770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db255649a6ec37d5a22ec35a686c08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34191b5f223f34a29d67a8a9170660aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750785e34d08df2f705bd76ff301c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372a37b01ec3a3ede61d9d637e0be1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9ec745ca7f851c0f022287966c257149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b7aaac6b6f1bb2ccf36e42bac4b0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2305651852bc70e7d558a26c09d57f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e59906c3dd8a99b74e6512e426c97b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f946d3d429bcad5c4290c7d450a738153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef61d320d29bca82f850e4570ceff02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f00b4638c643a4988bf20ddf5f61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a56acd343050a0b5562a870140e6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7e28e16d7ada6c55211d9e18384de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08793ab59043bc58fcba38dfef929a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279587f33748f64e94bc64078fdb68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951726e96e7f3bed68d8c5cc109c0b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b38966c0f85f2c73cdd08663ce58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ddbf9882739766b83ab0ed1c14f8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d416c8de9c7b67a93c2988031989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b10ffccbff2407d89f2f8776af62de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4450f0578725c72325df932214bfa95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b17844b9e7f9881ee39c5ca4bbe06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fdc6ec194b9bcf341a265ec092db3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26d443f526479f292da4548b82c61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a12c9a1f56157e5419ac2957b33d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb6daa2a93a4283a9d4933b06735a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645b5e9d78276e5aaf05c1d052e779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a302b9ca6c1104e387f01afd126d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd6ea231798a78be51be7b92605e92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce778767259dbea65fda9abe8c81eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0339ed5195e3ce04f302ccb864681175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6790fc2b17d5ae1f4f20e7208ddcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560cd771acf17c203742a58a9a7b13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818116e54f7186081357f2187eb678b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab0aeaf3bf52fa312e852c18511dd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68459b6659e2faaf7df1be58d14f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc52ddc33cbbfebe47e42fbe8668e4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a70f4b0abb5046042ae92d6314ee55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc01410dd26d33b4a2692f11b3fc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a73e3205986e4c64f308e786ed9f87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b1eab89aa041f20641af0c397e8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251997550cfbf8460d4de57114c8830186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a489206f74a8e4b39d9a12a05e573187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba6d1cd1dd8e1553bcebe017904623188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2f83da4d75dda206d5fe7d0d4367189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e69dc271408dbd79aecdb49a6881b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a20578d6c5dc8c6c29f813bfb3a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1352e1412e59aafdeead0c821aabdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736605b24ef9a7f9f3d41ab985736984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c772fb0656e0ace154a7195e56c95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63bdf17fb8cee02761acd1ca5a2dde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c125c48f8386b62d8962990a87370196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501bcb5098818aa012954cf0a22e5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb61303e1b80fad663a2ffa1b8a8c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72518521b684f2452f1986ab746557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e3748e107c5995775f0e7e6932c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f9dea2de9c282796f31edce4bf8e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5b74358936050de9f958836f43b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1dbfdcdf443483f7e9069fb897126203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d547af1121191256df2ff9444129d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfec58a2fd401d31548b1eabc2c939f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e49d241f880342ccf49573b1593c03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9d6a5f283b3304bd41864336d0031207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d85544e28e883b86fdad51eddefb3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94090ec80b5fc472e6d8c7cf12dbc81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb89c34f4ef9601545480292b615a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86260893811eff58af76a555990cab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b78f153b4371f7238ffbc25145a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176621ad648bc16a06e37ab537f416a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad202342ab4bf07596d70dd2acb5a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd4b88b5718ba571d4490497c375a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1337a66da43a05cb05c20bec883b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047f10a3808d69a6bd408537883a51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770ce94e2ab417f4c96ffaa5d91848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192949d730de0793a6917a31e069ddf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5161f63334378248a697eee0323e5cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec93879616a2723b1b77dc89b84714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8a3b656bf114eb9ac29ac1ad59a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee81af028fb2c049accb8bef7ddf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3c59b0c5172cfd3b0fa8e93703a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f5085e4a81cd9a139633bfc40f068225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314625f40609be45d1e0a0344f142837226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbec4d566b256a091e2e62821f845a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0784aa495a96d0b7a68fa092f224228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e9a39f837be866aa53d47a02e4bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87facc63885bbaae523bd4c6c08cdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d7bdfe68697c1ecfccd2e0707a52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e327716d4a55742bb1fa5776d3e2e26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c30421727e0c6a54d65d887965c4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8cc140d33e82ddd715224f298a95b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a948fc18ccfcf71814dd09712638d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc9f17c73439bb528ca19f50c3b5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574146ecb7c91aab3ab058ac27d1cf7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58ff5af20d3b8b91d742713caeb2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b89e2b9c39da225569a6499c02ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846a7cd8377c8a371595d1cd6afb942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7016fb14f06e1a52425cbd92e452241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118553c3f33ff0f71797a056e1320a29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ceacdfc1eb95c270894d5a0cd96e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4411cfc5ceb1c3eed68019af10bb15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c73cfaacdd97c0f7f09f5bef35719245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd36e9d2e37bb9a582e570e77f2079246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f1181aa48ca6f3b9ab786c88f758247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816940bd81f9d22a5de99db83f0e3078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf84766a7476f5d231a70625c77da2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efdd1d707d163660802b132c446d73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582bf0058271c0e456687e3b3b34639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113a6ac73e2f33d5a6bf87b88fa447252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac930c65784506eb951f03faaf9baf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2764b2ade19a50c2eeef35997172ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2415c3a138dce4586ba0ad8024ac9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e18b9811dd41541dd904a95e6713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb7f7a525313b325c2a23e6f8d2b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302aaf3c7ac34fbec96b8347487056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047214acdca1e3fd7c346dd99a3204b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8136341c8f0b4b69b16371b191d38f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8d0378db6470231a8ab42210cf1c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae365cb68c1d4984b975dd621fd48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac40521c07b8e392285808e306b7e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbd3baba2e0044b471f0f32832b8e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60307dac9d80afdb2343efdad34c90c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516d6612ebdc0bd48b1f99b1e1f5eb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b5f8a2676db309b87366140bfc412267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a106fe5ae92b614c7906453031b40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5afc85ef6e144b4d80a1c12cd472269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a1a9774fe8c3b84cdfbdff00e350270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d963423499ffabf8d16ebc9c7685271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42fe7bc0caa9c143498100641bdd47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1d27aa830411b91a77e51388f0de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e9a16571e8a689c71f43ed7becef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20d50f953af95f4f7dbd6acfcf5e12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba2fb2c6a26786575c567c4035492276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc63eee0e77d7c07529d801a795cfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4fcd319b49b337a9810a00f05d32c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32d779708a3f44b219a8a57b5ea488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c02e0039be47089df7c8b130d6fe8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737453f11e8af01aba09d84a9970b72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a9f978090ebabd0fbfe9e2ab5067282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef607f8cf5ace22c3c94c9f809ae730283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ca1434a3af3bea2adcaba77fb779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2640222b85ec341034e7675698ed28d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2680ee23d87ff87dbb1f8a927ca8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737c386936a971fb711cb741d3e879287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ab782b8e88e5a5bc0c4df83d161c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184637e43e578662f78687c15fbb3de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb9185a234adbf3c81fd8b5bd3f221290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a773b9a58699c88612454543e3f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033589b813ecd85b22bfe8fba12de2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca91445e04ef0993ee4234147d5c1b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd0e861693259963542c083b954c6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e69e5d482139b7a689df8962cc468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaa8eeea90712815f7de831ef6ea05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2f59bdebcd42ee119b973c8759f2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089d1e0fd17bbc7789d7a2e2f3eb7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19367f8633e2897616d27f0f5c24af7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22609c4bae5af600d4408665576b720a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466426a4594f9b37c04c57fe4b25003d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e48e1dafcc53310f4dc8cc5b05db8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c898df5117fa60c92320d42fa562c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775038a95d1603fe922816d88e84fbff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d08e3a6832f6f625bd2ef97db356305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41459e401341b429fd8f84fd925317d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208f66044f8405c271e0d0a8a208f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0c0c59bc8df6e8c9fa45db52d513308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c69aeeb4651372d47943f9bf32e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13f643250eb2f905b8c2a3d891bf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c995a82c38b0e5ec4dc72298c70af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e0a04d57b9e0eccdcdd1b7b0cdd6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795aaf4abf5afb10e1eb85492632443313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e49305ea96e6d56b204a54bd35ae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb867f17f6f29997a435b0f973495315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472071d70a101ca0a1ba544e3bd9a87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c2cae3ac84d77b23779ba5e82f2f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3df159a2ea19b83a52d7f4544c370318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1d4e7b3a4599141392cd059a193b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6799916c6ab9a684bf879eed02dcf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aef945739c491071182a3c434aad75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409b02aa737716c2e5e32bcc26a706322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea220272a172155931bcfe88b839ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be8fe38a28aec0b01488e0a3362384324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e65eb314652bf28e6643ae9fca43c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>