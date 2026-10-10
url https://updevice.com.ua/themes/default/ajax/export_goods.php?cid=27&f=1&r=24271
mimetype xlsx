--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff945bc1a32820d7c881fd46c9ca21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c174244d33b15d508630b7101f54062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97645524e88656bf9b06a90b2e861b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef2bdff0b2907b0d7b7e88d63966e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac677150b7b2fe69046421fdab41adf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb148177d504e653aa5b586b9718bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171bc0e2f2161264501f5771f981e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cfad9dc51bba592522671a05f0bcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bfa9b378114a207b9d79f10770dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e29207bc6be7530a300c81ed9f2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d63f895e845cde56743c00f4dd04511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c010b520a28ed5dfad72e962c09220012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9416ee9512755d83c441ee1e4a7e4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfb36c7fe5bfa82f6e75f91aaa95bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5981974f2750c86e5f218b14e2f5d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4895b0a9a4fd146d48808a0f603216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a2eb49a8476d67d84eb5a7e2a506e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8134324f7d08ebddb5262cbe605d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4cd1181aa454c8e11be25b5b3b18e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e18e59c3cc8224e972bbe58c1e50120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83c66c96ff687db86fe928fbbeb2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55835afb80181e7aecab0c7f3eb2c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead50e6d565ae0ce6335a2d732e9545f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8174a672353c64a47c52929d6d4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d22f460bc4bb0ea216210823a22a4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba42f05b7b1d199f46e5410ef256d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c0de6df43d205b6d9c3ad322642327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d9f408c34ff158dd71c9437b8e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919fc447b39bd413518c9e34c35343a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d60272eb54ab080c5850da442a4ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a053150446cec63920d7d71f777a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e21c14b2fcfa2c4afaceda891e7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f3a0f458c8bd1068cb65528ac9ccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124a7f8ed334b4b8f9066d0f30e02c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d4ba052cef33f2531bc70bf74a4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effd51de1d3044de4a9b0364ef9f40836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0919f64e16973673daf09b2db0662737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc50cab5bfb2a9b7dbbee1360908dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f35a09bbae9cf82b767a2103c8a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14407c35c31e9b0085c25b21c18961840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a943bd0478a9a48792c6f808c3c0ad041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ed942e592de6b24615d3e5f333b7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e52859ec7af679c311a5989b66cb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cae4c0d85b5b0db0c9a0f36b3412f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b1eb35ddc67dab85445510b7dc13a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b4a0d72e684ad0899d2c770cf8c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb9007c756dfe3a3491b00da3810f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f35d3f9821517a9ede654b89534b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb5d02abf5672d2d9c9f6fece61d4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6221302d3df5ac355639cf90de4aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825baedd442e0d20e1135f87a3da34451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bae88f6f2777fd7fb06a81e214bd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cf13cf787364bca3cefdf442a25d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eb06f4779545f56f5acc189ada4fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1cbde4fb5a6c1abe5d35cbebf595c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fdc52f76edbbdacfae0a558b931e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3084bd60ff539d6e6d787dbd9b5e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17384b2a42a22b029fe60e6e70267e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cfcbe37aad1d62646bcd9db62389059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7babbce1ec55edc071eba441c2a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a97a196599527ea168afd251a3f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9f4236db8e9a39d6b4c506178d5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a35fb6a6d74a93c301db93e0209263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665321fb52f0b45fe6ba6453f34508c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65288577c94a32185418bbf65feefa1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f685beb3a6ef9899c50c876286cda266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a710207884331d2263f22c7666d70167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904d583d79c5850202f66996a8ae9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8172c53eac7ca8f6fd13c3d596fea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b04afdafd30c9f9c26d7744d063b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2330d1da70fabe7d8f03ef77cb1e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3571ddfa9c952259ae6f8edd80cfb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdf36c7bf7175af28e3eabb773a64a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373d1038f49806a0528fa4237e2bfeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a8f5fe49ce119709d46a87e0bdfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7617be32bf8699aaae5c646c65966276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187be627903c2714710084f9d241c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ae9dfb60772906069759318aa21678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833fd312e791217418b714d4b70664c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c479a8b5c7b25ede58c32dcd176880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88adf46764716f4bcaafae54e17fb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef899604a0099d442b511f433bf43982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76616b4b6906a5460dd54e8ab785a2ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46fa4552654010f630b5e57f82318884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690cc6007ffd2732691a1fe4e2140f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d333d5165685e6ad37988203c88c15386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211472b67f54a0d8af870bd38e3395b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641234dadbdd076026b54398ac9a7a1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aebf5353a10ad9c6c36c2ea0b56e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338f74a9fc6704de8fba855473437790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b84cf82282b2ae93ecdb1395968aff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9dc6f58da8ecab809e793d5fb3cf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1aa9994264d9ea86b5fecb212e5ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aee56181cbc23d29512a0e3490ae494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c67fc12b541906b09ec82ebdef7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f5dea18c299af4c5817722bb646c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd50b83b811e8658e8033be98e26a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a625a2ee2d449729b4674b308dae05c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c1df4ae2f73504b67441aa48fe2f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e6f0f5f53ea2b2a808496d828fcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bacf1556eb52433d9f2afad9f9c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9509aca751924e71f0ad8e662fc38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266b7474cca5d1580f1b71cdbde483103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de535e261a8bc2306113d610677976104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22cc0a677ff38218e2cc949f672bc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a49271c5bdd3a85f39a95e365f377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e9d444b7b01922a0240b7b910ca41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d62e5f76dbdb9e8a60b3194a91f46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d82f2c8d85aa51537c5169113c9a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32f5a46e27a85d78b43d70892299d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24824ae9abadb202ff82c6b2fa1a2915111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a7722a8e081cbedba3f7ab43979b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4679f0d9b244340e082163ffdb30c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de11edc81ceefd4caf4ca221462a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39182c4fe3bd08e0e74ad805a3482115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d29e46dea655b00bbb933e7a93385116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd292c89745b00e5e4808d5b9366fcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6211f28af1f2425042561b3eca492118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b33d9a7564b1ebde6b36c9141ef04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb16f342ace69c0add71b5c1243bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445fc72edb3a318288444ab3c47093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5cfc3e3b16b1cd626ca94d8f2bdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de99a6381f4f1114f888071643d44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc8f0e50b6e4b4c6fd84117cc6de10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf701f3b6f243a8c8a4db35052dbaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb55806b96fc7aa24243638ccd0eef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505158a7fe131fed678004cfb1a4fcd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec630788536395fb21081cc1f24f5d64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9b698b9ce30e43bc596f1989f1a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab47a4e55b39768e335f1df11ca8845130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309588e6cb20a8fb72b53510fd81f24b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f843e8fe6431a8875763a43a594e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9200b4c894f4c2c90d0f1e9ea077b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dddd0d0873ef67088b568e9a2f7af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b71413534ad253ebc574200675fd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d72b165865a648c796bb16da37386136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ba40ae56f6af8eded5a1fd9d6b80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effcd123e32b998e270b02624c06e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be232fd520d1b08561db8590f59c896139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f1a2c319caa04af8c5bcecc473cda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d1a4e98e3cc8db0c6dff2bf9dce1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045946599655c9a885cca3b00c3a91c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a820e335fe766a7fb0512023aa7424143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83c0d0a69b35d3774853f01c31cf5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a610acb75876054147bebe816ced145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d818944da77a807c2d41608bf98ea5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb0d5f0d6e1322820756a5a2217987147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f4c4373673550368952d18490c5c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca54b6c0ef2d8a632f4d5f0e3223e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f62746cbe4c33661941e2c36db9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34890eb9d1215fa0b70aa475a66eaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4785d49ff4e1980fb3bf3db629232152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c083b6e3690f3c444fb795966ac31f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2772920f61cdd5205f545fa00eeea96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed40bda0a53aa4d0c5978aac96415155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c69e7478be096e7827af21fefa1f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa53a6c2615a774ef9a2993219baef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5eaf3b84f659246f3d7a2892600de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad000c32244703c7de271d1dd4266159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212b4934c7e0570ae97dbcb60c875fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582ed2697b9caef3bd5cbb373ea66e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703300422e48bcefc4ac38bdbbe34c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b29f79ed7418e7ba116eadc80af4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ddda9613e96116432b15d851814d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d82fc152a1291225eff3c4c7844b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a2524133583925374dea43e44feac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b842dc0763aea0546ff3a456f8f53ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a277ca66b6fec3b9356350818dcca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387d9402d4f8f01d44c0ef656f9047169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c382e9cf9d97d9874f1d449169fcb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c365dad312fff07f91e9acf6f473e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b041c4747713edb0add0a9b5ea7d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276862b029a7db8291b3ed266a1e0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f8637d165cb50684f3ae5646bfcb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bedf97a5833d24f3e22ec20f22dca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ef18435a0aaebe404d59810b5cb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0bcb817d5d2ad951d4607383b2e1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df9519f476b20a3e0e92719c439da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3aae018971f3faadecbf1de850a78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf484a81e3ae5683b2129055b5098180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a8203f5043d5c6c018b89e3b73f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3cca58833ff6589899aca8078394182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338675c9d63f4582d6c5f7c2b35d9bb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce385678dcdc05f7c33b4701fc0b1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66322523e95c55a0701dc674392cb03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b0ed00146bc37358e1487e39cf2fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e487c75af6ef9d4fb5024c01f4e069187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0898277968044f0dc723ccf31038f32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a86b3eb32b36bae50cce7c54c80d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef70cfdf8e7a272f877b7f253efa65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e617b0a7e49f532247625d3ff53c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10f7d432ca36abbf1fc9cbeb22d5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b7fbdd6c1abb5227edccb364c7d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d98b4ae0a67d9445716164713e5b45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e42a80b0c1934d4451a2b68f98923195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109c22dd2dd0dc7ab8fa701228f0d59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd89e1d736c1549c499db3f4a6a300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1555a41a28128dc9b3cb1b08595e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aacd125589473e1856a6c6cd3979c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11209beccb777d73e4f79b6a209fbdfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b23610b80fb05ca053f64509a70401201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a331763e0b18bb31da85b22f6d4ec6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0463d95c6b9087c19eb29ee6a211203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0660f5550c496680fa1306c3477eb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f11a38166c729bb5cdb9e0552966b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91be4498627a326fc18e30409e2f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0095edc72643d107d7124c2ec6d947207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c049db5254896348035094f415569208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dd38c1f8d8eb2182a70f4deb1699a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c339c11329e7001d41cd0a3ddd8062210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02211f3eb5a1c113ce0e3882e5ad43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b1e1e12ecde4284e6a9631731084212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4140c932d5c21ba6b006c413ca55d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675199f6f12dfa0ab8e57dbcb7d75f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ad51d0d87609af54ede98cf713797215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ada7f534b0fdf947ec03f5534fbbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245dcaada92c9db2f468f6bfd124b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768eb544dad445fc9ba2c7a04059867218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea23678907e3bfe6f0b871e66a477a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7664f3e778ee0209b779c2014c4d39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0aa1f82410e6f54b1ae08919854c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e3376942aacc2e4be859f0018629222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df731cfd9cf030f19961e2aa0a85c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec00d5408a4f45a494b97503e31f93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c41af801210b2b5ec4c2ddf06333225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab3df69b47912bb8fab9ce33de0347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a20435ff7a3d66b302c622a247dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af17427eb1d5460077597d632d5222228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98673d9d9a04d505e056f574e8350bad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c9a89e4952f36fa61622993b5c259230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c29b8c4909ae37a2d0f0879dd4ef2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd82b1faeb5a72a266d367a543d580232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e993371fb67214b82587db13d9c39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f2bf40f9a464f829d8244caec9e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba1e31314522cfeba2a1b5c7674dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cfadfaf79d06e8704530384563608236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eb59954b271fef23a31637b0a7415237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdf382e804e554427fde32a21a6fb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e27aaced0a727d5c147375776068f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5790dd8ca9a22b44bae0360fb2c6bae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a93cab585ac6ed797ab429490ba9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11702b10cc66fd47e5e510cb19a47b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ab8880e0beb4b7ca3119de84c6b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8dd4f0657995ba60392e4e2efdab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ccd6c43606e6660e65e5d61b4cc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad216e7ac5c943bc5593b4f5a3c86cdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac74ac209069e0cf3ae8dc679041b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb4761cd537250c59837992c64983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227bf624d29fc5bd27a7cc776a9706249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a840a69a10f3d533f2100ce07c70e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c04f9d7372276ea0b2feff59c778251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e338f0b1e8a53bfe52d88db50bae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8ad8e646738f5cc102ed8b273cc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142e001ec634280ac6256c58ff2ca79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5259151f2b83320c819d47936c73d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd045da37d0d96cc71b75ce197f7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35017b23ee65425bed77ec1b3b6386257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed24dc2ad747f7b97b8abad18f78d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8e1bd4d4a105244b9c6e5f69b6c59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe9d2a2270bae5763c8181a6912e51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24042c7805416c496f68e5cea4be27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a5dd06178780b7808aea0cfb1fc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9de814b730ebd5b45a51661051a73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f286dce71c9f5e6b8dcf29a8139190b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ce0117a8962c4726d8af2bb628982265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc351fa210823c42445e9808d0dbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caaa21c450456bbc4817b32105a65c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246855222f5ed8a564c3e8d21345f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35bc087ac4d65e63e57459c4f62c58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927beb5d5d0ece51af70a9aa9a92655270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822207a333a484c7f5c8cf0bc7288e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d8e37f4e568cc3f3f21af310227e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4edf2b97aee95ff36d379e93f608e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953caf2add3b0300097f2f01842e708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7206366c67a22af323a5372c39777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec163de4a62260cd6939e28e915627e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd3b689e30e6b9982926bf694e8ea8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db892e48d40b65137684d8ba91a18d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668fa14a883d142f971c9d204176f70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0c5f1fa7bc3fcd74f5e71f562169280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744b70db246411137957d7c571f43aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63aeb91c236926e3471ec9848de92c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2bf064de8df98c0e66dbcb690286f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c236888da360f9f198953bdd946496284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4151ceb5079c4c72ac379f363120c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e09c1638a820eb7596b3d39911d50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e8bb9a91a113334344b9e3f79e767287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b9fece3f5c7c28d9e9474d85cce63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57e997b36eff098086deb8842f96a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0bff21ce780db1c87e37c97ce79e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbcd6324fb6d19e79e868566d62faa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc6dbe060c72c4216b072870609e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e965d623f83e2816deac95704fdf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c949035cfce89ad56909e3f03e3e46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9984df2da4927052ab10634e5d274fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d40f212398156d6a60923f7b6319296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e7137be5b9ca903cd79488ab163c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e1a67ae06b8fb9a460db15811987298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd475a14f1bc0bb33201eb88edbea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a443bbf6622cae3413849e90271b5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863fe1c9592546f7dd52c1f023abca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25afb5cae7add68c0bb36af36bfcf95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509238e200bbde00bc595ab6674e8ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a4eaa19b0f95ee03248f7d2e479c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aabd37970f4e53f719572dc49db2dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1b569a66728c35d3a6b1b7695019306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749e462bc9b007c8ce3341805d6def307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f4f0705302a9438ae37fe8a398c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8143f6b772701771712829c2142e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012aab946627eae054b0b548b9bcec5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8f01b6860d659b8f8bd3efd68d5f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90d6bc41a1aeb9d15326365b08923312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ec6adbca838790b1b23c59c45b60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5498815f406e79aaf69467c484750314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ee7fee475751ab4f38975e08da4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a16308c62bfa2996e3ebe194f6d154316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e915eefe75e4affc6f6e0082b7e18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e81da8c0a2f44c0e53efe3e47bcc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedddbeb2ffd5eafff3e93f55a670ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f56f5fb09350349f4100b84611372320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d047bfd8b2858a12f50bc93fc4e2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2364a98b7c65011ec5390b9319704a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16df3e6f96a3b9f001b1af00fdd53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc007e39d3fa0215db8fd77f46d9e77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb707d126e7ea836c8f9877d2da07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a42f8bc408b890e0d9e3cfeaab9a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8e004bb7f9b90d2c6c61ba998ed18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f629250f1b9c1c5d396cb9a1ad381328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c2fd120991660f40c673fcd9d8a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e17e5d077a9469c6dd9a1f2cdd68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e73fd3c6fb19800a7c810265731b18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a338b39c41632c58c36218aff5c24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d64e08cb2b41abb8e7366499e5a410333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214ac30df306f30fb81803ea380f62d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34e31a87ab279a0ceee8bfed417deb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6f0515be5bb30f4911285240f493c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d005f9dddf1be529bd801d5485f53c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395554aa3f64d40cba6dd7d7b6cd5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9f25146bb3998d0757b1c80a7323b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5396bdbfe179e8324ea4d90c5e8cdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2148a60681b27f4f32cb54bf51da248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29add6eba8c46b68960ddef7a14af6b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac63453173d26d2b5082aca65e5147e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838959cac5d660a111d02bee05694e1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b590245aabc07f9cf6f5877e90a4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec3d57535f1da42cb8e2ac4cbe6cbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7773a28c319e8b2273be03eabfdc1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f82e4ef4106c651e9194d0a8e3959015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c23baeccf11744216f161eaa5e6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443d9cb55e7dfba1fa02e4c0e11198417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbd16f42cfeab1daae7124d4e14dc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b98b9adc145df0e21365f2e84277e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855c14d19a7ea5a189312c21c367be720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33415d2a97678ae0471eac3ff79d17c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ba116079bf33ed405d79af1cbdd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2306b55f07156aec00598b1a8723c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c58706c68175a3caf7280a930002c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f9296a527b963a7f971f004aa5c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5358dff0107538a75c0d2dcd6d0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777c9a67f53190d2e508cccf7f4ea327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e57495de977939616e5cd66cf2fe7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65156d351cffd88e3d10e7cdb6547fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb11d0554cb41d98493930fde9381f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99762a0d04671844b6bd4af834790231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d264fa306f4b42e99e3f577147be34432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f132fad37e4238b1aaf619e92186d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411121d7460e9de80d131ab57325e8f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec054c7bcf359b966c4d699fdc73043235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168015c95ce8e5afedb428a5fea046036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe9229d5c8510ac0f1df659e6086f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410555a70d948fc93aa5d13fc44b604a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b6b47708c40fb61c9f7dea858f6b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84668f56b195b66b32d2ac1579f881140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fec313d692d0ec2f095bed921abdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a6e8926afc0581b5474661ff3ba642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f616b9a9316af1123b14332a5cdee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f1d552feb0ec932c4216ca1c5acb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2af18ed105faaa16162d3d19d82e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879a9dcf39d8f44082df22052b6bd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fcbcf31fa34a522640350ab0d3bf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddfc0275af70184240b4a46fbceb1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c5ad4e5b4b6c4f26a02e4f2d6102b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c89d5ee0581bedaf69645e4b5c79af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400293e9804db0c5ed88a47035bbcfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c88b5f370783083c494a16ebbdc4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e5936cbfe9f0161eb600a5285d5a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a0d40dd472f14450c337d4e675ab454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ed4d149ec05100f8fdc07e7225ee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9d5b19c23e66b624b9fc8ab5f51f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633fbfe93ea25530d83f9c817a7e7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adbf8901888748949b45f71e75ad4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f8468d0a13ffeb4ad653c5c2ade659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc987ae5da6653cbcb0c09b2121d0d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e4925edfb66f99a8ecb953e1e7fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec894d2bf085b61322d85a315b440dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1fa1c432f847ac5ebb3c9a342080363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b64a3ac3f4c8a6a16035c2b9d1ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef1938260b1c5885d69c71b430547265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1093cfb08c243cb9d926cab10c9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a64ae6f3c4a098fd94e21bb8e17c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab41680b7be4492a4c1bbf01a4553868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6da174e05e8572963dfbf3a74c6d0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847322db16548237cc940a47aacfadff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb676c41ebf952aea613aecb141f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dac888d428c4eea63af2e893ba69d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1326f0f6fd78eb640e293c0f4eadd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942bac7eb24855d93902e330b14eab074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d81b902a60a20101f276fb9e0f42a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7722963e45926b29fbd483573922fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e56b53ee46f048a10e53dc02c567b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98cf7f8833d0fa1fa38f064471f59b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d162a9405ced4bab678666950a37679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f807bbb85c3ebd9521db3deec6c587280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84020966b507d0e852e98cab4581d4df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef108ca6f14e9a3df9bf8d387eb3d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc77c24b0ad2682b58d5a276d1c7f8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4903a94cb69b15f1283d488c9b92884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b893012ed9d8f0e57229eabacb45b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267afbd8186ef5ecd3caa2946f631d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a87c6d4f5d56624343c73b39fe0f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1662570192acc8c12c1b803ccd45c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c8a64785000e525067905446163889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf6a665af90d26b7dfea5125a97c9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7541fff5486c0447f6502b31d84e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af7a20fc6d8daf4463d019068df1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf044221e514b59fc42b59501b0ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb7d6fa005ed7fad7e55e595ad2f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8895ce9765782e2102a0e242b69c6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ce06c68f2ef75013b436a7a682ce696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7074f0752674c25460460e7b28e4caa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a67d8954cdb50b9d44500ea1e4e3d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd526a4786cba9395a65cdaca5c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c5565a75d44b077f96da0698e0065100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbbc1d21e32e1911c43c72641920fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027ce06a768e8ef131e4d6587dad2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb1fdd1f03d6cf9ec1cf81d1a3a27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e536a3cf7f9967855ec5b022ebaae72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b3eea5532ca59592312c9a31f8fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd92a1ccb5af4e07b505c43eb691ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa4ce9f18c3fe1a395b1662c28ec6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9a4d7ac153dd32aeda0a8ff8f1d58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7814024fdc875bf1651c39ed09e6cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3462376b386d1172c6c025eeba49f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93fe8f9aa47bf201656458e9ac7abd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb642c9e20271de186669a3da3d1020112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2456f9a4dde09339fb77320fe8ef90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77370b2315db96cb4ce249aa3f8b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3255fb7d42c4231ddfb510a87e445b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e731d2792781e22f87a83baadb166df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7415d364fc053490aa204cca52d37c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb5cc5ef63dabb4a72e232a1119c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9845abe70c1778d1e015cef95cb8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce109aec60af4d52d54c803bd1347953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f09bde4c25d552d71fc8967375fd95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2637c1665a978ad7628ea34058fe8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e617518d963ed0d63e9093f94414123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891328ba563098e2ef0c85ed6d4bf3a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d2b10c8ad9180595d2a161c38c891125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f52470b24c282f2f239c61a1e9ccc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4151103eecf63016841fa645074bb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7c9b7202b6ec1d1685abfa07ce4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2cb813d3fd4fd5b496a32b273f8a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeaa974d948eb7248c59b3e1d971d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cde056c05068eaf0223f8dd10abfba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93b5964bc83d81fdab18b054c87b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea01c7da1ec7b2dc18bd59e7e22317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce162d4e2e99adcdf24e3ab502d29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d29e4a6416530d40dc4b9a97d6f0dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d66cd8ea0a6918f19f995dec21c71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1a170b7f1929a1be42e476aad7cbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994b309913203d46a15a447b7a31c48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce565c8830e348bd02d241ca3fa0154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c6be7ebfafaf1a8140aa4510ef852140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a7a8a294ed805ef150f645f6c43af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d5bc1c83f30a8458461f71992da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167dd25a294454f14d28aef8b2792f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91b33304d9e29ffca815c354d3215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb077738d64aeb55fff674de073112d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da880520f309ad4a43bb0c9f51f1a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171633ece1f8815d98caef2fa6d605e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a390ff164e0b0809c6749deccd5155148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344b69e941463ae8d54da0871cd12bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8601bec85832da15d935ce02cf9542150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f24161263e779250a47f08eee4199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632144bac16d37d44bc36565621bdad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786b140506011929aed71135bd7606153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6823838a74854dda0d619578814e621154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdd1d2a217745e6062409705c3d7bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591efa6999c4eb59509b502f94f9c5ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363020224de88a520ba0747bdd311c6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756a50221a8ebc3f5644cf12e65d74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56a5a949bec6518dd70aff22ef8a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4db25a1cd128cc01ec65c346c72fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42826be692ac3d22bda3b836d1f6207e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ce4128ca0c72262e590e4db9767a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5784f2846a20f897529d225005d5e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c8161dd85e9f2aa8fd9fa5431366164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c05e7dcf424a47736319c9581d107f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab53e2559c2758e84b8564f53655c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe34d0c7ec30511ec18e78eadc9d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503825e266f0bd40a1cf3d9468ee32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5241bfcd3d93d220a91189758dbbff6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ee496663b2c6ca3a1c44e6a95323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20745ac2efa02050d5054e63e0314d12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240000f2910b26f4aac4e6ffedac40b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff03b471b0e63687e904f3e0e543c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed81e3bcaf14c77a66ffe1d56b816174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f4ccad1df45b1cc5fae73ec27935175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453142f1326e5d8c2f4ea54847cf15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5432fe4653be2a77d3fe40ae14110a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a49012c1e99f51d13109945b0c2e50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c1eb60cf0f1817e3ebb2434b32020179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbffc2bf98b7d171cac27d4a228744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338dab62af0852720a77ca6e5893822181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3f5524782fbb2e400b90ad669412182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909ed4d7d1f2f9a3c36f4dbca1270c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc1ab25aa70c2ec40a420cfb4bb5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027ba83c47af861ec8b38e514a08d8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628d596df4c6abbd3787f0d92b39e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61581586c9203ce8f576a785e5f8b42f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e744ab3a77750a663aadffc34910188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9be32c6d308b572bf1b58eac5943189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9e7f99ae8eadcbb674ffacfd917ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57921a7ae28e768555a9f64787399cb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df2353c74f449af350598959fb0ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93196b266ff63208469f8fc92881e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a906ef902fba703a07f68f79c3e2bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005a691253b79640c398bee419e952f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273597f1a90fd8c3c1f5c9af36d4c82e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5596d2595703d7e3bdd32d9d4593e0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b0e0c37414439d892908fb8d331a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca0e01763bdc03ae760a8d02c413f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dd39af3af14b7b30f8799bb351a90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098ff1c83d473db28cb74996dc9cd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1e45bd894d82debc8017ecc7a348202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66f4561b815788cb58f76a7e354650203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a090e1b2136af668d5c2bcf714d764204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a934dccb4152774c08ffe8e7e796a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db1beec99adbd1f65ccb96d62dd83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbba777351316490ff592bb00b849d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d2ceb583941f60fb9c1d612fec45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e971b29ac606abbba1e450b2fa048209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cfb9268c7828430acfd4a7df42a5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005e371e572cca959e43b6996b7313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c871916347111092e4b5cdcd37e8b95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b0ff3dfe6ac6dc67a5288142f2dc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b22d57ff7066c8472a51c5b186be58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e43166279ca2fa54c0807f3da51f7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f308db9ac8a0cec8b636e8191874f08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29026f6565ca21d21c326fdb4c631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1aca5b81525120ac2b4180247a97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe70538bbe5365bb9c79732590210219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d55df5dead1850ee7a6b4e64126c2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba082dbf1372f156886c321cd3c0ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c377a67f91767a4f74ff39d24f0747222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283c88feecb5bd433467c86d1cd19d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a7272cdf91ee5a0833a86b7dcd3c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef8934f26b2e47dab4be31fdade94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ae8cff3f6e0f59ef69e4babbd052e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eefe0bdabed55b0435b64dfcf23378227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2a3200f472a18b2feb83b4af7229228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948b64c71bc845ed68503b4d00cc75b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80471f3f2abe2d16361d9b82477f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f5d77d25cb0d3c8265b5aa9a6d2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e9547cac66736a5e05afdadee4386232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286ec6de40cadbb3359b549c63482e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6443c7a45a0943213cb29f9e8d121d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11344491a2821f5605891344f3e03029235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b7ad5cae1551f5a3fc3e6b9f1df9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613208850308fe3184c9e4229a8e073237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a24310dd95fcd8b63c8a2d6fcc3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93cf7799c5fed44c2c924c9d020af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc65968c3eba51b2d495049e4dce8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232767443e45d428b33db32c572909b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8d49edbcd3ec74c6f9853b8fa1d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467f29911890b2b5441e7bffa6454b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b318dc0c5fdd1cca43e2d9b032066f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eab21854582dee8fbf0fc683b94f3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf087f99446b4836e6a7105d9c4ec2e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dce018b4495a708dc348bb37722c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3dc7d93b7624dfc79ad2da9fcd97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef13efe3ef1a32079cc07ab9d757b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127b36e633082f32159c7565934c73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471077fc1f356a8b96e793ac6bd259251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd538499235d2f5ac262d421300783f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b2cff43e99bcf70237fd490149788253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98b36e4366d25b990beafc7b4293ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea6cd9ba5b9e18d600f510794ee0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea9e482acc3e74978ee039866836ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54373850cdc2e8a81e76626fc22281257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f451f9798b17d39c1f53d9ae3ae4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfd055956184558ab2e4035ece30e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12a4f737f053bf8111661389da37d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27a1c174fc7d36ae65c5923724c07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683f36ca050e9f4e69f8760f1c67290262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9eb78c389757b2347f9a510a684a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e36153c2485708d24e250d4e9e6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a3c9100f0a2910baa26393ece2dc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ccdd84f351acf24b6091694065ab9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756323db3891860691f5a017a914a4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3622ece5b28e71dd17a1726aa5a2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e332e5ee1486aa7c5387dc914adbf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b309168d8c12dcf137e0d5d4a7d098270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c8949beb9829fb3b2b91e4805964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347987d8c52e7f041f252815ea459a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330174252decb9778968d398295ae3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e01f54ac049315a60f451e8049d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feea7faeb6015775518ba4fc63711c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed7a12dc2f8e516954ba60e3e89448276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2cdee8cf603abd47498c14a0d8eae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0670e846063da1f688f61282d71d95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7b06b85e62afde911247bc1fecd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd615c36b2b86b842b006eb608c00a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46abd54153dc9a85d12cf438eb4cc98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0ac10d00cf6c92de82318a4f675ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25552eff9894615d9fa0c249827de67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183156480bb573ad71171dcc4b8f09e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f0128846774e50f5e015f18d8b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa34732fd87854e0607b47900f1d12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233aaf8b1ce7dc81a0f75b8e95cdd21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da04de11a535b78dab8771d45b67c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8f150d92ce388af42d7dada6592d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72178fbcd89ea4f57a02cd6b20e255290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126ac8cbb887a5af8e58f2924dcafa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403219bf77a4266d49b940fdebd6fc29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be02cf4e8c2c78fe36c76c46ae962b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149eb920d2d269dbfce81341f715c73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158b582d3aae1af7d25e4dfa1e0873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee48bad330b56f789bb7fdcae46599296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933cf8bcdd1b641dc43bef5fded8a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a1c36d8735724ff68fedc6fe4220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289404dee59f8a4044510ef17502fcea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08493df2f0ca4c3ad1b75fb826fea8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b004ed938faf6c4ac55fd2ef2ddb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bebf0ac194cfdaf490846e5a7c0b67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216bc076d30d7c33b1f077797d433c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815888aa2bda60a93334ba91d576ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd6fc9f8ed31bcd41db06501ea9929305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f029ff97ef18d2093c5b6e9230f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8f33697b9333a09862ab1b396686307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4621abd607263ca65d0965764ecb0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35470b2fd001fd61328bc1040df167309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed49dc8770628edeff9c0cc47f72b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c89d8af576bbf7e0d5069b5c9618c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3100cd79d8f171407a2bdb3505a8fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360467772ae2d20fd4a6dcb470dadb1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093884653ecf6e932bba218a1fed24f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c46c4da5ebed69dcabac9503b9409315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afadf387382bc73814a8dd0fcab606316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe467a33ff7412068b9e7c4fdae9b295317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1381ad30f56e084140ea4f5db2a94fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f575234e053c843af66e349e268f87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c2ccdf5a9a879f7bbb26cc1d123bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2009e1e7cce04d1f41be5ad67f24e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381e77c37acd4133085f19f33b12c58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e6db5241149d833d9318e5acad8c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c9e27a064f5d8c5eb86cb8f9d9476324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f20a89c3fa5bead48e394e5dabf2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>