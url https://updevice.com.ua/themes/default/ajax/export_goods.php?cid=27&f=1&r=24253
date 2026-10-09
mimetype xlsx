--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0837bd5845ce144d07751b0a27fad6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3022249fe7cdc6762b0b65ef209d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8211343ad6ad3bb019afb547680953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae0a9b80ca28287d2dd43194c2faab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66fa8f65080e533c4d7dd8aa3cc4795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ebac438a94cab684e133935a194a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd652ab3f9818323f6b4935d35e19c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a6d2567296f4563b8968307aedf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dafb1e0fd0e5830627be9a17ddfd6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ebf91d3af2c17483dc982dca0e8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32d37290db72c27430298b34b48fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d5f00969621dd26662b56077ec4f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f630896e56105462994fbf0594387bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8dc32a20c7bbb9e0f6c17e5854ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cafca6e22b86cd6676eea6731f10815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb218b330366650b9e0a9f3dcedd4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc744682adc04eefa09b766c0c997a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0126e6418c43a14db057c015c60262518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23026768b51e407463ba96e1dc89b9e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31170ddbf1af537df9489b6067eaa4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62adf6be39185dd55a2f9e7e214c4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d295d7a1efccd951a8311f7b93cd9fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc5f394cffcb46b9afe862acea899123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639a99026ca8efdc94706d35e4516524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f71223b1810ee91771785bebed54c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2a264720f4e60f3dbc3e7cd2a97e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f7b89b205323d7234c425b0f75b3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d92b73982eec27f0c9d0c91c368a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a80028e01770feefadc56d6058dd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00026dcdd3c117a730876efdfa469b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cbeca823b10ea6672577be2c564c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eace828d3f68f7fb324e07ab1fa829d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234812a06caeab6310e11d5fb14059133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02476e494d875deb675cc7ccd3ef234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170248efcf8e0cdb7fb1a161729c6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0aa8cffce539d40a1849db6ad09b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f95d4fb1b868d222325cf14813ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9a8d86ab0131c30cb897d994992238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c7bbc35a5ae13bd8e45b8e2a1e6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67165fbcd26776c538819269a40f30840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547c6c18fc25eab65511d4a7215b5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a254422ddd0f62aaf2713df1b78a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef11891bd39054d52e1f3ab68d41eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdab3ff75880b7edf308419c61791244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b5186037bec767969b35efb3fda645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249d89f657c938ae1723482c1d2802446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2428cce5da2ee9426224bccfce0cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a62e084e55e9556e38fcc46ec9528c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de4403478e27c7623e34d8fd8606d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b22b45de81d6d2547ee13d7ad30e3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f62fa251cf22d21f619f85905c60351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af309ee46c89cdd75a76477cc7c50fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a787054eb1f8d980ffd3dea6e9fcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c86116da98a4edd4d6843673675f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7538a077d996159242086f4fc1647e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f322d227a8fc9a2a82820f090bbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9935612649ef6dc8fad60315106b4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3538c8f01e4e53d4c530f9806691658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0509927bbf7279e825f08d86a5d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264fd2447a79e458f6d2654649afa6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d04cbde5012304140bff15aaf5cce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0fccb7cb6d2cf5159738d110a2e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35825c8bcea00b97b23688619ca6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87944c490d90263cc1356503cb8d5f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12345e4dd42d4aef5e83677cbc3b25165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d42b4a4c385dbba43b329cf6a081fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb96a52f7d808839c76000bb4060d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013abffd95f6f07052857c979b6f6e4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab680666bf0d93e68fc1f8b93237818369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2af3b163f8d46f45616050ba4b5cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cdda994688fcd84acfdbb7dd4d3bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5160c642a64747760b02cc00b6771572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b717793e0e3c07e37853ce304798e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f7b3ea20e5b8cf5a5318e180d40dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58c7a2b1c12e5db7f12cfe1742d7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd36791d0b6bdad405e31ddbc2c4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd653900d189fad46f7662fcca1d6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea0b68beb9d7ef9fc23556278ae8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6314e0387a67edbcc4cd84012d5c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b042823d40c4127caca76d33f2bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b763598e108680afb7823264bff381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd701c8bb9bcf1dd7e649e61486204082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e5280a2ef83a224ceca9d54f7e70783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddc513415890fe32a4f7d003597cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afd561d807d3e215c522d4286039485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f40d1b09bc50fb8b456cd2612404e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca8cec6e802360a846505eb07817b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39febad21300340a2d2db8572e12928288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25097f4fb12c0b3d405aa4f0d2105789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7edc2bccef181ab972b2262b49771e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3cc6ec438ed80fb7cd87c1c6eb2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c25a75c5b09f6adce89d87939fb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0adff68acc58a8c99d5d200dc14a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8fe504e6232cf0dfd35074975f11494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865abcfca42b7d3f535470b0c92278495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ac084b93f6c0d44d12673dad271496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5af1f842a7d994217a6aa0d45b55f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c204c75ea343aad9737c2ecf14296a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ffae4775ceef80c0efde7567c8cee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a69e08ff9e075ad969888d4e73bc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131be18869c7399e373c3d721890b4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d202889f400baf1f3757f090a9a330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ff68d185c63867e3655bd9af7644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7404413b9402d57e2ec784631c20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b3a81a543a0d722e597bfaa5d99d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3939b042112efb68d75289270943b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843da2374673900115076aca0a69e60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c347407212166ad3155949bdac520a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d665b637058a4fb5395d0221a021e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947820437538c661ce165da7e5ccc594110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad759ea5e9c8f0f7ed65247b4dd19f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3da86d2d143e916f5d14c7fad986b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ad9a1dee9d86ed5844ffde5ba6d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138879fbbe71c0df08fe54b12887b4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8925247cb4ec0a8180a79d9b0e3f559115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c07f197ec80533a2cc18cbbe7cddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a11f5b00ce383efdd8fcc7c26a1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90f1f48f46025423653cb9b671d12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ce49f75839d1a434d5722c35fad1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8aaa37b54fc549180fc13a0f7ae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c142f143439c3d47169c6eae08794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e38e0a969fcf39c5c70563c17adc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbbfc20d80e72651ec283eb4a5adb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7727d498fde041107f272898dc9931a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df77f949ca4cbd77ea100c763c42a77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060852e82e6321c8b7383582827eeb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9385a94647ec9b5d40a96635215cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f3a66341e04fb0b5372813082b36f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d305706336f1fe7bbe7688364bf79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33f76e02c6e23415f0bd6e745488b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dac9221c4d71878aacd23ae62253f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd0472146907a42b4ef99405d0d24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ddae15c75eb70121e5a77baefd2c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dabc1993a30899c6107ae65582be9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e0b8ca4938b05f6cf7addc10eb391135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ccd638f4b25f6cdd14cdf9288845136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390940d985b27d7f9348fc5918e47a4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5298c6a0748ff5f84857e90d49254d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31c3f9b007f3b2c94e6147080d44d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b173bc2978a8548dfdaceeb500f98af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3512ee274264acd3e531eef46be0a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d283c053af25733642106b00b2481142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ee31b57ef5c8d80d625a2e632e02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d0e2aff6fd208c3a6a93d7ff02a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d04285bfc718082bf28afb5e670a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ef669ce120688aff74d9f74911f56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb4578264b810d78d603ffa1d4fe0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432aefa44c7d2e6928cb28c2c58e676148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83387c1765608e1c7274dc85178d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d96030d46e79da90a6a33810b045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c21feb442a959b04bbdceb23ad163151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d898fd1d1b9fd9907db1971290531b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957d35acd76d985c98cacbfce7f0c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a3c9e1e10cc84b7ec600b278f13a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668098ebaac458f560aba5fbb972df4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa64588912fafbb4e977d243b88b93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafc75d5871b5053272111269909b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c0e41c5cce812e1659619bef05a8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936e4af492f66b6a0f089fc20d8027159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1e493db24e27f7294e50c7a94ddd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f5a1310761eb942063ec9f13ab1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce06a06cc38b075d7572f291eaee74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3b07e75d78fd8d0d0e2c633ba4ff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a2d46f681c81f2527868ebbbe503f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd9468b5af58eab7547105cad79cdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36607627be03128bf54f031b27facc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c80b470af61bdecd94880e92a02d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159f592361562e9f9aa08ce7d3c15b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280780e2e5481b75a575e41a9b6afd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6f63b80043fb799fd4c09d994310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b64f62d4220ab9dc3a3b488565474171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d9717962d1baebdcda549c0d1ce15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e139dbce4da4345f18a9cfbc766ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ebbafb6dc985bd08ca9bceac60027174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ccb7fc072434aa1b225e6231140d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb8bbc4ba4175d79ae0d4e69357e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502719c30da897baa0b8cec0ba562d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b48db6fd2ebb5ffe3b1d0216825019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774dfe10498edf546c626676188a120179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3e5ac297fffa565488523dd62763180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1f292ef9418b117a860f6248e5c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9d64f03db7f0cb95ef0ff868b316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71cbf2f89307bb716ff0495da82ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce16302c7f21975c698e3ba956c9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888961dc9028d63c13d55ed7b2ff9943185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f9bacfc7f39fd01254f54b1e2b9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e7c92703132dd6fdac25b6d0fc23b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbe8bb88e5283a2b3f12cc06ce890188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d8229be664a4e759426ab91344b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f12ebf12eaa5ade20dde8e5372418190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e692c4edd10cf597bfa24ca79c3ecda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce904a1b709bc5994a874476b9fb46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc91f99d8fb30cfdb968d38d292e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172528107596d89456bb0558af8434194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f37f483c395a44d5ceb92aca13a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9cc1958b72ce4951c95c222fc870196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123155433f406139485f48253c6215d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f2d5d7f7faae244b3caee41151615198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e8a7bf76cdc25341958df937f1cc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bdea03e7f5a8ad6eb668932ab120200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5b4d2f6fa0a0449a3d5458b89be7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6ced3b2030f747f6ae65a9c89a20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ac1171712a5bd02d9c1e5d19d144203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c0abea8f7ad9e0f195aceab2cbb63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece092b1ee9be957760e219cc2e008205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a743d0b1ebd1d08cfcce245b5a891206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f32d108e37413881cca21562982a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7df0172eb4420d3adfdd21872a341208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f4b4a7d746234dab89847f57dfec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8033a692456555e081a221e830a5e1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f49b8699eae2effdec916b1bf5497211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fa1b9eb7652490eaf834434c8907a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaa63abd3fd461822e670d48f4e73b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40657c6a05208291089648ab87ac340214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7731bff7419f84c9041c5aadc4c71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade7223b488233f5e399f2e409808e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9c59725e4bbe5c44e1f9b621aaa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a65e47b5a10413e9c40f27ee68d5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75ffe8cdc30de254fad37b59d085d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7fd569fc702c109fa58f5203acdd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296637e37870abefd6c850ec4dd3692f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bc46b9bc9efcff80681a9044ceda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9962dd46a15267d91261443afcbfe52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71dd024e222790f12247ce85067d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c47aa6bab13faedda79858294f66e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7012a7f293eabbb25a070eb6c990d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfac5f2f1b61afe372796f934e647c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dede698fba85b412e4b55b1a3f379228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc72e14c2cd31e62dd6ef1e988aa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd0a136ae52e82a6b1f99e3f1e6f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313efdfcaed8b01ab8a86bd359cba0b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b083d2037ce2395d338807476ee14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea95f906378c1d6331415c5b5825d44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7dd940dd26536727166b39ec8fcf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293636a05f2525e05fc44ec7e7e43109235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd90db95bc956fe8933026541e91e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c8a9558e83f0e9f05e684e6e944b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db05aaa351e4997e8afa01289d2a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038c77c7b1b5d9831de49f4f88fb19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148b41cc48ee7b9f30ae64016cbeac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd0110218989013bc0bcb8aa25e22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657febfa2d509672ae4cc856f700025b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333202f6fc756dfe66adc3e40e4669243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951853688857e0d92b223699dd3b076c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235121062ec3e9d68b0336566f3475f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290cd593ca2b5030c35da3f8e9e9319246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb34363f6b79722f6ee3acb7bac14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97194588199ae137b30fb5dfddb8095f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895adcc52d9b77a67b4eda945d4268b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c723009c242fb7d329abccfd09e0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f5b31baf534d4b0a5188f7ad72a40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb376482c1db4d03056fb7faabbf3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2fcf8c80b32889f99089ce88c781253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8720e1605fc396913f0b24439ebc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af37eb20612ddf43f74e797d4a95b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078f363fe09dc166cdbf516471a9400256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f647f2d69d4de94302fd6d13ac69e62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b4838410511cb5b59c3e7a3e107b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617345ad38a680a36f24e393e747af3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc930739ff11851e2624b2aa6a64cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc94d1e92d807a7cc159814e0a05b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd71fe6316a6e26ffa29814f225fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4720a13132c6a7320555f12d86951263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a621f8c7b998d2fad65d487739fdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323cb86091ca8242ac950bbf4e5ef5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d977fabc05d028669d3bb29675054266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10484907d61e8e5e59336f06ef19d84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba5ba846aade2a0fb9a0d12801b3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174548f80ffb506373dadfa4a5aedaf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e76527ddee6052a042365219088af5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156127d4c1070ce9be780c1b01dc1d5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109afc9fafb80671977eb9d722d25a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559b70daf5150956f4fa24926bf33b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea1387065630a28f2485e75f17f04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58107cb48be4097820c6f71e77f9e67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fca7d790a05a1b66b7cf5105b0a78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1244791cac2b90c171c94f97d02db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab2d3d1ea4f7bef087f4bf12c66be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347436d8e577359beb7c693ce3197bb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b34244905f421d964afaae0b209a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54912b9b1a29d94f73e2073a929748281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c07aea57c0faede9d8c1a85bc447d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c69e06200a87139c284804218145283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a610aed84bbf140f6bbe7081f2feb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15af9d7dec835fc7f0cc9c17e48875285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96335ad45087290bd58149037567750286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44a7fdfa262575d401bccf2bfc8bf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29bc93981a5968f59d7c8cdbb863ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250a385ad73d28241a99d05a0923aa3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722386518ca78ca745ddd0226bf082cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ca17c40ec14d94b083044c1c5b15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6368c8d37f324e1501d892f55a52039292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23028c0b9595446335893d486e5e50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be299a0e410f1f052c3f5b9092e7d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562cbb39bc9c1c3f40f9ad5d924dae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29fb65bc4da05af1ff81ac1ad2fd73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897471664f4009e16f28af05d15d0fb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9de6743e736fc1f117c5a27058a73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff6ad55925952bb6f789e528bad85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb6d0d71b3c8296c48284d35be213e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9230ee5b96bc940db54d1611baa49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24234a580c5bd521cebcfd053e195e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6994263bb22c1b7589b6c3cc36078303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded11e4b562a902d623c08f52f6edd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcd9b1da596b171f20e6d953c6e00f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e634daf47a2289a131140f686787e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7539951999d35873203bf16ec5f3cab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb8bc9020536f118174a1608a2ae64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772b44d14b1144a1e7b361ed810d298309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591755bb92ae3039a92982bc86f1e30d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab183b596bb5746825fccf3f51b48ab1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093807741b1561159d39dbd11b2559f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4baaf0e76ae731c8b3935ef06ccb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f01a4418d4cd238e27717732770b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc652ffceeb70d86b6f6a0707a2d91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc9eca5a71da7808e676e2751a46d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5435fe48d390d71b0aca3b4ce912ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4f1141d85b4d36b9a1510734176a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb78dbf3c0139cad13a72ba5865180b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb2249f77134e7434c0a2ed2e3b14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cae1c968d6ba921d3e7407fa287660321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8d50700cc706d9950f67281ca27a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a234ac41faec9496a249e7b01988d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db36b79280251be2ddae0fe76d25db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f001a270fc735cab76e100758b40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcface1f3f9c48cab367d87d5618707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18382c540c0cd00370507273b6217b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e675d96e60cb4a63616205e152100f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401efda73a5f43c036832ad18fad939329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e48454253eb79fe4780ee6d1dacc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930448be1233a6997c688ff86b22b8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc4c8931699254b0b5b020c480b3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad8eb997ab656c87ef49b1a844f2e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2627c57d4bf52e262c073fc34dbc271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b01a45efc258bef3f7831e3385942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3c1001ffa3de4bd346152ca64f593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69bbb84d4bcc285e2314d579fb44c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2345e3ada28cd641ebb8927fb7f6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77619f4d29c0fd99ebeac68be2299446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f536c7f954c955949a33cebde9f1ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f36ab2cfe4e3c931161ca957fe6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d64132033f1e0aa79d5b0da2003249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375836cca434d0a76901b667d675fd2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6234e133ee3d3222084ce7d52a043311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe95b39c96a138e18a2720af41c778e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8edb992c863b0e3246d6032f495d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb099aba56084b00ce9df20c8ee692b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17195850462e5336940430056ba2089e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0220342be09a829fbb0c4024e1b5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f436df5ab5bbb30470aaa8e16802f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9afa26c93d9217d66e288204c20a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c34af577dd61652506fb3d03fe0e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57084c21f3714e105bc47e0ea7913a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56469ee10601c24e7de326017ea5195421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b55d5fda3db93c138383b64268dfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf0772fcb0ef2f122f797c660ace323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8001d56dde64fc95e7ba42fbacb601924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698994f660cdf51db6b4cc500690ad625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bdfe2837b42d74c7bb98300083e2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae219c0d4506260a581ff5d43db824727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72d87320d9754334bc0384621c6e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ec1eb9cb1df1ec4a436ea648172b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ad2843e1f7b12c3969c91b179b26830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf67937d563545ceb792dbe6cdead31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dfb0b6dacdf583f2b2e17a2b2febf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c441d8ac66936f69d842923a52aee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ad13bd1452f970edf50e1267e39634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951e670a589d1920aece802a2eaea435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701f623212ef9869f0a5b442cb6dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71742f4cbefcdcafad76eff3c64ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d9c1f7b017855b03fbb33dd4c5ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4270f158236debb6859fb41d5d97f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b61e34186ea720c12252de85e1e1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94630a63367a4852cc45f4556731f3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77965ef8d303c056392710f524079f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b734aecd9601179d8dc54b7d06d8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bc65ffecad416642587f096002da644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a54373cae1ee56e2ab7e8d5bb711645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a41382c513e1ab06d246e20cc24ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc0ce4889a308ad5370adaac55c3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ce812d62083720449e86d268791848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef363bc3f29085a8fcb5f9fcc576f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9df8d5e20bc6b4a8bf5ed48e65f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca77f7ffad838da80432d2f1a267551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf3659ef3334a797f1d3ebff7197df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ee92bef7d2a8a59a219dbbb058da953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b9588bfcd29d1be48f0ec34938db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beacb195ed9321ada33cf89c61db06c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b15af558f47fab3fa41ed0efac8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c211966126ea2b4c9dd73789d4c9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4efe6601695b0595a5f36a61aa8d6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a752737e043ca0c2fbaab223295ee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b95bd6b0c060e74f657018599575360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d322cadc06ac01fd153fcceda6f18361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd3f5c69556789ed3cb6cdb24e9cc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505efc52f9907480dddc744b62c341663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4f4eb1e4b5318362e558d539651b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1001e362cfd9590992a9b115d657a2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1463b187020e0c58c64b064ca4e2f7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1020016e9b5a503b58666a02e4a7f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddeaf0b3734556b06d503a0698767b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1efe47e98195d9f7b06c6d7635625469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694eeb13a1f140a6e88d5f313dcb7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987c25b486b419bad3393e6b938f33471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336a5ca563157a0ed24cbbc156d63e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac076a05d2f11c335e7c164ce3d204373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb85bfa95a51c922cf67cc8cc566ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0aa4d51a236144df40e63f02f480a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddb64797591f6ba6fab69c1710202076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70a9ea8ebb0f56bf08491a48a6004577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce619b69372e0876747b663d827ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0a570cd9353ac09dd5bf825b75c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2b22f8f77b8e92d992533736859f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e7b5386c86897316000170854543381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df3160f0dca3116eddac67645a28982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3aadcda0d6cda6b5a3f8859e36ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a3c15b6b093abc7e31ec384373fb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283b9b55238ecd84e9f3d39cd775fd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4dd3eb5925bc992d950c66218636886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0995baf46be0915483c07959ef0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e7b5f0184ea23c3fb985077f62c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116be2404d8cdd999aa10ebd88179a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f8ee697705b37d3686cec1e84936c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da527758395ebfafaf92deeca92e46391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26491902f4ae631b715b3251b9bfa8a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e689160838a13b3cf28c0fc33a1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b8434cef127b8722def7cb53ca6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fb2f7bcc4c46f6a6a5323b3c5f32b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca17e9070fcb38778a6bcbcb731a6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b9f7dd58a77d27552d7ec71ad0eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14bd962fab92a5cbcb173fe7eca4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3cc56b558bba533db53e5a4c81fab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9f2a88629d8b2e19dd1e311cfce33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba7ba80a964344590029377ad7fb7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508de631f0b6a04947f190bce5196cc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27efdf8affe7dd123703c12d4951580103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386d3ee01dd58ea957b742a4be758d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfbe6590ac886bf518ef30017521f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d065cdfafbb7464374c2ab679b85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58d3125dfa51e3332df5fb03b80d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd144039d11232fc07f76edfa5d456108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03214b94932287c861e0c8f40e18d3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259bb99a2af1b1931cae97fb79d07b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c14618ab9d6729a648c4872802113111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1cadc5b9acd00b9b2aa5bbcc29458112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd831e55d495f37a2f8a9707b7d53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171d86b0aff196e59cc3b8fb902dda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e92d6c2a23e26c41f2e9e001423ee7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f840bca889e89c8eb33c5ee1c1d432116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808179b84b0a1796fd4b2fafd20d4f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9bf9299d02a92ded4c7851e011630118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef7a4f72318830a8a4a04515d3b43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ace901e07b88b77bcb1f149fd7e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a48c1e195095b6eea14d7b667f88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94957a79157f2cfaead27609680201122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956076d82eaea8f53a77cfd6baf1e421123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7467d5e5c621f565216cb5689bd0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000aa312116d6c0cc9907e2874af57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452fb50a21c8c60e8bbf7ae013224eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb7d5d4a302d93b6c7b354ea208de4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea967c55cfaf09783ae88518a0560dd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c809b7c6fd8b47632e324eb6d866755129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5080ddb4f852ce23c83f666b0f05f54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205573be4bf5cf54a63b7faa6136c1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20ce82920506d59c9028682e92899f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f42c3f26ce85982faefbb1812bb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c290dd20716c36a0dcee64b2fd3129134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711deca202fb019bda174836c672f7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01799cd7e71cbcfce8c0f0a188e10b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657abfa176aabb2321226afa7a966c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b87f32dad0f8241780442a5d57ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111313515038f27d8e16ee559e07abd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66285cc2e316f6ecfef086e3b7373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd076927b5ba6702a9376a2557a34f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712a635c5df0b92a7b5840189bc8d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5928c947f923b0decab1a241d9f8026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee1975f5bcc3661003801091fd11a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c682971d7b53471db39cab97a21a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca29242951dae01b065cf99072ae35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc14a712b57b3eb62ba74adbb0c0ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd1a1525582a0e58220b095bf9320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f15c9fec520a9c744edd77893b87eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60508f9d887d75d1e04153601c893a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f920939d017fa31f0f25ca254745151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf774ac020f9edcec32cc241a27a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2b8246f6d568bfedc13a2718a647153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f014ad069957d4e13c41d277602885154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926033f5e7d5b1cc4d8a7f937d3dc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f63ed23ee1acb144b2d5ae32e82f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8093ed8e40701a50f201496c22bfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e23740948f6bc0c251c23386c224a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70457ade9272bc1a5e522760bc4edc2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73343101931b740cdbbeea9ef62ca8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a318f05c206c91174fa8c183da6bb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d73b00850837f9f83dadad693a8c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec1a57a7f33f71890c88f01c97df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3892050c7583c9730c1dbb094957164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838d10b31040861b2ea2a7dad9ce2d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958d70788fda81fc1cafe844b93cd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d9edf3e3d0d487c4fceb671424657167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f1d67e3529cc7598416bc543df170168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372737f17a680f7b7ab333d0c1c0ef7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28139e5e9d97eee1e144c0ecc7c4cc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99bf16e9b7f7c912f154f6f96f11e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03db4b56138fd461866d2fa3dc9fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a8db8fc70bf008228be0bf27ba297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e91a916b6cfef54133f70dbec6163e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2252d00c5447d16f93e4643349d28b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5489c7ef7b6d21d1a00c98994f4a8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210e97b79f11435c7c396ac4a19d8b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54cf6e334c69027f2e8c05382acde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafd0a855e160e7f46a2cd30c4a9cdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f8137a0957e1a49ef6851ffb88e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb158b5e68c3749afa9a8c31d388da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949f02734826cdf83af2c274acebd37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb28f7fce344b7cdc04ef665de85b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376440962560bb86ca9fe216de8c08a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b9f8657ae88072bf27cbb31d389a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e353171bcd4e2fd09dfff39b8e691186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8aa4640b98239ad11f65c256fb244187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611cf93cdd153eb22c7c4b1864b7286188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb6d6974bc8c00111c5c3bb3f0c3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46f65628f94011a79bfd76322c36a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8d22530d16977067f10d84e1ef1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d25d52834f6b41c665d1e7408cbdde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2efca6f80480d36ddb97feaa5de7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402344b5968ced47403a333774d77bfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d50c97ce75ce064f7d28784bf64d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9bd33d1d8e6349efa140b2200860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beb14fe733852b2aa96563c78e0568197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9895170c19c664cd544182ebdd90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200a791e56600b49b2e61c0ecd355b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2dd89f9deae246134865b86b02951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a802c49d7f7861456cb5a16fd924a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b419561bd529bbfa0c3dba67a940a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187b5b680f8c231175e410c90f75c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d0361b30f664e90a5b249e1462620204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425d659966c9aabe3e3598847baa1fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a475aa0fa35debf3560505e9d043d74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c371ead4f27baf8f13853365c65f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b54fbf14924a9efada074014cd0bdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94d93ad3a0b4c7482bace93c7bb26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b7f0f4e1d3b26b234ef22d1dc15a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b70d65c3e60f2041e2ecbf4c5b81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff25e4e52c1caab78bc08ccb20b1e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104dc873f0cb486d721686ebaf76e1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400104b76bb397201f8b3152ca2963c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12337faa0d72373f6849da3ebc5f1a75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead03baeb6ed1111464f4287ceaac7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13d89288b5d3dd9fad52efb9e370b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35959a5ef68ab7ca7aff3b72a4ea7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3a236aa98b37bfe5f15552dfbbcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6092ca6bb0313d14da13f3316de67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f15fda2694781dea7f605776ed915221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593e6f63e1e0b3023179d40ab90bcf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff949f591cafd76ca1bdc1bab5940bc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a647d65b5c307ca253a58715dcf839224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eaac19218d9cd9917dcb47379b8c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598b7cd34beeba01b6bce7e9e389172226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880dd1bfafb7cc3c92eb510ac92dfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267e9676975597e7e5f96a0fdafa4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1c3396dd39031ba15f80806c3fab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ce75ab61d938e5a92a0569b80f2dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d840f3489e49d50a7ee575c0e5825f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab789dec097adc4aab8b50b257e5dfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76c1fbd963b5d36ba57d02bfc3673233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d47af121eda2ffce5fd230b31eda8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e95c59c2d89461369b056d2728954235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e114eaf67bfb746c62fe9f34624c6f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa3a28a9e104245d4d852d5ce2cef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b20643e3c0831e8c5c898bb8bf0b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c25f3e94df910faa77e95aba4837239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff0a74194b3a28bedc12d752dccc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d31c75b2756e9bac9778ee4cdfcc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c260b2c1700fdecf7078707f6d82b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c0a3fbb29371ea93a060a921d5b9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a53798221aca708c76aeb1e5236c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3ad0f0cbfc05c75be7785171774a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143fb981cd63cfecb70927b60fc98b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62f1a1135d678f42b8fdec7cdb95a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220062cb773db994959b1451ea4b0cdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988645cb9f1ae8e644946d707f1f04a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c29d7651ed99ec21f5f2f2af9e8ce6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add218e050fee094f8e1b71383c2eb18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7699ce8e72f7c3d6a36b50d6f0c1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3058b5fb5c72eb8e540b7f32ed0f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899edb03c6b6b161f2df6ee21181ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345edcc6be15e6f5da16e6d266ca675255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9cc9eff4abce505b5d010e5a55144256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f99c7a1acf6982ff271ec63a16a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b01526ad70344cfb124e1580eccf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12802c776ba8e4727753d6d81d311c69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545913351ccb680f3fdf9e87c2f52c1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f61daa104fefdb177c5c88f75d928261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e70b19db0bd6de9f32d9ed995dc018262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd068a99fe1b94acf4307f61e6f9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe40a9dfab2a0525037155027f79eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814643f009b109351244ae9f2196b9e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce52eeeef359f51d45c8801fd35ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe58725d278853a6bc75ab04297f88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d6e2896209e12808cff26365929e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff30189246ceedb09a5861b2df3bf1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da484df1ea242be5dcfb505b3b34e1f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8f5bf5481085b3c4a9c9ec9ac058a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cfdef6368b50afeb4f26986cf934d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1607b04be0e1e22676b906429aba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235620e228c44119da25750059f0c6e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950387c03b270c50c60ed9b7c380cfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0dd022fc9df983686cb218099ac1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820732f964cc9e82dc6167802a9d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af251e374dd1fe550c42790a3c62629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf625af104a8ad1fde93c13378518279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0391d2b3290a2579492cd3d7749aa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4836d3ea3e0e4081f49711d494206a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9bdfb12079b85b78fcb761c070ed4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907e527f4491b4570290db8741eb18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba91fc79dbe3fc01431d3c7f98136f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66534ee994ee84fef1a90dd9f0d46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce149930b57eb0c9b417b7a3148dbde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc685f7ee31f76b5f95341fd5a5e49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df96d272897797b846be58266b575d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf04b9efabcaebe9e5ab00ec41250b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8b4913d7594cffcd321f5c22cf8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386a8b4aae522072991e592c9445cda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471278b56db28faa0dbbae3956eaad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ed4bd9c80967b31ca0df24ceec1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4136a1df724ef53f5f7f04e8972f07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932796ebd669d9e3a758ce86ed5c85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec290a86c5999d3de84e71cd70103215296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d716ec70d2aa1f9a288e60db9f4f67d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794afc6de411b46a7684e58f87398f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9269b229db516e370a2127828b2652299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac5d8771a7419aaa7c688d8a060618300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf84018561b08b4f596117a32ce1bdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94a676ead5d96c052e0b8408ad677302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b1693e2ac7faa17b10babac638c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f09209685f664a2ee47d2ead5956bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d72c14bf05a4d8ecc050a7381ccc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d87f9bc09b5ef551c65e18f967fc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575ea0a970e04cc72cbbba6148a26f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5d21b0e31429455e3bffeb9b7403308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f493988f36f627a88bc8fda501c82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7bcc961559938714c1150c68bd684310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc2e6cc48495e438f5e3bd224be70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890cf41cbfdcc3a260f8d0eb82a5195312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d235dba873fcb001466a7c31592b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac25b66cf8fdfedb4791f389c5a5b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8aaffd9998115fade52b0536544f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8a3e84577d00684e25267c1b2519316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48f5721fe6dd470a285bb918214eaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d06a6e0a1f1fd6cd322958a99df5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a539cb00243712a763d7e8e849905319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e8a66772ad645e3393ed8005c642320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f29ad8bd1dbe32ea4db6f8f41f56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef13e4a7fd23d8b8b63255fd2a5309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1812af7f30e4f2b46b200f362653a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e154c2f38308fed6559a6ad8d67e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044be6072251d0607295dcb920f772325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>