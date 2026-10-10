--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d64dda5badf7351c160243e8241261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5c071f52b6a0924dc1a2d5e78bcff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994ccd0b285aaddfe6c426859c3a4323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7fca5ae0ddc046e1a7f11812fa9cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786291294350106215457bd9047af54e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786301c1283f5252807c965ebf205616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808aae13f1425df7ee902b6350dea8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28229f33a8dc5892a9f525d68d8749ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4fa980d77dc2ea522303d590b97e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bbf6d8b27939af04135824de87d5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497b0ce69753bfa1b5b760691c185d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aeddcc887ce4b7f2bf475f457f67512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc04ea12dae6fb58f56cdd47a4b3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34bcefada3e66f0f14d3eefafd1b4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b377a501bb4ffbb42d46c5ae37bbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca1dac73e3be08d8533af2052bb4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067b423eabed038320c2eec4c47f1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980dbe1b41677707fe5c5c92eac6c9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b09fb0400fda60eb092d9d23fa6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec166b5e31c3fee1127a7b8e5f382c1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b00794fed7c98bef8fc36b3ed42421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f108c15272be427924cbd15aab7b7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee425773bbe4b6c4b054c39773aefc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433481ade2188476e792427c2de806424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43f4357d2671a7ea12bc0275e761c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d19181102154e479f5d6b330796f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc6a14bc6336f4ee0b81dcf3a5d0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ee613e74fccfe737f7bbe0522291c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144e41b4d0ae4c5e26fca81ec8c937229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b689bf5ed03dcf01572f2bf004a9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35476d9e262aa3917891796b771997831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396c475dd37d3bb2c2af91bee4afd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9804667f8ad29c5743a041e9ea07933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094f9aa26e03daf93e3afef0dafa2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f89f74073fbb333fcaf19817d5d73935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7fc40032251b7368d4403128c45936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523714d1e7d98f0c7fe030e80eb537d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5bf00fd0a536ce31899af2c353a7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786ab50ff5d15fd769e689eb7c9b5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120036ac4f3105cf0a05a2a90c9e2c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853475739920a161563592e3ec4cc2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971edafef8ddcbc8c4de27f42abd3c9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9393abdedddfcf8aa910ec11624f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ac9af088464c8dbcfb987f65c31cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71c9c296f447888a2504a60309684945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b8eee6130132ba542e7cb0b9eabac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295d346b61d64ab05f8a30b731dcc1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f8137f2564af6aacd7b0aaa0a20d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bf3b0f0ec89d93c5fc77798cff09c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d71e1462c8570b3c4527be8818ab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd6740aef01419046e26096a3d29d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bdeb663a2f91a449e362dbc98b90352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77721d67105ef2bde16d57ecfd27b0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2424ab6ce2579f12b11c50c637e9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbc603b46ff38a7dbe3ffa08c9d44655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a80df541b94122b2e9c3fd18a6c9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8368f18b4a7414cf4e618eac02a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec5beeedc466613c4379587a3622958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebf296d380adae8a9ea66e2709bb4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cbbd3ad9a7f0a6c811a8f7109bb0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7472add15f93806f47c407b6845de061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5836bd0c974a35374880dfb56f9f0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0daf9fbe1b6378d822f2b56a2edb6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f10850e9d01754e55965818eb6d43364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805228737482411f1fdeb8796098e2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfc661e0e19ee15b81b42c792caa4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f12ac7df2ade6a672d06b000fbf4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c08421536691530d2175a12de55368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171817a54840d8088e2b03519153ab7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a1fd6fd35562496d253992e8cc6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67972b92d3c2907dfd2950df47848d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b80d7e3e0dd82682458f89600bae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3f58cb044aa67224085d8600d45d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6de3e342388f3143d216ed87966974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31488e5e14994764917cd689c49acd2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802131061b3530db672ee598d55696a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5ec5fed774a475b6823938a59c3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd1d2d41489fefc3ee188d0d13aba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae941350e0fde58575d9072a110cce9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f4db02de8296d64adc5f0fc1939880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5116307d08f37f3a0cd0f4a03cef981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12534a8372f6a41f73daf18e69aa2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637f95e8b0b7f2140987474c4945bc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee79fd909c1b6a06a299b7cd6ef3f3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce3b63b5108c0953d66ac7706bd1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb171c52db629790b05ea5fd4e585c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbc2c837bb686f56b0d683293931e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a51626fe6549d5f6d738dacacebee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952be854568e63538c431e4fcb4605389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9acced9830bf7d22da18b44396b69790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a1ac628738cfeff116d25ce48c5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa00c3badd6dd14ba85c71424b81192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6459e550a37ae52b9ffb267b8e27b0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651b42581ef366726e3a1ec6da4f3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc1c9f0a0eac9107ce7701d914ee695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d155a68b59aa182d12ecc825ad0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0efb3e6eeec242aa72e4e50b39b2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b00b16775f4eae3e5aeb68deb0e3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce54d5821ed77f1db5f6ee5ff7ff7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729a3bfa420a5e9860dbfe19fa7756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e86dc94342cffe0a49082b3274ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0531a806b1158deab552777ffafd85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c14be770dec876d70135ccc468c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2232bc308e28f3e500a73d6ac3fcfe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc29806c8058e9a8e3938917b6b30bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384908407fe5d674e3372c9bdfee731106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032c6b857aa52dae6462a8150ba1622107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25cf41aed5734b9d67a27efe143d2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ebe3a9548dc9911288ff2e32b1405109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf95989d1670f0efd29ffff81e0e62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbe05a29101cb69dc83e79b86a62b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b933611de278642cab0709bdae61b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d6877d5b2dc8d8d395446c3e9ae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e9d00d9d1b4e6ca0e29988274cf0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af526001dc1d9022da0ce38415f6db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5a39ce2376e1ca474df6e437fdea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb929ce5dda7c09c92ca00146f328ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441218e6781c32761a4acd6436ab9e9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de4282828051534af08af8ebd78f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61c80c31155f336b436774fde1f84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e782532790579df517b2d28baabf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc690a455d24e96d93fc4373250b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0d9ba5315be9b6d6f873ef9d6e5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645c6b6052671c858898a9a84571ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538195f577258e7d46c27631cfd15da2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e6c4c6017f60c2f62cc428216837f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226ab3c802af9df811aa4008b51adf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c3cff17c4f26b767889c34e69379128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcc1b42e2481d009a766370ac56c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc6ad4049be57d9d6a480b8443c14c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d0c22aace461595b35d51d5c57bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380444d916c44ec692885b2bed6a4b93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e85fd0471dfe66c89f18e1b49b27e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e423f2905fdc40ad0aa2d43fd6b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efc0160eee375ba3da91828fa89e93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f4db6a66b0ebfac82a1db8255cab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f2a53c793d06d7b5e40c00b9dc8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7e0095c9962508089c3f92bfb0d92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214307f92dcc9caae47335757f1d30d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc3856643978e7508d45e283017b79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b26cf9905471f445098f5a33af1da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a8d5f7c3e61fab50c3ba98953924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab241d882a636d7818ee16dee8d5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85a2365eb5ea758dbdd16be68254bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feff6768a3d78de45634b3a986623f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ded880cccbd39372c568856322b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc060ba87ad4ca496318e49d762bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ffbaf5ad4c6b471613c4a157f2890148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59be3816970a2b52e1e67fc8c39922149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbebf19d53fe63f493cf8e0247d6a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e1a32ac4878ffeef419bbd29f2c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c89f0b5ac74964f0c44abe967777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e5211da895c9fc88993d6418f0f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4cd6fc13ba49b01bdf84eb93670ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d791819da3f5ca698b9163abefc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407cc3e17e087ad29197f767789b8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06190eb19e39754284a8f91b78e0b0b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d882011b9a3db6651099ff5283c8e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316493d16c617750948bfea00a6ba190159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43ae834ff56abbac1a3e65927cf86b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639d9df4a571f74b28fab5ba10a85f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05d9fc3c56cd0d597ff0f8d0f86d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3834bd57a381691c5064577cb4de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426324f2dad5db9e769564d637fcde2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c3d10ba97bb67f20aaed7fc30c98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c68ecebbcac2a86d503d8f6c366a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689b8968787b6518f3ec804175e972167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d492735b8487ef3b3d36610a070a1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f11c07ad8d49ef4b636b91406e95c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c01ec75a88ec09570e115c15f424e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f530602cf9a8b56ecfc6fd38fcbbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d344cd85ea7e6ffad1ff56b5f9ca658172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea97e00e9d64b6803f2755a0b93e2c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee65e57df356c5fffb2ff4796568c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291646c8fe9222e80cbd1b1a77a3d01b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26500ee2b3bf2b845359e4fafd70519c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4753a9df1e90c3682dea2a8ae7c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deed723ccb38a45305e55535f3eaa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718cdadf1284826c375cbd0a5a82281179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2c0be0b926e457bacda56c2c0183180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad6cec13df79da8e41c70a1fcea99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b961b953d9575462adad9f69ef68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7a1cde3176d40d8c58d38b81ce52f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60d11462fdb3a2afad0982b5c7101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20fdf5d519daaf79662d84c33937b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07951d0fc3240b30fb3431b10a3b6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3badde092df355a8f06a4908c67a711187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc973c14d35983e8b098e867d6370188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a1f3cca738d699c488dc4ac64b7bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c262018372f0394a04759afa1cfce2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ddb763ae5feac6e1d5c693de57835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e479eb3f5dd2ca1304b92560ca5ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290db6257fb04524334aa0ce7b612d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a184e2104354da02c7e4e6ecd4940194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c41d93726ec9b30917bc30df69b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc315d247eb40858469f67296bc6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78f648eb4bf06fbf04d9f186c505b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b34c8e2c6878a01fe38161b907223d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10604bb5a728147881dfceab6aaa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa9739d98fc7a4d18c6161af138010200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a954a119df19b77caf7848e47333201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588e5c05123289d7c61b5c7f46090d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa76a02c6b1841a3549a9ed194aa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e616612a9aac93c924a0b5035c64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e7833e58cbd3e1387ac96007714c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1508ef7d8be952f1c06bac56c03e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b9154a2039e159a0778cb2cfde3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72755a20b0675c353b573e313859c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cf2dd619ac9994248a34538c8107e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d0cc2a5024793810b1079a684a61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a91d4ca7ab95e70c7bd762f4b2573211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d191de7854dfbff74d17cd40173f2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb522bc24d459e183ae32ba221169f77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118100099192105babc0231b8112a31e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef25a99666150be67943765c8eafd55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed0d100c2fa55cacd1fc36f4f117e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004e6c9f663ff8e1f509ee16071a030217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7642e10055ebe6d030ce9edb026ae1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762841896683a0e108f3bcf2be0f13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c401483f5bdd3c2673f98fc9b65c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22370b905e4ef2de9a8bc660612fbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcc9c383404232d3ad8a9b26634495222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c39d020e865f3d448b55d088d382d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bde0351eea7aeb2c5a5ca147b7475224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474437978dbe63ef2b67888332f65e50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2efec774ee73ac189764ad4e45ac22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97294c3dbd64fb5093a5644bb3d05f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4c970d4cbdf152244a498d95e025228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a7a8d4d460194697f88e3b83abfa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5f8791d1aa74cf4c67b84520b68a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e55ec60dc23edaab9dbaabc9173f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72b815573226a139175694cb0a55d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8fe08bedf0f387b8c479460dc201c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cddb73878c99d7543dc3780ea0c0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766fb6444ae09c51b2495abc2098fe5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071abbc8ca08e461dfeda7f4a1057c9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6df5fae91118337136dd1e8fc89cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a64cd1b57bb106c61df68c087ee1ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb62f6bac88e332f73ce1f9dfdd64e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce90b308822a14431a37a34af2fc3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3dda07d307a94b0ecf134ac87e48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf57eef96a1315b6d97b617b2c09a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2504b1df18bc300cd1b4743222e891243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb21b36f714b64dea8e32686ee3a20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934a3646e5d2263f2c41fb888817ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea6b6fd50dabdbe5ca0813ea0cb0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05c8f2e5c65124d320c10611e2996247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb2a9a31a210c9572194966fd292a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e5ab3ede33c405b99dc54efcb5898249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638f6b17b19f54881d1f1137eabf38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d615c2ca70b6457eb7f07e50cd699251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c402329ba47fcc48b6820501ef6cb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529d6a1ce96263ef93e584f4aaa10b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0281190f29679c76b64d658c2e7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e1b15901186efd0ea8ef0896a5b6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fed9115abc3a7365b0e50576e80f40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9139d4aeefdb1b9b9485faed5c0083b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc09f713c446198e2c0f815badeda6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03252d6f301fa7b50f17e474036505259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1737c9a2fa2cb03eeab74144643972260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb58b3a4715ed00d38fae5a861415ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b829e99a188ecd04015813e008c32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606eeb5ba96eafb1e98aaee9eae3410263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe243fe8f22255f375d79a588613c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe87fd25ea010477572e2496c5a800265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e2c6c9e4665d943fd4560fc763ecd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b9c3b0cf928891c82ac6357559a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db3bce73b16e167a767019aacedea5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1911b98072b2a0e4c82d87e2e8b8a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ab7a20ecbbbf08e87f6a6c124b0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d67997d53964a24d5c98ff0a9b1dbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968419ba995b23e19c99237033c3d23b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e72adf39ddeb11e15674b71106aaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4066944ced9ca2a55f36bb4fd9f968274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ad836afafe11d70b6e1d30c9f77f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02130e68bfd523a8919037a80f2ef71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f4ee004198fb9805f4d95899f5777277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99974fc61c1ff21c1b64a4087418ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fadaf378b40d3f7dad271812c0b97f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b135e1ba58f2288debadbea293a52e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fa44280e1bb916ac519db975ac7a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581eb75a1acba75894a8f3d1f1777f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f48d8ccc048aae7650adb68e661d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d3642a8b2dd95ae064c35bf6bc64a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb0a8b93e1e02c769c861fd5807d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba30f2bb7f2527be4422c36b2dca8c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364b9d1f64cc465cb551018915334f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853bf290864c99a753040989a2b3e54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00655e31bff4f58d5ec692a54784ace8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950454f878bb0c028414ff5eaead54c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488131c06ded84f20dc7e0c7983845e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8f3c18668f9feeaa1e647012d051292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba914c0bd9ed61f41da3e0f22096fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858ea07362e756fcc2153f5ea86e30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13e9074b32aa447e3fd2d417208239295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1ae16c4525ad525a868f5f0ca34b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c13b25dc02ca29b95721764fd048297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6bb418be088e9aae7f447b85d3296298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919ee27b2d3d5ed91fa76963437dad2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258d71aea6a74b134090afb76a7049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba913bc918ef37d93cbc30d0857711df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ccd7ee6c70dadc3290d8e2ca61a90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce298afc90128962d991279aa1ddd58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ca7e3bf48f0e7cc2ea4b1cc2d350304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af136acf28d6695fe570b4054cac104305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825af65ea44af3f2d3415cae7f808842306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec91e8d85ad3288738ee8715893617c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a4af5eaea6c23659ebaf35d742bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798995b1a407ff6383bd6b290fba4f1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffd293f1d9159878fa9e6a330fdd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723404a49a5511eb7c0996fca0a6629311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e176bfa258bf445640eca90dec58d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d647c7bfed1ae0f7f50495d41cde0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943511b9f88b2e02d9c091708d4d6ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17760cddb2b84d8ad7ea306156f20c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567d01bd9ed896a7dde517e68b818c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846327a2a53815d0c625cf3455e08c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2876430d6871dc6ae1c759dad3f4d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cec87197c2aa8bc127bb85b797f65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6062015f4a0091b88a26969462eab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eca6c70afbcd005840f5d7b68d11c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d6636db74bfad079d4e9aaa094fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281401f73ec0958e3dfd493823246550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c66f1ce050777c8eb2b47efb2fdf37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335e7b3c4c97a2f89a4541f5fbe558325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a66c866c16f0632b9293674f7ba86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5d66b44bb160fb24dc9bda8d311ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a8475162680b2eb58fbd9bd6f99a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84abd74164e28de9d57dba547d1216c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55d1e8538e02cbf2dbef1a3cb6b70f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510ae49a64fc1fcdf96fa03776e4c2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4b3f60336967e8aa7212b9134ec4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cd0f1c2e2edbf3717044cb147c38a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded8f86a0d90e91370c74214057cc1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebfcf45888ef69205ecd1c1ca764f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd7455a2281b31d1f9fe221de7fa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d205f340560331895b825dd27d56a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f9eff8cc6fb7541db79e7cb4c9a5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c93ee3aa4d35d94244f8bba9e75276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63546b6a11b4fd96867e0f98bd6e9d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a756b3943e0bbce0d7a39f328712c708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16559b6ac0575d2f840e1de01865e999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346475139a39bb32b133492a6b381e1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90927a49c57cf56ceb6fb2aeaa8922b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ecfb19e93d55463ad572006adba0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac67e738156363726773e268478c78913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271cdd8ba63dcbcf5f994481a566a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e068dfdac321ca051404d1a010e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83dbf4273176af3edcc9d01054f8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e623e5d42a7308e7f634bcf77690c8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e04ef115800a71d2141a1d2824e76618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230e6cb6ce5938d5e6691a4834623cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61273462e11ff288f0e6b819dddcf09120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec336bc4d2293d90c43c86e08c1b73121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374716a82f25c8887bfce549254cfdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e13764aa7e7955708b2f3aa36f05323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c37d78217ae3e33c46d223fba5e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568fec07eb7d4fa832e2a2b8f79f00925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4e76ef3f4f60364e24bf54c85fc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb321df26a7da0cc6a335668edd43427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2b371bd1ffa6c3796480d7d8f36d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f943ed24edcd6af4d5b3836ad705729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5fa71e96f438977b47023d35912030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f312665ffd456eec982502f536ea68331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0396bd93fc4adad437cc06ba739fc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe2160868272358cd49e5b6b44f7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b9d9a4fabd4be4d52bd0625be0ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6f94ce5c54491187be7174ec6244335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc60a3d4df809fb7cc6a5dc52d1d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec71b6b578a23edaa601e2faa9dd8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a21a6ffb6515869575777cb5eef9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc497a748c37553207996ea1f24aec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d9dc72fbeaffc1648f8586d3c8e1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206949b5d21f2c482cd6f4538efc17c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b89dd75a092c804c70d90544ff93f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18f45a7ef9336866e7103220ca9b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a252e66c1b3ddaf8c2282a080bf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6626a489957f57ed59ad10717feb1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85c40c464d10e46eb3ce2bac6670646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f12cb07d250dbb1db3fc102c4953ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d0d77f15cf962932ab1541ee519b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3b49203e22b1cb81b1ee0ce84fac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307cbb286567408beeae520f7e37c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d631a71e8da036af266d35564f6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8d0cbc0c28477ba42879d0f5c95052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3475bda8557b9350d279e62e9ff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e9837aab13638f0370fbe2d2107054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30a377fd885aaece53cf750468fbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d67874ef15619d6f5c6a2b6d0499e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d9229624ff53e340421e8e2be42b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cdede129ff3f6f9163b593a00de0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76fc97975c9f2d401c3f85ca15f76a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdccb2ffb6f3ac30b5665508156c0d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff3d50336ecf4a6c6f32cdb12216861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c650b2f981683a62790cb84ed837662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0023fca4f296635d588fb5800ef3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e2fe6b15cc3b94f828686115a36b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aa50b60b4f3e0eb33250047338d4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab09d868fecdd7583519aa1efd90f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9907d99e2f74869d73501cb6cdb6ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b3bb7483d17f58d0c4117f4e3554268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f31a047da93dab3b43a0f3b02dc8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e0d411bedd64f2548c24b12aaefe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce149bec318e22485c9a453a6ed4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aa05da48ff36343620d9dd0b2975672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90863c58789a4d06d6022c535f88e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365b7f359c4ac99792b0d9aa16e8d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c82e115e38e9b483a38796643e5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b90c30c12498ec39e3cc5fc318a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e04a442a0df164a09d6df205a14c8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189b580cd7938cc09ab09ddbdc456678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875adee91ff28f9b13586e6216fac079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d23f811d197ae79367c4149ea32480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f23da1e3598746b3c24973f01362e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ef4034e1307eaaa0dc54887340c1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f122190d2442b4f6da9692b31bf342f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761e3808aac6cae4c7ba60bbd36464d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8884de45d446e543c5e63ab89ee3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f829b4b6f3b49fb844ede9f2e99c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62df2a9472872477dd1cd310af56d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51780b8b6092aa8860c18184a2ebd9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc1e0c777d45af0483d2aa750de1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b41603c700ac3a91401789ba5e69490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fabd086759dc68b15d1eb2c4f9d1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a82117e13d798e42e8551281214faf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edd51e3c685fc8a20468f65ea99ef293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c5fc6f1ab264af2a368608695ca3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fbab8aa76426d1da4d53200540e5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c4f31fd6b21494d800d50e584b7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f23d612ce62c2f9aca239185e34b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d770b3c24c82ddf7abecc1f1640a1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f92756f4d56ac5755198993d8ba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9ffe69f0822d919be495e48510b50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d77eb00c377e347a7d0576f3157e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe7aa583e3825641ac6f090414f20a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd9cf133da7192a40b2898ee6f99e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d734edfabcbfe590a2f61c3526331a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ffbab730e9536c15e950e12ed8c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a437a50e3e6a28b61930a1fe48ef3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a871ccc95cfe3021a8bf9012599cdd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b196b070b4325be853c8706802153108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461360bcaffe1c486e6b9ae806d583b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cff131c060fd7b61784dac8db1775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bb127373d9a263f4073bbfdc599e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a6ffea1128d2c609e0e1bc950e54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81406b895f4450510dc267ebc6da39b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee0b83816f125f6b1b8ba282a44e5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72267b6a1dbc2a4d8ee2c0f8f4f113c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d8f462d63276e384e685b3f9d58f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de629438654e04eb7cb589aeede3d96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfcbd1bc170c6b9c4044b124c53b2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392427a5e277152f39ff60916891d7a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ca42e5fd2c599f6872aba0e3b6222120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381cdc947f7b756ea35c83f2d099471121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c934c9124efed477b6342a6c066f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3d848a97cd1e2f1228b441010c26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60582a172e6fa23a4e8df51667436c01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b9e382bf1ff7cfc81b38deef51ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b0939123b960a4883e35c2aef3afb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab9c96bb532a9e4c731fc0f33d56c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ea55b555c7d0c9020fca4b4389d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908ad81544190e5fbfcad77e4bafad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ded0ba329fcbaa3025f58efd8918a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75d4c4fcc32f8c10ef84a4595bcfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389cb0f4843fdf004da7733162407ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa204cc243741cfd3301928ccd89b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ca4f07d36b54d1fc4f5a6fd02298134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24473bc9bfa8dda7d5a75dd59556fdaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aef16f52b9ba41fdc0f7b6f1fe3cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e69d111852948c3fb688b6462fc2da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9300aa6362daddbbee80416237f5bbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3245fe398d97266bc5d41d9095799e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2971bbd3871d57f0d77f4d1957ad19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f8006ff06041596f7e29111cd0013141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3df5b793b7aaa38ea906a708a26057142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf801ff0b42ada7eddcd62b3366940143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7433bfb577df20a9acef884f43d05c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268e3370c031dfb182c2d0e305c382145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0376bc85b62af8ba60960ebf7580b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1b3bb935db448f60ab902317748b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63657c9408dc759ca2447fe2796c163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c7ec8638a890cc3c0538581419d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a74dbcd07c5bea6f20f4bfd2dca2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc84ad4e7d8cad87c97d2a09af7039151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe955afd113becf5df3352250f74a52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d6987464e1932812cb9b14f8ebc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b371c82d30649179e999248bc9de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5ccae9be44016c7d381061cd62ddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420f1c728a1ec33459773b1b421d61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af19b9b68b911f5fbfbe8278537e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dceac073fdb52df82e84bbef5f54c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515afc8f0f0ce17fa38d04508b1fa71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30687586de2ac7ea65b030ba55b98de9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f0a5e6b322f74b2285592522059d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8380853e64859e934365fc3c21b6ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6a041db6c5a5bb8d4c33ff0531bd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01270040fea9b27ca1936a2f4038e298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe37b8605efe4dff0f2c4e835650328165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a08d9a0d1b65db4126816d3ecf98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21d5ac27fd002203de2ab1d313433a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479d81bed667d11d1fca4f5fbb9f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a362597da584fc3f895febe03c77cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7681dd5a71b686be2b4f28d6deb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e0bbca2401275795851a83069d38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f8d9f410916d058cc88f7e21e5d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c49cb3ad69da44d7b1cecac04b731173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec350d48f1bfcaced5833d79011fb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37cb1e25777703fc6ed76f38c7314e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4784895663c1497877c7c4618486e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b8a0d5981005cfafcac21616208b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3746e69258e1b0aa1ff978c1db69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b019b401b08cc562aaf4d8c47337a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48ebe7d517646f08056da21a73f47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f08afeceaab8933888e153a1833c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a8c54d8ccf899f049d47687783f43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bde9a0bddafa6ebbd9e5d91a45760183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0a049e8fbf0ef1bf938cc90f9bc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4e624749e03956129ad008128d33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872173690a27f45f6cababfaf427362186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52555d22276cdad369161822c96ac62c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e9f15bffcffbd7e6021064e20aa4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda802ac1bd915758f02a38cc679e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1214e0ec9ab3aff44df3769138f79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ac160b675d94ed53674d96e8cf692191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b51287a283e37e170207fe4d7263b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47bd211884afaff4fe17d4f08cad8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06376bae5e5b0100c9532831afab2dd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546b06bbb622ccd8cfe0504bffe5ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d07a0f74f45d333eaab658ae9dfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130260a0d7463c53d68e8d305d5bbbb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c8c18437ee1f7e43647341f113e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734468ab43666183170e84b1444274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f13217d2cac649eb7828da5f0cf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c1783732d48a2705cb877f1a1ff1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6b7e7e0b9b491756ad86310ddb1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49db5c3e1266ba38616811a67cf203203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582030784ac4e2104cc56b48455dc08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c6ab9de83329cecb1279e37a39e17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e18951e586a7b3d9dc8fc5a1774b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c7e21787216cd1fbc31ad41c5b5b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3278741dcca897a4bf83202e9a95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718791757ac1d039e5d4aaaee31693c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135c09b58ad4bf35daaccf2a437293210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d9ab3c3d4a900005737f3b656e1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112c9b735294b52d0dca197eace1f37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339dff5761f45c361cd7a4fd283b659213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ae8f79c297de382893deeb6223cc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a34e01657ceff698b2f63bc90f647215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0a3b07c9c61fd0b37a8b1238a12ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f3e70a46f3a9d7d18f4d0c59b7258217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe2ea513ff7a745320f1fcca79af23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fda933d37a2e0a4d049c97c12f3e4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ec7373e897041ad59bbe20ed74709220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fec33a12bbcfc7ba06b8328cfb3b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c26e487f59a42d3ed95a353b84385222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272bc3a6f87c832705e6d267511893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2db9304f9dc1e57230cea384ce9fe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08280bb0361ae47188335f94e33a36aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa4613039264458a03f8306926510226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2ed154193df4b6bab351286e8ffbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307647b17b8e0d182cadb2fae68473a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb290f636dd32941e3a7fed8451fc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61161fb731bbef5742fb011fa1f35e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac3c5c62aac290a3d768cdd842b15e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d821a7600c2de8e48bd34f6a2c7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7373571ee478b1cd94c6e12deb261233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12dddf8894e87ca9ca6496019ef0b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7ecb7a1c6c1672249f58bcfa7365235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c30ec4fe046c6cc0e6322282f5209236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e068b715f01556429bb2ecc6b061bf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b6fd0277501ef8363380114dad489238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9d10a12cc66faaebd9a41c0b1a5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a47bf2b1c7417c6ba5d4c87d6abd4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27c2e60387c164eb2624186a1bea1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54f3858dd1f82914528c5efba7b07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e45a68ab2fc4aef8402c80cd2104243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b5b2c905feb1c5aa5e9892d22602244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5889e32f7b9f9b7cc1a32669404be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1f149adc6832d58f2f40df3f9fad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ef96ba953464ba021b6e90bf9f1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839e07050f8f79a65d7190acb41679248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c8339cd0f55e4ef86f2f3975d6d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef438dd8e62172813b41963f8cc780ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d917e7fe5c480dcdd6144b125efe64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7e1d6517c20e05d2b590c862beac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ce3be76769ea93aed4772e8f938b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545da2732097d3d9820f8035306fd8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d3d54041f1ee7f1a9496ecfb76e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d85176d982de45a96e1e4d66a9806256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32609892b32b1762cc710919302ba385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68128339ced13745478c3a86a30566d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b910563905f7468df90e7083ae5c63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430daefa34f2868cf86a2a993caee64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81fbf8f7262a5ab69d0fd60f94030261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc29448a4e44c80cb4b4192246e0b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f519137de1f96e21890fedec87fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e6ca828a5044b185da7e130c0eec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8652bbd8ca4fe9bc4d1ff71ed782265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f12b775c83d1704a89407ae1d085266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4758de66ec9783ad894fe90ed2883267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3540414838b3cd75dd13804b1080268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd49d88467cd5307092d48f4136dad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159fef96beab41333adc8a93ac15d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90214ce3e4345597a3b0fff23eca0ce7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8fda0658ae22c656fe1f3464837ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd43b371e44e2985ad149f413156fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f4671600a872861346bc94f5aad2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069736cf3fca0ce2f1d0c3a96c6ceed2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e74102f5f9b59cd6f5c5d53e67281276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986005286bc1b560c6d4abc5d42d17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef51d241a409aec18278d878bac10e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017dbaf60785fe6c6c95d91d4872f20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2aa7ce10e86d346f26da9441d16e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae59e47c0970741596def598537c31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488897b50ad5a6bd7d8e3bdfe148561d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d492c37474de341537b2bd0c92d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecc581d3ac207c1580d22ada276259284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505419227a603ee1becbdd8835f7438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2164a3278a4956efca7ecc4eeb49d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd85cdb1de60bdee8380ebd8bd36a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b30ab2234c7aaea08d9c5fa977c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e54dabe0050cec529e6b3119cb809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb20db74b211032c6697a527a512d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21f624b2b0be98e19a82d16c21962b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d219e88477f6861f4a3aedebd3b56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be21c942956db34b2bccfa47775e6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467dd82d6adc76a424d09c2ee31e0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec846cab29217584f8cb5f6393990fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ffcaa8ae2588786cbf30373be4ada296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d185208367b2f71085b6e22df20715297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f9afab06b6af6b386bccffe8e7ccc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bfcbc665e8415accc77fa75d70e3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2d17fdebb03a60afe2af665061b01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09908bcae3628c8202f407f731be07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470cad86271293d3bdb2938631e3520302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c37753c9b650495d6db62a2dc4b46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e65f542dcc7c80f5b0f2b2c234a11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956a3236096321d1990e847b9a944a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149042fee686f4e16e1fd07a2a222c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec988eb64d624db45f291ce46d7588a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a807843b51ce586542bed0d333f83e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058c620529db1df235fc3f13855d06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966cdfa4964ea2b9b1891baf6299de6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d369a47513ee95f065234061022e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096b568d3b557d0c249bbf62889a04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e186742fef1efc5e7ff7baeca8adec4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112c7c7d58864eae78c8fa48888d8c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca52926b177e7acb1071690d6f6c49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b13fd612408ef5c412b24705703f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87620bc86131f3fb70e11cdb19a9702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9373ada3b6e52ee6b75c0ca453b2a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ca40498007fee29ee30504a52d26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2c68f04e3782724e028567c1bcff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77aa596195f9ddad0abc582705b569321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914595036351f07af84a8e3c71abc689322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc7e626a6590426c9aa3eefcd6a51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aae8d92fff71d5b4f3780c47d2e2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f73c0f19c1e8ad2b2e3b48dab3ba9a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>