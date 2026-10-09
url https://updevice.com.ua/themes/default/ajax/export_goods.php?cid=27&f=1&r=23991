--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31850de2e5a7428311fb1cff635fbdb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c328e72c98b22dc60d9eb7cc4c8db12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddb8474511ed2f074cc9c748ba75a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634685bea591807e033a290af863d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c69d975443592cf8ec50d71e7bbdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9c2c882b5afba02ddd1299b573ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd02cfb08958ea4ae098162540e7bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa32d8e74cf2ed8c116020d3ab3b558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b2e4dfb486d1e0da37605a554bb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567943d2362419634da04797cec324f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc7d24396960acc56c235e3751142011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44775f6058a3a6faca32472bcc17c48712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f8fc8ab33fc9a09d3b8d85fa228013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c00ab58d4be780c9ff396998cf9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be91277edd4e86d75a5ff883e2336b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6092325d370823b3dbf93b9f905216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b6fa2bbfaf54045f562dc258504117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919de1863db282b8ce0391fffaecba3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29daff407fd8c1c66c3c84db4681819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf50cea79cc296dc89b83895e121520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01b9cb69a066e38b4138d5a619133221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626caa08f9b7ca925a5491b9882606e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587f47587ef50dd7dba4060c3d5a8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608344c41ea6889a53e3a86b2b6aa0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8624d8130ccc7a07871d575cd292625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aadec612ad9f0fab0d999523a2ffd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bbad18213e35135b53b741d269bdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce19155d5fa39da36eed269858ae9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c15380204aaef1d1d2617975d5d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864c1abe89d424c5f4803dd13342d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b72803b7a7c132505ef4922891ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d027a53f2d3d9a6df3e1500480e4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a1656d2eec33bbcde802c0d922cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f6bfb3f939cafbd7e931986a0dc5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5897dad7874621b25448caed2027635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ebaf970cf9ff5e5c611514ec84a8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8800dc4c2a8180c50089d3c727d8b0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671b88ef3096289d6c14dc2f256b7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0329327fbe800731931a6cb33613d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456199328c5264da883fbe130c1a4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a2f5d9650d5792fda31416adfab3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24941328b4454738071a2fa8526e3f2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96677314cffc307f2d6884ff40058d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f18cbf91b3bb18745cd7ca356dfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bddf2c6ec8c5e597db18587cedc3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c821a174a3ffc448356cebc79081ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f302814c7aeb833d3607c75e03cff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c02f746826019da30cc2d74f2b4a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28103164e09380aed72bc88663f823f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b3036fc6b63875e527f1c4b3c32050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46214484924efc2a2a2af650562a9bc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a9c9ed1f8a59828e4cc16c19bcdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f774edff1d3b18c4ca565b687cb0d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bc67f6164c877d1712c0e0d3cf43854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde0569c2b25c0a6857d3f54d55ec5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee06faf071cfb9086d282905b199a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4b73449d8c52a7ba1a68438f66bee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38083919ebaa6b09bcc729e2e2d698a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebbb03f226d304eb2a722bb7d9ef4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac7bd3233229497e5992a7a776e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e454cee4a95da7e08150228b8bcdccf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c42de3875e17c92d5f6578ef966ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c53084cca018d3f8165939d7541c6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c64e4539809acd9c5f562fa93c878564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fbbf37b098b857bc50f659d84dff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8f72eef430b4d91c7013ddf787c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e5644465111022cbe3a5fd60c79567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1977b7cd44af3863ac4f86a2af311768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13a56ae86b4752a8796a4635017cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849ebb17885c358d21d4e3138f70c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0205e8d179294f23c3e7d3b4a11471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fc460441ee8c1fd5ed10a06b5e2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0aed8e41a5ad2ebb50d4a21b7776e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97373a032437072bfd753c9ce57d1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b28a2afac8d3ca05a283e00e0d84b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5922f35154eeb2ca075081247e508d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b806bcc2126358f9ccd1047444e57077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38288fd601d1bb4e2ca77db2e681a34c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4620ae9c199c2176df625c702842f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca5da86b5793d7e7a4062495fc8af180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf901529c34acd10eacc11646c382a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf0c4b6efa4bc550648d38745510882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adae516b2f39012b0bb01b484bb53583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43dd3d2df4709a87798c9ce9f8da5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85810881012af7b8a69ecf41e660d4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6593c9b9097e787ed40836948a45e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e04a29acfe076473b7d4ae37a9c5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d705a1f52e53aa954ef1a0ccac1b9af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a33be50fce03d43134d9cb4b0b83c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc013caed3b0d3a7308dafb3d6e54e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b46426f42a4bae64ac031617f0e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f759238f806cf04220875faaa906e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85430e25c0657bf7fef8ff6376918d1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b52741025049dcb0a2f6aa6cfed3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea971fab531325d7d53089e66e3e0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb0c63bb091ee7b53a319e1fabe1de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb37bc59a9bd28886f189aa437106f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911417025c16c1c2fce54c3e5ab43b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aceb472a25b2bfbda3716b927d51899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f82ba6dff354196aba9dfcb297c1f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de677a6b5c6ea94242d6dca69ed984dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49c41a710440de3ab8185749ad5a03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cba0019a5af41b70a9f52cf5f2f4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a58374911e2bae714765ab9e2470d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eaae1914eace960b15991487bd83a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae47f38373eb3368fe25c5964924b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad6e903f50cf1c75a0c8bf7bf92e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5a0bcbccc2c1a8fac5bf881dcfdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace4708e8db20b95844eeca7b9ea8e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bbeb769f3d22749d087aa1c0465af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01fbd534c8f38e8ee23858e4647ffa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990412bc131fa8c4b435237dc351655d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b308be1af42842b8afe62063952ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989c8b74fb2629137cf31b05ed2857114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710d3584eabd3b9de74b2844c6e3632115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a7bfbd0eb8da6250589c47a965c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db79604a7e9c0bf9689b426da53670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5cd45ed0ffe86cd3ca1794a7627c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff41e8b9fc58b4702252d62561e29e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1bdb38d27c3ee9d2350dad3a97572120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f090b3a6c54491c72cd40283a448779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22b2f470fcd9849354c2e62f6fa1c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b71cb03545d73d26c57e91eeb894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a6af0035927039cb45e177a6c76dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c88f1728c74740859df5a67046a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f5a320a622cd472a10d2c5f971f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce02671f9ba26816ef2e3413cae409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b659d53109a284912953166cc7f54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370659e581a4f33684417d4b83b1f30c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7ccd1ca21ba37d3773cdaa0ef6a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e1fbb87b68954c0e0f7673609506131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f1e3256b908988989a4f14ecd762132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a4c9ade95a04e810fc15b902831ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f454490ecbd110f8ed98e039d6a3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ec54fe9e7e4deeead92e47a9cb16d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d382727267c7caf2d50959e94944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfad943a2663bcbae78cad4a291b7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028b49c47625428ccf86d9e38b3eb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980344e3a71426c3e31139eb4f2ab5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4f9716b78995c9e6898f541dab20a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7695d81e298070fe2257c7d690dd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5c66b4c8f442889d1cffe2b6c29be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c3b9be9c711efdc33606b3a9c08b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2872756a56edc814ea19dce14cd8e28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77612feec2ebe19456edfe8149b5429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae13225ac9f4197dc8e42d69e9245146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88b67864117f380cb323956df67b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a437ce7875c633785af16b709f89794148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa860b8637936ca09366b740b17539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d26c13acfa397ed85a5ac99f71f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f766c6d5c271d9f62898fe5e3672f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4755184e6f31a735f3024c22d3b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5179aaac8d68ee8a9785563252d4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb05a4cb896b6c9a21639cf8f117b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720417f962bb7d44a3c3e70847cd0715155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a6205f3d9e6d48ca5b446ad3ed1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96ef448e115150e6b61d7c189da48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cd78544ab69d5227b39af7d0a7b7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3cc4597a94645c55b552b31d2e2ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc703848e1606152d0e053bab22192160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce564200e8ea6428703342e7b381549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca137e1883542a2d51496f44b189dc8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f890d9b19a5dd69733ceebbaca2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6215f32d0d641805000dacaa50d7a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6292b338b42a7ce63871c2f1d559cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb410ef3a242488c4601df65406eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb55e34cc32ee945b29e3b1595f899167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb3ec43a32704433683426497ddc03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8c7b89359874056ab44158d2e50bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67db3c1b5dc89430c931e3d4a952c61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a57d723eae95a944114254943be5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f8bf2e86673e1049fdb19220a1db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad93728d2a8e824f468f53439f3100173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4fc62a75056aca04b7ef280f9a0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8376c24db26be1adf9c68e13fdeaf48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ea94abe590de1ba18b40d2c9de21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52590eb474a653a6ab0e75172ed43b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bbe787a4bb738fbbd4bdc315e79bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd7bcec834045f3f35e675c7dc5bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ebd766f20b132ab5107eeb3363ac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfedbe616f6465c5af14191c8a846a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b340e6a6902884622cc8032315d74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62dc6a60d779d5253de4c491f775f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de53ae593879faafda4f6d6a69d6b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026335e14517ce7b4c47f1338e71eb28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8178255d06e4a6196ac645dc9245ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20ea81c9bba96a3e4b177a2b36620187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53dfef0af4a731cdbf4b6a049388c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0bb1b92d9b9225a2a4e5bdf38012189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220df6fef5b83f99e563789f699a544190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd314a83303b099b3b756bd65b1b497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2cf10b1546ed3ea9198f5d39030d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe94a8f5f2f789c6733beb19c3bd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7543d29df029dc1df1cce371f4b9ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973813c9aa006224288589166d9c5cbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1761a1bd444aa89e07d0e515574fda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64bd33a134d7cff705d1b8345b5788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72ad05771a612f1a4e9bbf3055475198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79d19c1e0209621ef72a2e8e1a275199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdea5c3852db698e8b8a3d22836668a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081252fd0ab27f969983372ec274536201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771c256eedbc4c95ba50e40fb19b407202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed8b878aa1bb734a555c4431a8f148203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471aa339558eefa4624be2f49154b4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62534e7825e1065c7e59a567f2701e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b64ba166c307c012ac3a6e9b8e3693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4232191f22007bce09af6638471446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd554fbbb4d5601695f51b376b684208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fac8bfdc073f283b809cac6fb6ad9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ae7cbffe29d3e721a9b56c3b0d0d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3011e7c760bbde28d5b271569e4e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa34eb6f46ff5afa9225c696477dd1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd516684396a629d60805ebd40a2ea8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719537fca41ad1232c4c7960a0660a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41697d6d996b5c1736a9fc7221c4f472215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b41b02995f496d031f79c354a73f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e3d329bba7f0f0c0bccb397582fe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155371b7854a1fee6ecd9bdaf3dac1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b3bd077b068a8b9cfa423826f135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9884de820acc841175d0998f11263220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d898df24ebb7025f4aa8ca616a4b1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711c78fecd95383034ba516b243ff6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85fffeda3f91f269881b6a019ea00e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f84017aef7262866b37fadd7b4cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a1e2a9a003dc6d068cc18fe2513c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378a3906beb73be9a91fc47dbeaece6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d5f0f9da3097fa702437094e144b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886949ee7c0c4b630258d11a2d3237a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96f19d3c2aae436aea40bd34eb8216229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20a7568a7c90ebb0bcc503677f0b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a079b188d92d92213def2a54b43923231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ab7151786358a42a11ba9341a817232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784173a5404f463c76c52f2fe4dd79c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699fa0da526a0260ac161802bad42d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814abe8ef88f67d26a15099e9b5dcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375632fbf063877f0c4eadf028e00f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba036102d56892b3704f3787a56a9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e6332caa376ad220c6da0015957f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7c6c3636288432cb2d471e66a9ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439198032642afbc24b79c0b49452f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b48b74713bdaf78cf485ff616f26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ac9ff41871294291a2dfee35c9af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403124f031666cbf112134597964898c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cebbedaea3b5e7270d2d76823cd71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68429fbd323785599f4e8e8cf91376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f84b11bae48ec785bb46461fd57e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131de3839b4aeeac282273370f5d70a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a602f7494f82dad151caad82ad68c22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aa5e31f99b05f0859ce3b65d9c15d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7dee0297c86aae7015ff9475d84ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc5e18c0394ea8b2eaa5e7bb07721251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff76ace62b9eba092bf704fab584b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebbe023876f8bbcaf958f501bf578f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231cfeb7afdeea2785536e062cfcd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f7271acc534ca034564bb316cdf32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473629b356d8f254a2a9d12b6301f59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2210f14f21163c12e013d8e115cda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03b7583ffc86a79bc340ccd887c43d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637601face990cc6537c62765e60a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67019678758659aa7982a63b4963089260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9a86fe7fd1a50c0336192ccab72a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328a50013b9332fab908bba7f93074262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e6d03ad49d326e1f564db3634b77e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d637c083f2d39c6f7bafc730e3eb1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1545ae04d313014a6910ca3dc320265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989349d9b317351018c75039b0b9cb6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a4c0c8407d9dc923ad24c82cf57d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2f2406725a7644a4e7aed736f8fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abb83ee86ae967eae5577589407226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984057e86411d89377c36a37c59c64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2953873d37659d9e4895e514b5a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae37878d646e7809764ed631fa61f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56775431b5b8ec9919306fa632880b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba5f6bd1dd097fd6a566e418c9fa8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9954e326a038ec1ba13346fd4b3e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091cd9ca363938b2b4f72fc9c6c3f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccde6d2200fdf9d65c69d585b0baf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ddc927091cce18f30fb3aced2722278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317b007b0a5f62df0070af2a8d86be6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879698b94d3881a88ec1a50ef0755bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5657273ddfeb0c16777fa99287c95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642cff4bdc982a1d6b2cfb573d951f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816ab34a7baf4df34e3b09e04c9f84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8936d93a53c39e853c5218cb9eaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43738131f4b1170b4b00c575734ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11416afaf2f1852b51e0de7821f7d7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d49c2660a6b4f705ec8cee35d17b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce125f9433c3c787417976f745215af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae76af88428fe7e6e4c38490a8856b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b7f40e2009341f6ae20227bba91e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a7650a507958c613e2db32143c54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070e8aa37a7ae1be9343d82a4cd08cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55456f091a800a8137e2cc70f604f589293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88767c5e5760db7ccd21385b02fa3f4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e81c2fbc9f94f6d109c35e4fa1b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aac4c8d2dc4fe82d236146658bf2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20140bd907e477c909d6f7cfc279ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01407868fa461bb9a6a54df3102bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d637f59c2eb6deb5f37ea82373ff5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63362e670f019d0c41ddd97f1781f1e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93019e03c9ba22d1a5c163ad687bcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d5268b3fcf6e1361eedc94a70544302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151170c50f7bca16c06df164f8e85c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffdf3b175e2383db52940fedf4859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6a67543e1e4951ee6d9a167ab5882305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d100ed1f0ef51bc007fbb7271563e0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed5f4aeeea903d023f4cc368e13daa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9250c0ba440f8aaccfe3cd1b4f2a1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed6aeca129b95adc333f91c3b5230309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee1c4bdcaa9480eed3f60b49dfea1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b618f2dace1cbd790048528bdd252311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97467720b2a8ecabbe4b62cb102b6544312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aade885991261f3d7f5af043e38cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ad2f6eb595402bf395413a9980dc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5023146e462cd617d36a62acec6b88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d26bf701716aba51593f479a16134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b820593333e8b990ec88eff6ce73f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a438f0f1df2a81993075a3602b7843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237bf75586e0611d55975ee5b28c8d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622f57fd3d5169ad95c93ca5d90ebab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8096775862c0bbb381fa20704ce8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3251ecdb1bd0f49a6e9a99bc21b35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be212c94c7ef748ff7747fd1f1d759323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed80e23810c5356514295dc1849d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ff22d8c5b67de17dc46531b7dc43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fdb93913e108fcd970d97af9b18dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6247996f7b60beb2243b2f66083ee36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0091e76a3f36fd68b5e78d340aa47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75923a6c39f71d4743e605b016b5a77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc725d1cac034d0d36ffb9d4e8ef0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc492b9261fe1c127ce71176da00fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a006e250b90671d4c24394468b636332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7d9b022b805921ab31c92d3bfe6c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53385d55af439e5e04983f9c0606b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0e8a75c8d0d718415278a2bae57d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2358bff1574b43329cbfda4a265a6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d632b0e627a16cda880f83610d0354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff0871b3a89795e466ffe18c2809595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd298252cbc77ec9840512d8fad78ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc00a74825bf2313a210cc156748e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d93f8475b10be4dbb59e95eef5338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c04445424f8ddc1c91a045b1b2b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1843d6e273bcc32cece061d0a7132ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33a3ce161cb54c1bb6ce1a41d2c62a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f47987cca846aa7e32f7a1658e6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6f2581d33c37f95573bedd0d1d1bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084d2f8d82c7cbccd891fa24a73d2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeb3a1b482d06496ede8c5458d268115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e17334225bf4e8a29c3b7c426e1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc263fd4f5fa07130847ba4aba462217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b1ab02a5ba48a21a601d1723cae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f516c49a07416205643327625b5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d3cc4f9bdda316d19f8706e040e8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df01de6a6d07958a7293988c3013e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18bdf1778ecc8b78a0965e0b0d1ab422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145dfed858246d6be1c934d4477a8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d472ae053fa112e7f70c25aaa6aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673dfef4aed1c2244188f08f25b901f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99adfa4ecbe68298895b6a8f33f778226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87bb2993c30a76164baa54c9bd108727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c427a69402234a639706856bf36028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a21d812f7f6b3599fd7f45d793ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51003d8c7b95029272cd37a45c7e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bceac2cceed962dad0b01721f15c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c694801ab5e3943516966e82194f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b469b262e0a5052e6f22343a0a6472e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c8011dc8f6bbbba806fb65cd7dc7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082a35dde52303928457d21aa5c3cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a527cd07eb17e1ef327b61f06172f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991b7bf3fc0b4068c631f49e3a57b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb4f9ff26172ecc3343f58a4b2b6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893fdf2957c5e40240be8231363d55339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e86186ba4cd691f8e9f2bc74bb5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80839b9024d7624eca71205e3b73141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434355d749dbbd494ac7dfb869e9c05842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac7e11e9a967c44d4e61a29a0c169f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceef6f1d62d7c3e946dc4fe29e6a6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b45405c3fd274e39d7e5654b3f723c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13970a9d3ad93d6f02128c1445a15b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c17a263c10076da0db1b32fe835147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eeeb91a66855b54490e92cb4e3c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fe695fc0582fc2a53b61484ed41fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37375b2c8acc6359355801567f421e2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffc7798e2772580d5983eb7bf401151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b3fe99a8afad21a6f5d337db13f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195238e16469e7a5d24fadda3c72f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f084be2cd7a04914cec503a5a6e6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa6b6868451450748890823823a8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c9c020e0cb61efafc3d5ce5e1d33a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ebddd3b94a30eff863aea0a68ea157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39059b19d56e57ca30532d84f1b4d5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530ad645f2242284cf8271fbaa692d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23877af49f8c86a8651f0e359dfda6be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946947f7c952b67f092c3a1649f9b9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6e5b5d34fde7ba7813c9530c884f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc4cd7bd8f4a30d680ec60da12b72c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e0efa1bed8a9d1196723d5b1c62b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f079ca9896f5d5327f6b1a3821de5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912869baa4ba11f611a09ae9f84945aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24c66e1bf3b2154ea909effb05d02567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26908a8ad7c0618e6121f6a69f79c0d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388efa15146c11800a5e2ab6a181b4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d497d6f293fbf3146cf5a0ba9fcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb04eec65697ebb7a4557d1a0974f1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3c64cd9b367a51b526212f1e782572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff952c7de6045cfc916eef382abf3a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904cbdde432be43ebf6e14a752b008374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e7fd1d18adce80a9cdc8a068833175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77cf92242259998261968ccdc0e19d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34111a008e38af8e444d0f18e074384077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47113ffb9834d5c61011eccc7aa3e36b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc9eb3e01b619e627769cada64f6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e360b58be884d98a1a6af608ba5e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0597069f73e3abb3baca0d38d954381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6f692c7f21630c083cb4cc98497b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abfbbdf39425511afe732533e8670283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f586a3adb60ecf1a77ac07b284be984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77104b20b125ba6ba47f53642a9fb1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c9db63bbb105ae9b068dd51a9118b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf1e77b79d4256a883828e40fa842b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44d6b8bdb14789c497adc295043ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2df0b24b28a5aba044f1e243955189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bf6d067827eb06943b355b75b138b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10d85c661624507dbf53d5723044691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263b19899df6f0bdbcc730b21eec4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db9fc80a9b01c0e88ec0f817e0e8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6f6eaded202caea984a30d1f3258f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f6705a26dedc33d6d88fce06f8d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4689642558435c42301f3f100f79ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efe9e5c6d875d23316c891431e4f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488677184f1f5da59361018de8fe543298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0775e1840b6403fec3b4b955dd887f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc948001241f845e20bb3c17c130f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e37ad31fc7d58d283984da32e52e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a6e345ae4e4f46fe8cc9411f5740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689d7d32abbc65a2a08af94ae226d9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779bf218fa60559e9cb034152f3c11c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027be49200c847c568df1f5f95c534e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2082bcc304a58826c776f4b42a7ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b981703af101302e524e8a6f59c8b83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a572d41871dc542c66a24d5de8c5506108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800257d8bca9993b9423139c581799109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6bb263756233c8b57304e2e42f709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f7d42eab77e2c801b341dc8c8dc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d781ca01fea53b0c9ae3c940b5333112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe7eb1f86b50210f60542b3deb5269113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78459d906c4750ffe0da707e4b794b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee8614bb4a5de67fb57277ec6fc32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881951b69d460d3c85c5856f536951cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6146358c6794437c0f7494e9677bc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af584512b364e3e6c3c092ffb556a01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210fec8e7cdd6c85b6b0562db15b48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46503f3bbc8fe3c610f1e479b272bced120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b46a008fe6d52e2a20f07a73c61d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad410b297341ed39c8378d2aecc04910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd842d66a18b23dd58da68f8bf767785123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c360864defe34cb4076f4786afdc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db7cb957749e6c71bf9b6a0c9c057125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b57d64535b3b267d915434634b43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fe7074ef2a5fd94d18a2402beb9f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba929a52842bcb7c8a5742d89c04f7eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74ad8c0e79bab9e99dae545a2ef89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55f1ce8288fc6976b4a944bd56356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b3e5470a13e786e037a7179796a49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eefb850ab4722e82ccd10e195d9cc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a01fa6ab467f9b45635e179f623e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f9899732db63dafa6fe6186543262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455552d347d30140353bb33c55f6bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d11827c98a9cdd7bdf3e2ef2bb81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8973d5781a05f985003e764c1068137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f369a7783b6e35a4aa47891babc0d6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28f92be89635fed9061007ec8707a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7c1689aafa94060eac80aff5f0ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb25cda1e0d6b9375f49737cba60a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025852902706bcd6185b4e18fe2269142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc8ca8da23cd456ed71078e958e82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc1057db6e3fdebb023c50a40c6b24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c00602bca08892a38f300f020a38e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb6e2f60003ad66d9b2ef795a0c3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee0d9a06c55ce3b541d166ad04b03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e2627d36561d4477f1b0a565ea2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf3864ab5e350879d9c257e331060d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d351998266ac9d81d234a4f13cc595150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db80cd2bca6ef120804debe45fc6f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415684c38e25170052599945f27a3210152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c58b7a98e7a02b0ab0e179e75de935153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefd28ecf327fe42c497d4fd70c6486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b2a3433343491d6081267fbeeaa9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9e66a9f4a4dd33e6f2bdc8953a780156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef5a5510cf19e6338a13a0bcdb8da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210460858d83d55bea6f7b9644697da2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed06bb9b8b129f83cb60460027ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e933e9de219c024a9255100fd59c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4c7543e95f6b5a0d1c5031adb46b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653288e095a9e7d02f310e9ad0512f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aec59bc864ea193941f6cb74eeb6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6df7ecae88769a41c4e06e47d62e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d4cde87eade907f70f422112d089165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25d16dbec08acc0743429a3f7cd9f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b63c9d2cb56afb66ad6aa6e38b564167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62085751fcbe49fdf1ba21ffeebfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411647255d9339f001a416f0482b9f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a0818e9218e023a4a925956df401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d275f2349b0ba222f1e1c0196e9930c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4e9d6f25e8c5146736ec0e5bf4406172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db5bfad715d0b28b9c37ac1308313e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450a78482b991d942b5b15f5e4b90f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a536f0929f444d2f7f56054451c47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036104d042ee5a7bfc61a142d7845e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5910cc26528f4d3bf32a2f5a0f874177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edf5cfd4bf209210f199be8d4820a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2348553532cbe084f34766bc718b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3fd696a7fa16a04e338142ac4ecf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ad85cbc106d01a10b3760fa51ad0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4149e4ecf78ac5e0814e91708b0ddd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030daeebdd874162ebf98c806739627f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78009c56b171768f2ac72477f3166efd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a717527a607970de252c07dfd15ebc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ef381e9f6bca8b4e91ca8ab819b7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46e73806e39b7132264e2c73d499e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdfd71e50a3b0102a75bfa57471d18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b7bb2da1ccd2ec410683642f5c83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798e018255ea3bd3c9c051e8f33b38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61c3f34b75a2b7baee178a5541ae1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d43979e2f009f253d33cccba59ff5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d8df006343a9ef50e1cd2bd0da3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02a12f86694daf3462f3fe9ec71c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995edc4403bdf7cad289c57235d0521195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750450239c0607dc794ecb7985a157ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cdbbe40d4bbde667b3d6dc21ea8fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb788a968c153d0a77d59d93b3cbdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e114cebbbbac8544b910a319880c09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108ed5391979c6251f21583ae9ed7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99551a42983de4c15111a1d5f869aabc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4b32136b9d589adbec59186b4cd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450a7df851e61910bd4e638d2eceb9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a11b36f4910b20445ad5d43035fab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fb14f5dd7b86fef25d23ec7f0891205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e62a98a020ea0618393e9af6a1b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ebda01043b73ec410510fe5d46b1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fccacefdb4b67bf7fa55d004b1b35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba867406b0fe31b40bbda152187f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c4a93fee54e72ad1a0e0744cedec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707672e89790e43f6754113bad46b698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700fa9a339c97cfac727a9d33c28c9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c7016d0631d5e72ca1933c9322d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a63d6615aa153a1eee2c02dd2ce5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a53cfe87610c5df545e240f6d66410215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866636b8954258a035e1cdba442869dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc55d8d9df60812e94465f485e1ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243d312231ab3991791f7d357fecb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289819cce4147c2fb07b8b36185f5c47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e305d26436140fe750ac42cfbb8ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763755eb8cce0ddc87592e9646782027221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb20dffc19edadbe31735a9252212a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe3ef2c95ec70c59f2c5b1c596bb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccca5e372b2da896a92ca1b247a888224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6ff93276aeb19eb87441a2624a661225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242b2849f7b3bcb02e42db4c88077b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db402f5f670b0480e7c095541390f3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849c9764e9b7b8bb2723d84ca85174228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06eac32b407093903714e229aa4548229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb275a3190362c88e99e99dd322e633230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc184006eae4afb1b7fdd24d53c5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30ef93f27cae3fd1ab0f7c75d4a50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950c36420255381e0e9a11f603c509233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928eb92d5fac61b63a4130753ff583234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e14cb0203c7193343b3f1c8f04d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e818a61b4313b3aef03999d5ea64b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed9b1dbd0b658005d1cfb5272cebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff6aa2789a2b0c50a1c9110b18b0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d964bc768ffe5fb1aae2495bea610c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d9b4ef83ed13905d46afef63e6a2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f6f4220e028a92b8978c0c64ab4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31c78c036b363a9f09857bebb9e1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4327ac153e18ba858d0fffe2c713243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8228d96c018019dd849d9333e874af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866dd270fb27a3ab27bd831883b389245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d88c7979020de2e57479b9ec0de3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb25b540570226d69d631d8c541dccb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9a9366ed305e380d5c2057f1631d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f428c81cff32a026cf374321ff91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d93dcaa0759369100910d7554292250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9031eba917452837a83ac8a975e15af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cece8d4d7b7df2f72987fec55da38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7e253ba3161c39b9df888a21ef77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8cac4c8f94be63a71623508cf9c4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e867f8e0f22e8f4d74dc6ef432a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a98a2f273afbb413b78e3ab68e6c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485425fbf7b4565b45c7c5039979797257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca7a6b73f1546c9ffc9cae81518bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610976625b9d3fd8d7e3a2ba14cdd251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffada54056f54c63c9f0806ca8f2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576d1f0409f191ab889679fb111d5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a47eb76d1ef832d3a04ad62e000f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18d528b6dcee759e7cc08557c796ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96450403e38d489352dab2908537a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51720858a167647479b7f088d45c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf576167c8a8b8eed0cecdad0428829d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e823fe7c6dd77ccabbd11aac565f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f9fc438853cf32f67bcd4affa736268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3733d2cb2170dee2d77651f078914f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f64eead57e9db6bf06cd464c6dbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38508350e5bb3a05b8336a88dcfcf885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069faee6e470c6db66c98f91517f9e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265c91e1e6211edc4922716ee982bc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78dd6f0e6492bfbd1d188378927b20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be565a6e19bb969869325f5182d513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e34a756878752f43f7075ad810f6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798b265914ca4d2ce8a3e54e8477a4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363748b180ecf557c186acb6db7b32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0bae0830e518898976414de9cb9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea9959ed4d6345d168a2ca2243de2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e942fe774386879768d095c4ddd3083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50002116379ac1f39a23fd4ceb69f0e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa60724295a56d152ecbd8a69276e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59fc2a0d15b73aada62306c5da69f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e39b2b009965db8f425ba04727749285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f780ce3b93a6ddd31b62e23e1d136286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8689d82d2cc61241e5fecb6752eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18736a2355e9fd8ccf192a6e440de95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976ed9ff2ab5ee47bf9d878cc8b762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc276510bc4f3e39facbf2743db3fd13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb7ddb7658139f445be9202d5bae1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9410de6602bd3909612d24be3ee7546292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc01d01e10836dfab65f0e787cd00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d10a2704c781ba672ae0f26a22e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e24927d2b81e65c523c2713da72b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a1a6e352569362af900428cfce0b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c307262323d5900495460f51d648e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574cc2e1171c3c4b002b8d952e2dddf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703f9b3122baf9ff88ce0c15c12181299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ccddf6213bdc3ac760bd727cea4b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a1f7cd769b4a90ee14f0fcd6e9c73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7cf2bac3ce121dfcfb69833132091302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259736ae040c0faad10e510a698c620303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e189e43bbf0b3ad0e7d2ad7c5bd81c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5b263db2e1eab43223d2f1e3e00b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4753e06180609167effdcd3282c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fe3d69288c0f6fcc8476ab46f8629307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e431d67fd1f6c19a8621d9043635e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5f77b9d2141caee79ca1061c6b13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7adad65877efcf79ba65d3b41e03ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f9d094ee366046e03928685c0334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923153e6c78796010db618d232b7d83d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2694a4667a7329f8826984d6c6f82a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dec75dcab03f4b7965aed5e30c9043314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd3b7f602173db41918fe5bd4d296315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799028b5683fce90e80a0a7b5058c2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e4225445a9400cd1b98b6805023b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc00a83e6ed49ed5e4049514c90338318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1674f4020f77b7f707a9f8e3c08a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d531d48702b890396186eaa66902320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42796c5ccc143b4c648b5ee52f3bfd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d2022bfd3876a3e2895b2bb86318d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e36f53f1d520f882e856d6cad8a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c83ee7d14434c9ed04efc1c3032cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4c2816dd7bc5d93d910eac91a96b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>