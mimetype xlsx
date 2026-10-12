--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13217bf1e36e58df0217c78390c6531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b30dfa7e035828091f4f4416046372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb225f8cfe616150451fd24da27353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e1818bd88f852db10b299ba768884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1ab9110ef042749fef6a68d729b6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ebaa8808f81aa452c0f43eb56e4a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165559031f64984e28307ec9122dd987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610ac80988f9c7c0f601088901080848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1ebe2340b87d055895ab984fd40e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e628493747baf1c3aa36967576fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d9dbed10381462edeb71ad90a7b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9dd349f30b201eb4d612c6b73f7db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eca4a30c1d3d6f4b5fc94e1243bca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa668dd0a75932ee1910251e8919384b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d375fcdbfca5c1d225cddbe8d255b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac434e92fec9712d80bfb5a3685b4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6db6b877accbfbaeadf955d5fe07e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ba9b8cecac71dc5ada7e33a1be42218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf5ae2f131995ad3660bb9386f427e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb06cfa5e1ab5d54d37a4795aaa9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6df0fc7766d87f791acda581cca33121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e941546ebd977f67ab3f4abb6c8b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43141f349bd76dbad1efa540ba7ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f613933d65cb0e3781dec0f78b4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be0e0731896ef7af564e5ec5a1110d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251a2894545fea856a843550ac4b5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7aec9c49a44832b741b0c5e1a0a9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e1b9c842b5b3af13dab8c304f99828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9efc7cd176536485345e4400924129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137cb59d43f5289fba7238e9b93c12330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d001dcc6c4c85aa6893ee7650b108f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df7d0f63cde072a135d892a48b3a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f5c66604d7303cc61a60cdd7748833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e9de1e33e16673b34758c9ef2aca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ddda2e1acc566abd4f6d92ba37fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7497fd045deea16311f537731d39a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbbc0e5a2f282ceb2f6424e81618b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06502aaa166ebb3eb4e2a29b114ebb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1771ef4b39a515ffd6a39cb69241a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff40e3306a12f8d64e43dfe5a0ef58240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86245ee23c0a6e745e4c165c3e6ed45e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce234598eef1319259bc5324a8724442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470660737bae7fc5400fac84a21865943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eff938bca3fb7088b8d51868c68b4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70333803f6fe0c471b55570adeee6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741e35755f3ad4a866cf9a8fefd5ebd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7dc3a24de50ad1d708755578433947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297bd329bed77c840eecfcb6b5d92d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1173b457fd339eb26a416c54e28bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e4298f7cf1d1df5819d733beb075b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e815a23efedd39b24236163638a6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c4907a00f1c5415b67e7d505a16e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748178c41566ef76a5a886d2e9b1bf2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e0cd78772ce8536fff7db5fd1bfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc182ccd4a3ac4d7a8779270e38ddc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a40f959109f043682e2fe96ea423f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b9d7ba86b20b0eaceff9b574ad2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7277401e1eeac44919a89140aed92e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788afb1678e76a343ec16de276ceafd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16b06029dd938b90226d78a984abb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef7ebf74f68f82af899383e10a45961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769416b541162b8e9f7fbef46ae7a7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b668b9e83597793fdf15de88d76d63d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f01d52dd806a2adb014bf8afd691664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b9fc90fd5815522d28114393a34a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c6cf5316f1328c68cb9702a56f2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78e269ac75c9c4f15d7d0de6986a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa95a84490548633120b56b0a09eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc278db1bcf387b7b29c13f44bd77769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac356a4c726ed5897db328382352070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870db2caba5b86b08268db90df6a70171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71ab1a8132c2baf77b5b0a8e5fe4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e756fbc4f4ed7627c4c6f8646825473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783b0bcead09246fa9bc089ac20671f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada909b9f86c847e0546306d224738875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d82dc469946932977083e50d63ab676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b880b3abb8c48076832567e226c81377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209cdc375736dab9aca05694776e4a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4889398fb5eedaeec315a32a9c92e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91429325f09741ddc76ef11153bc9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587955163053d52408de5126364a83c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88177f5a13a98f84753068e5e2aff10982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f6761b84413d5810429ca3bc72d8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fa42693104bb2bc7c117ddd381f5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779f9532f53a571b239a1970147deb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255610c5e1cc5d37923ca9571f7a8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445bc964dadd3fb0b2f9dfd19843bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1ded392ac1afb908881a376e869c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3c61fa99a683ff0a490eba76ac68989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6286fb35dbd1570ac49562ccab618590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe39a937af0463cb57d804e8c2560391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396287d37cd00104fbbbbf0f0894831092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c864637daf9483fb8e6a4b6b061ac7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242616087775ecdc472ee53d6558136c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24716d13028375701ba7518c883f201195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7732d12d85e1d4b5a3679466568a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094b74b1d3bc9f77a3ddc8551dff3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f5bfe2a5fa5d55ed4f319a1ee94a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e03e2fd89967ee25f152dec4ac3e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c8e9ddb83c0b4344810dcadffbeb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11816736a8e7e2e5db697cecb450935101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78621319ceb3428e59989c6724dcba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1c7a27de0c1546f148c457208133b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc136102e929b8881109ebba6b754423104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad187e2772aba3e5b655be4f239d58ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f341713f85d9da76f435cce37e696e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b9cbb9978a183b344511104c790e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d63aeffe8314a5c058288bb1b634108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9da9bbe471798cb229b210a0c6e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70f3346a1db30248a3e33e42919a93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cbb213c758b43d0f56160aef64200111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f338cb34c86015511e84a1207c10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862e16d2fb13d6c1363970b3d09ccc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b8486b61a50114dca878cbb46c6eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4bcdd6225ea46f524176e83fe43b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d45e0ec607603ae1b732113c7a8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e0543147af44a0adc8f94faac80c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f7491c95afa4cd57b113119b9245f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945228fbba540ef0e1eddbc50679f0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808983bcea193021f66b8d4a96d51437120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504666ccea2cd1d75c3049eeab74509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a1ea462790f4ea83b89c66c4ac939122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4838b27a03fd3671a4c419f24f3fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eddf15ee7f0ac1f177cd5c641cc1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec9a5d8cad33b76ce3836e6f94324125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd59c16787c0575990f7f6bdf60179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb64ec9758955a08d1b101da9fe13d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7111ef44170e1dc456c07d79c6c558128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8fae9667b242c6108312ab108dba1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef848182061ab1269900d383dd212335130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd946e2a62ab5e11f8d077d3bfe5105131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b197bf2500d3e04966d3c41faf531132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe65eca2221c6b8940c4e14160991a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcaf53852d30e1ddfc089c5ff159d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a69cd104ed6d9bea62f0684b1695c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7c5d33fdb5a77079489b71edc823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc425ed7d9055d7993e46d6e52bf6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec754fd3e9889ef40660dcf026c0678138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae7221e3ef26d3626429fa2c26e743139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668672eff91ff6e67b55dbd9591442140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f56ab42804b5817d80cb00855b5d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba46306ab23ce6a105b65b71230f052142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6184cb7fd9e6d851aa31344dd7fde66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001277ddaec9a8e07b491e773f3cbe04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619835cf289d056642ccb2319fdc66e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940af42acde1ac0a6bd6725c406849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282106acd561bb8f2df81c768c686c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2123bd6108bdb23dbbb2c7c7b74c6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb1e15ea6d67ce1cebe49938ef0dda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb2ba9b8ea89523a07c8017cf7a1cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2b78f44768dd99a847059a5b71e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f42003f386bc43cda24359f495a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603286568639238d358111631fc3b87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b4297a4171a35eb3738e45720d295154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0d0e78dbf2d63437fa579d8b24c06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0dd47ff3fe02d3e6dae4fcc783036156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bbb30cc3ea8535328eab6900a90cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f6f31cc91a1b8934795ee7f7efb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89afb01c69b174c248bbc2dd8f2ca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ac30d59b266283485008a16b65952160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5e58344aefe378602be46d37f5dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5879f5254cc49c365f5cd1a3f6207162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2997eb2c3bd3e42886ebbe0d7afff64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bea15673cd098a9bd4781e6a125dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c04288bec26345e20bd13d44984c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f25d9c5ca027ef47b89d6c65e321166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071e0501eb574321dec92222d5b609167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b0669815a0b662e91a93e53d9436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950fd2b6413154b0bcde53004b7a55e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcee256ce1fe6b0db33fcce18f95b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f482ba6260d27ee60a07f4f7443c7b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaa19fa928d69d7dfe84ef970b746e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba883c28cfe914b7c6a86c814617f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc627aceb960ffcf03519f193976f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3299d5d3373f1073f9fabc5df305e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2075c1abe8ebb8c1cf9b817a3127176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7b9812309c1350320ab48c3410f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deec49ad57980df7cf5f6f9086a8a1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15bf758a179b359c5132760f90f2e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd608caf8638fd25851e716a429675d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76ccee092ed45cd9faaa63b97de2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab127dde3ac3e256b85f27c0bd74e50a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404740b742d0616e7c2a4f604863cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066caed7ac6e402c46146fdbf43db8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46a920c3554509e01d082c754ed75f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6fa606da040fc81949a95704e6a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb15fdb6e80f82fd89e14b3ae393886187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3816c94db96397f41e57d5f4099012188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d6850d22e787eafab3030b34086f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbcaadbd8d731c6fde492fe79f484190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760202c4995e30105073748e13438293191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc1e33b562765fa7f487ac1370fd84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eaa409136ebf1f03d23507778ad23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc5e0d9843c84aae77a33311e4d4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9eaa18ef705b20427ebcbbab699e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67461f442041d8519adf6e5e238365196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c194b36fe674bd9f1be4aa288e2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac819a13dc23024007db081344feb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149b1ae8524e7f938d7544dfee8ff0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223619efb0b4197d1042147e67b19f5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44de8650454dd15a435617156e2da1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca54c9a61e8fb9d57c5a54c80d413d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7930d3e3882ddc2ba6fd0989c2fa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cbe95aa05d0c4861006ba03789b03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557837fb538b3ec7286808ff7ba9ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db1ad67fed7130b40bf8b0e2d4a0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2a7f43c1b1160777e9a77a498f6c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b1e7a2295b54db7d7183e7d71966208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258476a8cdce8d0f29f70aae5b43075209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b673f604f0d2dd12d23122db74ac6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c37515472aa812a0aeee2c07239e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbaa1ae0c87320cd939f48f5b5a19f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7ae7007b658eb617e2d72695d3957213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86582c24e3dbf4470bcd3c233b3dcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c746ff5322064af04b301355ee725215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d3db9f62a5389833ee6bcc1b2445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f178f1cf896500e948a96d08a1db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca280864ceba5124825497395d9b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2bde1ad0aec95747f27d917307e87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e954e12247345eaf698248bace1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917982d7b19e23f03bdb0462bac938f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85982a3e7d58a64af63d484e6008325d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f618e92decd51ba08024906e7304e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde637fa830f127acd532b7e9f44121c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303720d985a3759d58bca2b538b2a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde78b518d94cfadb7d7e5a3d218801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcaf08522256f84317c21892a491c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298369cb7a030c4f0bdd2731f2f0fa71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd21f729672e17669e3435f69af281229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269743fec4c30f776959b52a6ce9efb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e37e598c85e8fa3b7fa577a42891231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e0b14d19ffd01285a432c94e2594232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef7be75840ad3d60f422df1b24bfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284e773a29dd86d5b856437005bab8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8e76d068d5c8c68ed6bb06b61ba47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012b35d9593f85ffc17421f33fba40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c089a9fea0da191d83e53b296f8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661b068cb42d1407c257c88df534f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3493b20574a0d343c169b93cb38e75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e26f6cc2a827c78e41fcf34f547b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f662f68968e2a02bd0784294a4b135241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ba9dba64e6f87c94a34a6a334df2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45015f73700f43c2a12e73296060c0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cd95f5af531a9a900a046c71cf97c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f21374893dbd9d9c6d2d2960d93aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204ff21a46e70afab286a656620414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34029465e3c403e07dba79298b441a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8d3dd46a810e45e26536da313c53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29bd3518a49e626b087fa99d340f77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c64285cd4d3924239953ece55dd13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0960fa28db0c63846b718f71676c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8057463e8cd18fe4274c646f96d311252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05362d80d50bc2931645396b9b7317253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66995f54f1575e2bccf51947700e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85108ee903a2745b45d9bf2a564e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f15ff91c6fb04cf968d7113df16ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d7727f966e20e3ddaa22c86147a6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e7778477a41792095542ff40580c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85e49cc83818dda05a548169327912259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8f44d9a97efc28161dc7291f800f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37ddf432d298bf20b50aa74ca2760261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0545913e7d93302c1d8d04b88c93a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc608ab4786544665587950a270830e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342230e10dd4fb725956debd2a331ddf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43792bd4ddc0a42af0959f7444a07a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695563fc46fc81d290402e8edd27000f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97466aea753d0ad1552e4a5abb569267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d0cf2995a615e070ddc22c889a14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e6137c486eb3c50c1ad60db6ee48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf779e57665301ccb97752284407085270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a8a8ab17adbd99b442a1b5d628d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0249f43febd89181f49acb2c3f9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcec64eb07682b40d3e34058d1e217273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ceab4db6633ac37d190b15000942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86492bd0b8f9c11a54214f467ad74383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443de62a999c2c18bf4220728c09642276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511b5ff57e49008fc8f86a5173511c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a79799911a8e774a15ac293cc8b39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42e8b76f9a9867c065d3ad71d55fe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec3b2fa34104b3cba242890111a3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de043ddf3e747eaf8b77b84fb203bb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eab41909308cd8655ed2a555f7d30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738588110126bdfd476c125a890e8e99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589040f8f9f30b23a127398d9299362284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afd6560235abecd59b6cfdf2a8a4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b45813812a0543fb25a43176e67190286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0b548ee55db744a17e7c9c35c95c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302fc58f741d4e46f5d12a091c1bc65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40cf0e3d4cd78c2277ed2993de9860289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f7ed674b257311735948f7472157290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62f4da2363db012384357807f55d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174965646d00888637b892b613246adc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f67afc6f2e23873931700a6901bc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33437a0482d48ba547c42fc3ad51edbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f515d8a7d4e031d7100c58b7d44111295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d32b5198cb58bc9b3fc56b2f4c060b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7574feedeb6202dc29905b69b5be7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec65f97cd7c7b0429154911a98797298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7408abcd9a8ed6a425ad2f8cdce4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3ec7bfa3df1dab5728a85e4d8883300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047545bc717cda5faaceb21f54b94d20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6006cf7c464133d8f36f3760a80907302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b972537d54d8464eaf60e16cc163303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97472600ed450cffd0a977c8bae52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b892573513e03af0dfc93a1b3a8cef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09144fb2272e1217448536cef09df207306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a987816c61be5b6dc74f5799540f29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef60c6a174f786a30a6b9d7079336d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af8ed623ae4b7e72abc92bb0c06d1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a49e292e13d0d4ad61aefba30d7e19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7303adb27c10f29e496c50e1a5de8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb3f9ecd9ebd7aba6182d5d7843784312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf25236a13cd64dd8f2dd6c4d8abe59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f65ed4b761b7d0c4faa7b91bf234a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3f557dcf0a1345644edc4ef3fab3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f12f566bf233e4d335a4a4d054c367316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a3f83ece2e8155bf2e045be8e3f7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654410948e5e8ce7ac800bdf7e6543b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5aebf2b1f6c403ef8a2024b68fa02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffcd79229d1f459cd97bdb4331f691320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef19347e1a22f540e4551fed56d2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b23efd16d69ea81c99ce500e6fe81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540def4fc5f1ef9b8d7a16b13d3c1821323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f33cc8520c31ad58c920e22409ca72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a235058547b86e0c95a435417533d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9bbea049b41b8072843236b33ecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6681c450913283cb17329c94369eb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764128ad7249fabf787b1c0255d061ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc8844dc3fd160bf33c8a3b9341a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911a0b94bd42e24b4e7fd125118c77b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080667652ee2b617d8ce3c44ba1f7dcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d097b01db750dddf1dfeb15ba6ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d767505da7f23c292123d3351f962333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb0f278095ede01d016b5ca046c7511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e393214e2e6eed644c6c9bd43133872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc290238b6538fe5881da8c18cb827f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4e65b605504fcc194acc3882de96f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813aa04aa435cf2d4eabc5bfa4d7b2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6116f0d3b51241ba90feb13cec4f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672faebe2d8effcce0cc1621db42837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc729ee3010b74fe1621362d82031e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68f8b7ca156464442e0df0c3291249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72132264af5d1eb3af2557cff558810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b539db6fe2c06dc49fdc555964e93b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eab1fe0d0d84164f4cebf88db89b2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4041d8c62ef513613bfc455c608244d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334d45b3072aac2f4c1df6e4450020a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838a31b5ed8029db187b55e8c65b1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bba5b38a0a05729263dc2f2116a6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac0e02b5afa0bbd3a7e8375237134917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb5d3afa4be4b734c8ecc6013e780418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901ac0796bd29f1de91ed0e3daefc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e061d6501db6bdefb2e9ee63888547220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660ea778d980430644693c710c5ab621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2435a7b6b768a9796cb453a5ded07ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554a928fd41a9f241d06bed0ea5ce4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f1ab159ae69ec10df3e89383eb3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e5b218911c2572e8f1e92d6c7a0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f690258bba81868114f48d38f2c1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650590335da3f03c150d02337469112227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c38d563d52de766112615d959bfe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb78c653339877696f444e7cfce77c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079437c2b7fff66a2943ad8481572ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a6f3436b41453d498ba0a672ae8c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bece98efc626681405d058be4c4665c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff82b30c607dab89f59574fcc2d18533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a5497208c3f799e29546042d0f6d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8ff96b5a0cff40f1db0ddaad6d14535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4996f507fb29e0a401cf7c95e2f5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4403a59b89dd5934816d6c5dc9fec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63bd74feb01ae44bf68c6e029dc55238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c121489207bbeb26d4175ca997fdff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8c5a0fc46c26512f8d3ae1792594740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cf5656cd472f0907e0f603783db8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae90759b567716ed5b860860289ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833461985f295d872fad668dbf7c581f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9c47fd6988445ca7432a34d0c7b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72842aa38d1e9f050a0ae9327daa395c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7e99a57c2d9e95914408f7389c1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf95d0912bb463354767d466b356247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4f9ffefbfc51c13b2fd17f237703548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7999739d428d7cf64f30aa20cc9b5b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23470430cf699332470d68e51eab65d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c16ae1ac1228b1ca6213df2351f8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c265c9794290df6d286bc2b28fc4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdeb23fe0c1b2abdae4d5782c801e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5d9dee4d4d81e024034422457cf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809c5c5f08408b156435869357a168d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050fd2a56cc5dbf7cb150ca5ce6cc0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b73b5c33605529bd1f1e3ed4ae5c4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d8cf1e23d2ada4c1f85562b7b80558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ccacbb5e6b96eff59a4df4868d81e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605cad48d03928d91de1fb9f367c54660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb425b1a926b026c679313cb1cb49d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb001db5aa61937f24cc9cbed51496d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81cfdd72825906e359c013a8d4852d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231dc553675617c9070f80bb68724364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac95df041db9d63dd3a890679f6cfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420a7def6a44ed374d5106ab66c96fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb731e8a7423c9d7fa8e224578b24ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6c8f70c889aa342e1cf7d8f5e21668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d265628ea13233390799d5cbe53669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf92a406a27d912b9e2a3187d9182070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb54e1ce2a430aea56cce76d1c8b4b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85377d991156c3d72f2fc10da30aae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501bfb132d7071ac72a91f45193366673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41273a48bd4168af2553facc32177e5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a45843907ec720cb4173123361fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a157bc98c1820b033ab554a4598bbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f5552ad4e1a89d5dbd462d773ac577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9d702fd239df0a93fe83f46e6a6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476317398d5b6aa9d3b92ca36ab7f5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dae6dcb1cf3b3ccd5bb911b929dfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea8d767dd92b091554cba3ac8ee8cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e93ccf617e0423834965f1d102f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29521583d5b62f2cd144184a192ed8f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d686f5eff0b00efe33362cb302c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7ec75d2a2805df7ca7415bdcbab985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6dd99cbeabd1088c8d8ef5b421ad586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a7ffb432f06f48c8938637a9edac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94338e9b257bd9b1b05f36ddc10a894b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40ecb8dc8469661e730bc7a8a098c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af649da48d8d43038198ab41626dc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3ee81c149e12a1e08948fd98974591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f63e64757b5ac9f42c27a724a23492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7f1d257b54424c4ed1c296537ffd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5a90097e5e85e70982319e7e8a4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873cd42ed4b6a456dc0933abba48a3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a29c366fc29f82abb4f2a5ed0c23896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e09e0ff9f0f8790519d1ab96388d3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0267ab4d458936963cd85622ea71998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168ee0ad448e410fd11ccab2c7fa4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a6fd9df7cadbeb176abea75ed6782100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc3db0d7e47b140381764afa25ad4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4316291ec5736de75427dd548044fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899f13cce3629d4679d6fbf060262db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b837f39ab03cb39b3673c4276ff62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48269b644c0e7eb3395e2fb4aa59370b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3d477f96a79cedf057f4f72f8b7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8682db30e78d25af8c5da04afcfca6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18deb8d52588386a2c07ac5c9c7d4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0006c85da0389a764a073b0e38239d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996453cdf1fd621372cda4fa749cd2c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81a26d2ec2641288afe60918d4ee4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88309088632558e825363d8bfe21b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b92420b65461ed0b6f45ab1e53439e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559dd88522f577aef93cef42b5068ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ecabdebf78f5f23faa1e1b9f7eec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3fc3303148002d00877ee588a4dd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077ef7425609937d59c8d0dd04af1be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c6f5392392f35198c9c0a6dccf26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092083050b9c5c1857723eaba04a3ca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a52862b1a160262478388bc0f60a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6562f09725e2dbeeabc5cbc2de5b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4bef288212a5b608444572663d9aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5338a9c9b82a84a8d6cf263f92e28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e2933899ee9c56c5cbef8d1f5c1dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e5d47ddfe89678f40cc07c1bbff91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8f122081cb02dbd2aa88799f58ebc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5147dbaf1fe818f18cd010b368266a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe0588033dd4c9012bcfbbd18a42a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f68b241a44786a8bc8f0ebb285d65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8f6ea69773b03586f7c32b877007130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768e0c96dec9a88092602bf4147eb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f0711bb1da2c0b916d3b4ac0c0e2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2b6ea04312a83de29eb15ec2530e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce77d184d64ae939cc36d2878f2d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f983eb96a1ea1ae8b5c8af083f9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856eeb001bf3bf3f43df5ae7e1eea99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419b945b326e52e33222a7aa3c33ad4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289b128f7f135ef47d94338bd4de87e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907ff25b6aa4471b8c434637632aea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fcf5a1cb7e325e39b2978869dd28c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e38faba655df1f60e15035e2acef26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d9c1e8806f9724e7164da4bb494f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293ef27a26fbe60f5a9c2c87ca040f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e79e9f063c19dc8fc43c10f651ff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf52b23d0c639d7252d73b697505e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89e4210fdb4040b7f3142e3ea4cb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131b5edc76b5ddb013b805499008d94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96f8685c725003fc3cf8f16d281f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713918bb128bd2e884887bc3b78b7e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c53cfd7168fe3a8921a9e2d7478c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d4588af7155dbd20c9a8aaee06d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcafac1548b0cad16d58bf42af7bb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dee1491294cc9adc2eef2744dc0f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe54f21448a68453ba7bfa74a4f1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149a62f18b5890ec8b95b0da027e3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec57f8659fc16851c67f8b01dc93b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07d2a1aa7e6cd0061480125707c988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828c0c3198904dbd42323041f57759158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b8137577a1d46e86ac598777e8215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c91df9bebe6be6268ee6ab660e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5daa1992a3175be2080bf280aa3af8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e51e0638df8d61bbd6b18e7c288b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2bec1e7926ab87deb1ec5696bb88e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98187b4878d9ce557db424da8f4b11f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14005af75decb69bacfd89428d2cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83b1d8ef41d608160030d093f27e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9653dbb3f144984e49d0b8ee81f35a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15df9c2c650dd3efb84560b268320168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d95ac4d49934157516f8f21c8b995169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab2ee2b73e7b3422cd8d99b7f2c60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf6587a2802c33793a75751d96db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f215e15740d5c21ee32fb4b222ad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09ecc3429ef3a32e49a6351b327b4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315145eb022376781508ec1dd46cd37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969597b815f614f69540fec81555124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a5f6440a77f2601416539d7fc589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4cfb8671af8b1503f616a14df4132177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa50110eb40eee8ac6d8476896ffcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501bcd3a410f3a124a229f4bbc5153179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05770ab4b728e5755dbdf9d81f0a180180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a0dcec6c6ec2f55e965bd95fc378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cd793ec2c2bec2b84f54e30a0e8e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d55e1cdae23e592dcca5f9c9d47c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88874f1b14fe95308294a5592c7534184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd15aebd342a81d2a8ca5bc2ba91f90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a11e9ade4dc66ae80317a7084b0e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f1396df19ceea065bdaeb71ff9365187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42307d4d3fa85078736f436402a2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b17e4c44c1cbbcaae01dc41cf835189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7294f64c60b7ea249876622355ddc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e666b05c0e849dbdc86de84b345ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e8f1d0f2bb6769831aa616a4aef68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f397d42056eb41fd05207b51511c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ac7ef8029253ef9514324e4eef4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f0a7006dec3038e2bbd536b245bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8e9a3476ed044c0923a53a3f8a72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24f15733131f2ff644a72948c4c4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174921a173b2fac9d873694b700758198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeecd9d20c701673f8082779c221df8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0464d849d82d1a8d17c3f599beed70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa428692adf1486d82325a8ea8f818201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a638677d031c2721228ce93d3256202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b60d9fcf599fdeb0d9468be69134ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4350f3d8280d1f5231c6b8c569fafd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506e2d96182e8826c9bc4ee3199272205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95321408f0b2ff69629f6aebf3ac68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde27f3a36bd77b9be9fe14aaa2b5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322dc67bd73bfcfb2aac41cf933226208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef167a35c08578e07f191991c7d40c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db56a63fc82de85987cdd193d77b57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec4f04bc697f7a6c1fa3b5b1009c0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078736bd7ba31573856b16e8e3afbae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150166dd7c1268b0edd31a5d2e46203213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6925ff35441b3f63e36c7fc95ffa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21689e27f4ffdf232e055367b27c78d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d8a670e9c8af153ba64168da716f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b73fc430950af9fe78c84a5aff40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e7508a52464aae2a4043d1970f048218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf90d8a7109c8c5e1cd83300d2cff07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ff54c0212c2b34abc188091f2422220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6b592a51c8b57b34bf5c409f92ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5517e9b1b5567a11224de600bb0a02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254cc842cbc425553965a18a28c097223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0669f97fb1c1c588c5df7a7b8690923224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e444fb94fc88f283a51cfdbd5e987225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33737c93e68886e7fe433b05e18fce92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff54b8b8efe0280152b089ba68684227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc62adc35683213d89e4f2dff19873228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c3887c9f931d3bf3217c22847497229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf50649e6e49900dc8495da1d66c3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48510fe1153660353de3ba3b552a6a1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e050a76eba24a8fdb43849ab668033232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f6d6d2be73818061c171f58366112233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d8fc204039af179dc82de92158b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bb3b5cf05d2cba37f7f3e33639da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5a7ad956de2fc887ef0c98c0672c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d623597141a82f9d6f541908427fa92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967baaeafcc0ad465e769d32ccea46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6e53747e91df3b44d554d3d583d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37791c6a3b179f5fb8bbf6f08b9f284e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db3502b5e9f1120373865b9e4d89c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbba9950d0863e5c736708e3f8bbb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753dfa653d12c37ce4e737d0e4747f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589e80f2661def37b2c68bc627dbbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec0eb072820a8b4b74a4af28997d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bb4f1c0b63337ce0df0b82039efc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae7e203a967ccf65cd60529cc3a263247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60f7eda3bc492212614a2d341c88eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fa342449f1eaa3b4935fedea1e1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9c0b9008843e0160a89e165d796b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac93599c1fcc6d1945cb15e3c0ab60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39d89a1d1e18033be3672a1db56e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e3c856508d1071a009a5dec552b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce83c9a576fdcd2dc7391bc28ab03c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb16ae537659f510b717b3bc8e8b56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d40ea396c7f48a04460704f8b4a410256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdce0662babf1be8aad441f64102e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923ad698c509c9b89469a10dc8d47f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65bc0bfb42043a2a56b38cf52eb59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bed51dc828271767016d3180c64d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedec421fc9f99bbf42fb2125e09c7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48c2d2ec4846916ad47a7ccf00bfaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd77e8eff99d3ac49a2eab8dc602c60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cf791035648f651cd499a318f1995264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada917b6595b243bfb012b57851fac7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04117eff4b90edc67001ba9245edc9ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9af07396682cf0997f47b459347d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d7c6b27cfa169333f1919a5f98bc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c37776537cbc34e483d4e5f3ff91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a496d1986669bf994baf8950cbc0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174615cdf4817ea4f90562f616700b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3485843849276d29bcc24b99691cfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f49b5c8a14efb36cf057e380e309273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fabff263f5320f41c9236e415b376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b7a8e9122274b3335b6c8861aeb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe92db8528c4b5140b07201de6469276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bc3227d18063fa72b033e6a04880a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0ff56ee5b2b4b83bc7169aef1220278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddef19e55ab82da5e4448f77e65442279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f600a43653f59ca425d2792fb3d9937280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5831677eb7b979aca50a5ebee3506281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571ae1a14a71ca1f5713abc061616c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf646e863062c15d59740392a4779b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df873b02e76d616ab6284a2c0e0a672284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd70fd5b2cb721df41fd6590a7d596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee44bef17f5ec62a9a2c936abc64bcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08102ff9b2071c6e1d7f0d2d04176a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a61824e1f49d5839ac29faf86595288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377936934191f9b1be9eb968517e093f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657207a2fd3becb1217a8b93d322663290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324421fcb1c1287d70d674392110d63a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab3bd14fc61f266ac448c8dac55700292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827386c6fef45fa630a6f6f904872ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2592dde81fc5b309001f487369e614294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139f78c2dc6ad9971dd29a1d05408f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88035048a1970393828d04dc794530296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a480e8ca7132d8c22fc8652023cf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f64ed5fd9e6b9b993f19fa4281276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2daf08b0824ee7bc368cdce4fd8b0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf06e1a5bbd162e788573732995bf6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da1df2f11fcae87653135d25356fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf17bb7f981fb11a6a2965d0b3b840302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c35d8c81f472d407f926506d475c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2428c806f9c34e12de431e5460008e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0aa26bf153d689717629d472f65cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f17738c27478ab194e226cc3edce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc95fed6adcebc6e71ed26ceca66cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804f769eca6bc86f9738d2448383cb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4d447560e4b2a31fad8b9c39f779309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7189295c390d178dec5d4b282c9b21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f0adaad2c264ea570c02343475c56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695a00c8a7b904ee54651876dbad73c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c443c65b5ea517bf16365188ad5f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfd23ae4bbc7985b02e0bc7b83289c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd801621010a45db89f6dece2aaaa78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c612d18bd273f8f23df0e8c284141316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c68fdf7f40ec70cb34033b11263d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9ad6ca3498b411d36ba18d914faeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820722cc8de7cf8dc1ff42be2caae69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86283d5218296761cb782ca634285d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef1048d4e9b9eca86451f9e99d330321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7024c4e9c66f78270b087d891dca4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9403082dd8d2b71276168d23405a35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a95db3bc38855f795a9ea31bbacaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2c7f44bb8b448b4702c2e80af148325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>