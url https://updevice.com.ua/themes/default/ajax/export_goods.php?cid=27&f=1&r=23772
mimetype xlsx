--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1444,51 +1444,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed34ff6db88e428a47d6b7f566bcfe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc96b3781b9e27a2bf830287914a7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201dbbbc243d7cea42a4cbc4f44bf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecac608f15f4307c072a22a8a162994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4811327896d3e2f6bff70b1d17f1e785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957878b8e8c5293d328da7ca1dbdd636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3ec9f7e21a6d55ac48127aa887e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64453e32c60c6dcbc815f543b1f02d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b463f4ffd6162b426aee90f2a8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d51a7830c668d73d6a660d559ba310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27079560c413d1a5034fdd9e73e663c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7088a147569a9086baeed4fe56870d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ecfccdc8093069a98665d0f86a5fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17190932b19a875dfa7d6a86adbf0db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e26e5b288a33a5a182fec6926c2db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fac5f7b2d65ebce534cfae6471ab916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada1bd7a96301b230e715d1b492b5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddf28c23b06363564d529ffacd1a5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55572274bd18dd190a0451085b8736119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56037b425ba8f6186174f13fafc5f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979156f5c46d5e959057a8e252883bae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821aa33920841d335c87ce25f7158a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3dadad5a82f76950ce20e2a7a6d8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c182cbd9ad760084a348df54250924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46902d9b010bc1a4d9d69925e5a03a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04311a87a5aeff16931714c5713e6b7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8bc61b40359802a0783518d20fa4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211679e6e0406eb6c0a0aa84f4309f1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3bd5d7c6fcd46b80bfb859d49362929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2ce4afc55a3f157a5b828997ab4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e795b9e84fd2158db22f79d0bba5d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8658d84d583d27f25b7bc6eaf150b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3905bb0f26abfc14eaadc54c899c4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ba6118a3c62fe2290428eb769e92e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19cc4c5dea9639d431b5df1f0209ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde48f982ac4b60837771b5965e4983236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494260b0d6cdd887c600ce95b62b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e9e97663770891e38ced5bd0568538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c30a0578f04acbc3bb41ab92977ff939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d17e9a7657372ddb5a2e70c74c291040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d76328ca6f1cae430858e57c83c2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02243cf101eebdee5b0268c1c2a3c0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbce7a6d96e432ce12cf62c514420443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36ccdfad7d0db3c9cc08c4790388de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ec3f60866ad2e1b379ec53028b46045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe25bf70398bd1f11dc0befc3611046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e593f8f59960dbf811b963783516347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa751838c5b05d80b4306f82b2a64148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad7fe119d179027b3f9986245e6c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3713959cee24af6025580d0e4bb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128c870bf69e27ddd7836eb204af1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a198a2dad4ff125892bf6fce7df452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956740af1fbf66c7b3e9b4e6872a5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda02ca3650a74c2c85efe38888b7eb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e1cb237285854fb6596dff01d5bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9712a442c5fc51e7c8b9f81997f1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad527d901d5e802ac0caf4d3f2a0d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316163bb2e52438295011e0a8c15fed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f0f9b4f927a2b03f0e81c0eeea89f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df721de37c87a74fceac833697d35d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5407d8d8455a8ed2b1a55b365406d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769409e066258868a058088cf0dbd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c84f72fde67b967741f32afdae2a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823bf63279f9ab350cbcd57eae569b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4184d75f5fa3ab089a4d5fc15c7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b460da1a6f39f44ad55ad162d0abb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998889d21f62731cfaf56124c4d7118a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417ab4e7de9f9619194113af56afed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7261b21815814764f6965a61704f3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065dc69b5ab2da04cbfef101db0b26670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f156d012eab8d778733bc0db246e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8927c1078e8317a843a764eed53fad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb10846d4c99940eacd8e392ffd5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfae963c00548ca5894bce1a9372c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e4235b3572f741e175e235bde3db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb833b657843e97f589f6c4e9507076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db4657de1923294cc60caf9c880e4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ec18a16a3a787b90ef369fa70277578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7422b4e46fb79024fec1f7ff4ea04c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66f9e451e9645e1dc0ef60cf3be6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09acf0413d43f02f8f4065b813f95f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617f5601fb58b38081d47255ff6526f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66275ada204aebd325c63431a6f1eaf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57b79dea6cb74dd4e988e9276b4e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b24d591468a13568ceb9121c3607785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccde625d2735749543873b80fb219c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f868e5282f7c87e1fb8018f1570f5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0842599e76308bf49e269ace3fa70088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da69ee8d5922b85000976cdb25bd3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf114bd455cee7dc57f19c6a6ee70090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3316b8e49ca37efabfa1fec0332ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9e2c1822a37284131b11a5cf0a9c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef7e039efb7cf2be0560254898b8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b40a38644174c94ac0a86098401e4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b09184bca42166d8ec702f9385b1c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b3595c53a121ad7b8bfc9f755f27296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6caae6501556681ec3f10895994db597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7cb355a9099ac40224b6b111cac1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a4756e6f340da9f496b43b28e32c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05968bda75912d5016483a21c30d81c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab5082da7e85172d1e1e3cb700844101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3151dc58adb3af5c8ab20bc9e9c135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3083a1ce0109678658dfec0261b15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f98cdf0342b024302cba10210b331104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea9dfd54cf620c309fee11caf12e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e674b4e6827c37acc9b6d1078499e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a134e407257b7b4f75eca27eef30645107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239c3ffbfb23c4b15abe7936ef9d723108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37247f4c7c4210fbc8b1d50d1894b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d8129b16d5112867418e06841ed2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31a15483dea063995fc217f136dec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03816cfa67fecb25b3976a2e32c7e92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bbe2a36571e04ca40085361d3e8b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe48be1dc9b6c3bd53b7abbc4fd46a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ee546c485965868a0738b7e1b633115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592e2a6b3fca56a393394ac1d27b27b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885015cb77836021bcc03b01fee519117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b4545c2ebc06e69fe98b6761dadd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a630c2a2c2621ad6ef99b2bbafdb62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790835b22ca10809c77e6b9220748e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e8b11261954bd86a3352857cfde0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401da1b0b5e72b5e2c678b76898736ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d69bf8c552de65fec6d804e24f30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031aec13972f0462b27e3057ce01b90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66262d3aa61da9f63400417177af2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec636afb394a1bc1a2c6ea7bbf989264126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db1363b07fef2aaa361f8e8580021127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34135c93debea2b1cc633aa62c4a85a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f0cc6c58b63e1fc0a21470a79a13f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bed02126081e650a4a816ddaa8e9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f84d1b23f66073fcf5c8b8d26775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573ff63004988f79691d3c9e5aea5b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444cd0cad3da0bc16831a67435f6a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efebd944499c678f6dfaba7e835e5ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4892c7db24db7aabaf25206f954d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb053171c46477cb02bf4a7a45131548136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc550cb9684cd456c37e307b100260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619bb80b273997612d2f0574cdabbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025ca74ca2af4183feddcb2ef7b4b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6325fec1a8fdd96e67f4af69414bb63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c282b9669062394a647265b88b08b11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629fb0d8063bad2e500a2fc942b2fee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b225e1dfd29c2782a4f2660616a519143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe7e8616033a9405efcc242322a879144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b973cccf7f98067637fdcd86c70d07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51972aaf27946e5c888166e8dee643a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f50afc306285332fafdbe128650a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470922b844be9698bdfbca730af0ab79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5e10f73a048c14c091f3bc6cad5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e8b52d70ea837bde41cba25d4ece150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c093c69e6b3cadce32ea8667ab635151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daf7c07f59ab3e6b3cc91f8cd8b06b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab64bc4e34e68775eab21d6eea304d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcdd454597f3688043e4b005e29617154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90b274b400b0122e6f215b9fbcefd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f915131a50323f9f889c61ffa13b5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca687badb51c15f5c3a77ca201a5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b60a03b6fdf0ad35c7cc5aed7fef42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8374996378667037b10d4ad484ca7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255285dbdf8d0562a7b84946befcb19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c50c7439653bf45b3de0f0d61bfe23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112032adc91c723d0ee894211d6500162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f045cdd84b8e73b2319247f788db598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43a37dcbc7f3383dd516d5390a2dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903700e308ad1d455450fb36ae0406165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc807c65a7c9b7d93db7e847cc4f73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1b9280b1e01e39e9d1abd63df8a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf790e4129dea5cecc221d8d1578f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7228daf2cd1149b1af1a0b689ad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e020938ffae76d79b1eab890f0096170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bac65e051f4f54c7d9e356f42aa94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb707983eb66a93ca41f02c76310b4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1ba2d7cd226b63da41340c856bff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6f6f9dc96fb905b9871ccc5cbff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a918c0fc7c93e5f4881f457e2917ef3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be877a618096c4e6645cf6aac38bef8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ed9ce6a94978cde46d5075ae679c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af874d37ac1065bc01496996e952b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b205ce9637cb746f59b4915b8a88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3bb9f116a8d0324711826995c2bfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12822a77c7b4fa89da847aa3d87f72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82035b4a2ec407ea974a414bdc0abc22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44995c695a64a4f6008ecf1de8288b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5475ae70b7c4d7f7bc7756a328a0736184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d894ec18bee6c2a0177655ecf422185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba937856e12461b0a022c5e9e659e60a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca7049fca7f3f6896c5ec702d12a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925a7fc76cd0ae86a02ea76fdc8823e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9dfebf01aa4c215af92ed05396f6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f45901fc8e2c21d60811723b28fd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9735c9228340bf4a9d58a48a4d313d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34b65c36e4a5ada096f2556a043c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba8ae266c7b078f19b2d7c9780b47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b1345721f8415ff0602f51d63c59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a5c937e0c090695efb2986f69f68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaacecfa1f62e5d0c800751563970a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8fe4c48e568db95f36e71da0ee70f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629463a95e6a0c913696776e2df6101198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23114245d2eed07315502db8beb29b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f9bb8e5fa35add7eca90860069083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b586d252e65715b99818e8624443a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886ca7e7968ee5066d8ed39e9a3f874202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3fe7f8eaa83b7b3cc356262f523f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514ea8d36e6f82f5dac16c0f8e5b0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb242ae7e9d1c4fafd540a09d91c2c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c0f3587d29dbeb4215dfc169f0f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a747bda75c52b5f3104ad83f48fc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a9e5316e0765cd722841f3c15fd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b3a70dcbf48065525f3d44f30650209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327210fdde84d5460057cd5a2b12de99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8847dd4047e48f2da4274128c6aab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9130834fefbdf6f33b98630a8dc6b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d196fdff5fafcc10f85c80d77a3a67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe7e6de2fd015473816e956b17792f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df551610217f75a28aaf8a60cc9df5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea637cbb98f3bc1ef17bd01232939a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144abf779d1d171abc4947a5e3000d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27013b88459c74d3ff4256fd6c7b773218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5df72656fa1e958651e9b4624d8cb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f901d2aff9990eba526ecf651094b55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f040e2f783ce9e993c9cb0cb38b314221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87536ef95dde1054ce18f91ebc268c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2638c14b231ada4af250bfd3b96e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e694d1d26aa8121abc37a86d61d2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0943559b7c1e7595792b3f55bfe73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369e84895693f546527a93e0e1c4a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e54fd98f16d2734797dd9ed2d2b9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990136dfc0942a074396c7b393c51be2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d6d60223fea99b902484af1f2cf27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef4a2228e27108b16172870e89adc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d752d1e0a09883a713af3dd4db1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19b401068954a27a417942eb0b879232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd75e0958df51b62e58ae8fc4230e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a8971d33ad27dd147ebd2ff55115234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9490d48bc69698446c127bce6bc131235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97557431e63afadcf67f026e33f5fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4506c9913701b986c306df7e637c4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5adaf4e8d014d52ab2dec978c7b23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effb255291fccf794a7637f1a370608239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3287b6b1ee312921757985f52353358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b545d12bf0dd9755d81a14c3afc45ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c26a16b475dc16e10552e271819857242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444593ee8319a4411850128d72ff816243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162201aebc4d1f8ee1028c018c37ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e705052256895f5265bbd81ffcd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc8e87992045b622208f4df41c97e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e46462e82fff1126f0ac2c518223247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b22dcc3041521a3c34fc1f4c3d57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb316ba22facd4e54c4d47a77661fe6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032710733b7c7c035029ffc7284d5cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114ae3c701f4440e055ebf64da2818251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822abc516b08e7853a814c351073b4f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124bba086e2359f49a78ce6dc0c633f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121ee413b5f908cb94578fae969460254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92b69f1f38bc6004a3e15796e8ab6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005a8b7e9526e34923d75bc353ea3c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c93fef7c6001d743cba97037438f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a2627b7c193dbd1dda743d0b59ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd509587eb4e1ecf314ab7dac3d114c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab6d1a9e54a02c010e43196c3f747260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c2132a809b13a698a99397eb1961261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf0976d414973eb7a5adf6532280a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a55adedf528b91fa7cec93345f16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88da24b6ff8fd4c2e95f11b9a0b213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df29be9e5bf25fc36e0d7d1a57785265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6530dbf55cb5eb00c56773f9f1fcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2295ae3d4946766b8c23c1c9bf8dc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf464278a3ba842401d89dd9acc5d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97e926e8a7eb991b4af2c71cbdc84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad203f5b6eab7185237181df64455a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e7aaa8d654629dd4988d27a73a33c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062d5ff3a79190662aeb098fe2f326272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f55047aec3eed5520443dffbb1c9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b6a17fcfb3ff91691b57621ac00fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ebb563bf3f64105836c89a4c9e4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1515a62c47c19474d51e911e15e13a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5be1b853767f20ded428e5a29c11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948db20048830dc102eee6a954f7749a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b0f1d484ea969b89e25e251ed317e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ccafff18e684171c57ec5eb8c047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eff89880be9ebed88b65f3d67e75a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af9bada6990c5dc09ba6afd5bca0aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59866ba2be72e49d49b33c657148dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febccd57399f1083c3e1ae3d8b345d0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4088fd7ffe3f557390880ea52c585285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b075a2fb59847cc5a4cfd09cecd8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1205071be1ae6e5cc56a1830a7a6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2254de8aa42089a3aca438578658288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a73cc7d7811b518e2f866d6a478e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544a088aa7b353db047251f6bbde820290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4671870e2f8d84cec4b93f15185d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149138311eda1b36b4c05b78dff376292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf125bebf0f9861fe5b570d85c7f005293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e6b9836de46c520a41d53a085b275294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd47d3baaaa678db41ceef41da2b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee2be413646b74478fcf17f6af33d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8171a4c18325fb443c562d4df6bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dbaf4050b8bf178ec7727571704da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3def57690a6bec5463df5405d42a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde1ec77b6483043d6234f6583a893300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a9d088f9b133d2da25005eacbc26b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd4c992436d218087f58e12235004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aecac73b78024ab7527c4ee19cfca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488ca11f27a2dfb75eaee63c7d2230304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe9ca9ce091ab445db9e40ebaccdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530149988a03a711981f85f166aa0abd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cfd31388719e8ec2172edaae279e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff008c94674cdef5511354f95ca994308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f403bc9a2fdae7b6a2712318dd03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a48c3aed754e47ad7fc4462de04935310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261ca529978f71bce92cb71f795be5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbbb4553ecc4398dd56fed12f6bad7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e3e4db21d816443a2fad4b7db18f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a82df38f7f844a6da1f9dd9b13cd20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b321f3747586ecfb62191b804828b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f918638116f6dcb209bca722d72b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c2aec6a6fafa1ba86b53eb19eef3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7026324c41d403e4929c2abdd3858318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2538d6e2a94e58e3f99e14dc86cc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a299e9010cb019533f637d4ea48114e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7447117017188a6a0e377c6a8bf7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22ab9828951ee08404a142b5a1da3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883905a4f36f58eed0ccf77677bab197323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ff324ce5ba147817aa8fb0bfbf4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbdbff0a1df93646aeaf4f138afc61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1f2c88715c18010ec7b9cfdcdde77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26006ee1f670e06ba1f11d9ceb9bda29327.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e36eacb3197c5cd5a1ae94fa1d6ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325115cbb139928f99778972c04b4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6743cb2821e89b390a78b75e1902a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731363fac8f589c29838c745138f884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576d268812425c13c05f1be5148a5715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448fb0c892108cc10c0452234f604f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069a5d22ca310b3b64ace84b1d65c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543b3d7ef2abdd134c2becd9fb87cb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0d5ada54bbf666e94acafe3f8b0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f893f6aeadc42d6b293ce09facda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b78aeee90e791e2d70044407a98e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0c755b36204850d06ace3c211f6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb952db4da84f566461e6a3a0eed313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0c104728057480e1062f66bcadc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547cc6009db5f8c816f9c76d6d48e6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fbd4497e56fab33d6caca2bde966416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be3b49d422ca6ab4362267608aa6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7daf44668cafe4714504bee97b4a7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e3c0a96dc3587bd38167f8c74cad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f5180f3974345a0112a415143b1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26339228c8240efd20bc363a5ef5703221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1fbee8905c128424fe8c1f77592fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11930de5dce2716a5daeb9c5e3ebc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0933918044c410778c65e4a39d9fc2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f27bec2af8cfb30234a11657123ab425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611aeccf2033cbf96180b68dc72477d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669286864e4f289b960653bad765af827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba931c896e1f7011a80d2adb2fe945628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bad811416a05dd78963d4cea2cd6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a59651c0057a7c5dc20e177c71a1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c000e6bc7b1e51dbccbc0044327121231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee49a2c7b181bc12d0247aeea7cc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586233b1fa14e2df767811695ecb5d0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea343ae62fd6b334ad469cd29d5dde434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f5f87ed65a2069faf2d246c8e12f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9f27e71af283aadc85929c59e5e4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9045f279700cb2a7bdaf41c718793737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ec4281615d57a54c2dcd1bc3b13d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925afbd4f6acd7317d8f597f5ea194a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa7063bb6a5af78833f78156542b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c627dc689787c1d67b1336cb99b940e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058144f7cd59a9aebc067b0104620bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8123dcc618c9ac9d9dfc072c67129943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccf38f73168a04b5aa91495f65104844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1a9dde528d0c250e072be90b3d8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d82185fce8c58a2573fc792173f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ab4817c97f04c95a809c18217e3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6054f60971646309a86dda5fe22cbe248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26005c8e99526882fb8c55ab9bcce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c20d38fd8650066b404e0f7fc0cc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e673bfe1cb99a2f0295aeed9ebe6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4146952eeb513d636a6147a909fc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef08a722b08a7c84d40e12248d67a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1bd58e5a388cd96432584d088f0d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67a2ec7c08b7750abddacea830e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66353d67a1f3edb67d9f3802e0629656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2df73deda04dc47df47bd5484ed5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbdcc77b3f9154e934dbda0256fa6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb63cffd2df3e6b5c5fa808a2a20e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1927db96428e429f1d4a007968840e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfc3c67a18a0a0461621a68d3bbbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a764b17ac6c1bfbf3591831e47b0a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944b6fa31f6b129156bb19b04ecab263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24054e053ed5985232073f612dd26ea964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7919bb0de73960f449198b93c00daa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05d10afc3991b8414489d5e1e35bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a5601ea63a879e860631022a2fa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2959563a66d3fb9d028155a13a8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443abbe8c61f75c2cbd45d47c5a55b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd1d7ceb75ff3787bb41cb4f39b7be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ef5eaf66a588975c9e0b402dd29f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a20ed2b2e74f107959445d15a2c9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d35bcff2fb23ead8772dcc2995125473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d5d8110dd1b7d9e886741e58cd90774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfe62248cea9104f2206fed75da53d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7aa3a05e4d9bf5ba88ba8f3676fa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b92b4fce230cae9cc317aa9294a2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c62f3e423901806279c303e59096978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1305464f3b93ac0209562774f8e5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d507f680ff70f13da325fd541d33b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f5612d923107a494761a6d998999e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ae0be330f5651bb58d2a62e2c1a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30bf8d4a29334fe740ca32fbcd22383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e7be8e8ef366da7a58e167435e7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f5d60d9b8bf0700a57cac727145185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4660ea53414f81d6b84da972afe7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7050773e503d6576f0a633d09cf6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab4cb47ddcb267e96832d0f8dbf4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b661a16dd0672ee01932923e6a61e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100eb1d0e58b9a8a9fb85cbcee521690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199b2b55628820cfbaea5afb6af75c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d190760d4682a6d96810aa312971892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444516f2be8103f3d86225a5cf18175493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcafa2b201ac3c37964c36964f4a8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd1f2fa0f4ae1c5225fd39ae767e9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e3dc788e12c7fe4f987e3395b03496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02932fd23dda8859f6cb53d883e52f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61970b45d10f8b6e08cfd3063623b0be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f1889f06f9c18ba45cd1c901911a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228839b1c4f8fd4987d23809c8501c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644af46d85d331b970c90469491e032101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beaf990526c4c8a456abb6b35a7a8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a52feecfac2a1f1f07ed97c1730b9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f098512e1b3a6e61b3f7585e0fc98c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68ada2c13b1a64bc539009a426af85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b2b5141dcc3a69d7c88d5e85e86aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5157bd3b04f512cfef45afe15b6675107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab244e3272f872e39cd9387cb11b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8484b514bba4c6ff4f0119a75d758109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf5d570a1afdf4bcedb7960e97205110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa561ece1ae5dacb4984fb729dc565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108e58b86203ca11b59ad2b6a7c902112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55de1005e5cda7a33a951af5242b34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bdc117fd517d4acff4cba64a676c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51590084b0e9791492e13dc8464c4058115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb16f68ba5fcbbaf451f2f4529728f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9ca46c9f27e83ecae49f4c428df69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b7ed76cb09d17e76e3d403633e00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179751ce1cc96967531d376280a769b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a11802a45f4d994734ed505748f950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074978459195de82e77b503268dbc51a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac8fe8fba8c79ad8eab63c7d63be5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835f82dec0a834324b9156f3509ce3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b34f81ae802cb57d742d9e8664c59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12695e849c5369a2e8d1702a40bbf3de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdef72b9e10ff23855cfb9800ac4d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b38967a4d196c703e77870a1bb9722127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d06f4eb38be3d6a13bb453ea9a91f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438334cb20db5f9416400092c0add59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9fe82d4cc91f4aa0cb88f59c9043130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16345a01411bf94217716847ba897603131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f888826f649fc46c5bd621276d6487e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce933ff5ad672dbe706a6ca80815020133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2aea461a6ac79af7644949f901c74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d0639390476608c014e9b545449eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13188182e8da17541233b304326022c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd4d249286d7de0d704c4e09ae0fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117143e2eedb0ba56ff1178068c768138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a85e0d394f61ce304e3eefac7685d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3d395ea9f7e8c42b7e909bdfa208140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387b885a6e00a67ccf481e1a9edd667141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a4c7f61baa6fef3f5e2edf843791142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108ef106dc9640feccdd4c807dc440143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5acc01b64cc05cd56e930dd254e5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7717469c9aad041eef7cb2021ae99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fbe514bf4e6c62c49558ace0dd351146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8b005faa5e49edffc7ee8d6a1852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399928ba3cca57dd09ccd6275e318c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc49d61e0684609edd11d3bc4a0c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e7f37ff8b71f7490d81e576a5e9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aee8813e59753b3d12da3d5c649f4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892dd6f0966ce9ba96e4fd38216782e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882653dc879cab2767ea7f4cb166d9f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4f269e957c9518cc842cfa05c5d5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a03be8d0dbd19d90853054fed6d75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bce1bb7f7e43a7ef869b0b94445df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7208b5e90a875af5f6150572c07a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e2e63d9c270c668cb9a5a590cce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b0b86cf484e1da86d20eb9d3c25b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf33c6b8152be465d6827b8345dba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37102d98100222af81a7b1677e8e53d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df108dc54f88b59ce5299ac7dd5f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252579116754e6205fea264b28b2beba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ec39ab1f1e9e38da5c6cd1af4ed27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea8aa101561f99662291758da51f58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952564deb240dcfa17156053dc8353166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ec17a5c30545f92cc063d7b9b143167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b1efb6817be6b29dc2d590c6e235b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89059a383797a29ed6a7d4a6d03e128169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe018d3271d17d8829102c3eaeceb2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9349e525d2c52318f01830fe21b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424525d7923000b3af9cf7e45abed52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9882c1f876edb9c68dd334bd66da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67e037a0432cffe85eda6cb3cdd531174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1da33b2d5c3b053d6c1a97e040c1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da50164c48ffe5a21c1c12d3d644918176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd454d751390600a7a4bed50522574177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b605f010d72c86e8c6a42ab5bffbca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7190a2d7f6c32b6082ffc0f322fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd76610b71465ac5df463808db35b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba410a611fb0ceb9ce19d74dc62e00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e003dd47c75c4d8bf2519fe58558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f91d065c4ede4baec6cfc86d9c8f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd703b4a99c98e356aa02045777fe408184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76e0a9cb1db15d303a1106c714adc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a71d5c2afaf14fc8c66cce9d3385186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8740d9ec409a4b7e8dbef0f2adf9475187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea23f3188f41e7a1973e4bb1a05d7b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e55c0c18eaad22bc1d1cce674ec45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac50b46284a5f0185bf9257a73273190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b1b5bdbb871c12134d014d594e4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2800eef00eddeed32705d4127e010f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080d2e49134f2ec63f1079301c9182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339de12f10de081597acb38464bbe698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703e3c4dd1d2f765528f755dec6d2a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e909ea3a170daae4c2e10c52961167c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526721bbcf6708024835131b48b17eb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef5881a38c9e0d1a0ca9fe6c433c60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6931498baaba7d1de58e28400cf1058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c99af98e16ecda0a2bb1a7f3b5990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14966e21d2797cf73df5ee1250abdad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b1002434f1f9f1b9d4a086a4b0d03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f84598582ee286f88c936f97d471e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0030016ea5f67193602000a0358bd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc225d4fba8192d73bd7e35db00be7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a5b57b7641cc3f2b018142661ca4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa085acf5068172fbae45d554adafc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554906f4e94d9537c41d26943b529e23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5e16175e89efa332a5e19fa53f22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15425b78e3781e59de6773b191d5102c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b9f308094e2eaeb4ff703bcc1416211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543258a1107c4abe2714d20b9d961d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e063779ff09335384245038e48d902213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b741198b44ab7de15d0dcab17e5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80563199a197c7e7e010e512cc3dcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14700d709b3a87856ebbfe91976060e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea891e0e3cf53e7e887a89213f6b2bd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456e624908c4ba3a0dbfff3a8ecd38e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83928150a46da0530f30147135993d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3487028d501ffed6f1e4cbd5368151220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5edf4a8d97e13d13ac8193c22e482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46dfc82b1201741e79bec4d290480b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662c02ba55f516b94aef274af8bf09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e28ac7920fa664f0deacd20600883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd46165f7506d3b7dcb1b75172d96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4972ba1fee063bf06f137ac30fee68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca3cf7635e1108a74efed2c242b11b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c72a98b7acfb15543e1ae6a305d14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3465699a9d423e123a00ba077bf82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7973aa126dc7edf5ccb79f2098fe6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdc51517db8b55806620738b154c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca317c69bb92417ecd2597c2604471ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10994ad8922763e8707d3f9051397233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443bbf550b8d74cd53d891c187acf2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b40c68cb6f38efb26d946a6f5525e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316cf19fff8c26e841a9035892a6449236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc396179e96ff1df8d5e6d697056ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a73de65d991354ad103337561f705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f4f067366a3fbe94d4dc5d4320b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540b1d87a4939536fe45e105d9ca82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd32b3363ce77573890b8e7db29094241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031322e1e4c91fd0d188b7a476ca4cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b536b75f0b048f5d15429311b55169243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df7b01f488787ec13ecaff2f375531244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f700a45cf95bfbe079fb274f8f64a87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d7bbdf89cd58b75156ec2fcdd7cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b85a1ea76a7ac758e89b93bc30d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401cba3bebfb7a2a7c06b2f90fdd670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9edfcddd243693cf80e944825bb857249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387961f7754f9ec0317f20d5c13386e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504310428d940da3839c302c943844251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43ff6d39f93add621cbe23f7265a72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882bceea60c5718488f53d638afcca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce88de12b6a93e114139c48e2f81b52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e00f90772c95f8ebbd0cbf4c390b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc34c32aec8f3ffc3e952efacbd03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a8ad0cd531c2193c8b1a04f2fdfc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe24543fa136ca6ef5cc9c44e6062a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d284f9b1fcc14dedea5c5c5620ff34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0f54b5bc936085b9de128115d3347260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34437c5f1e036da4e4fb39151f1ef55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7e3672efdf41e1e285d06660b36b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daeacecc18644645bbd33c027f1d45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0029fbde24adf7e17e80281f69e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507df7a0c1e5420f8dc215e0b46cab3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2f68985a36358ffa88daa637a7a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d9e84016fde3cffd693f00e80bbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc2b8cd526e86283c2298edcec2831268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f7b7e15d28901475c4c91b294b7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d46d3b05d9bc23a24bfa1e131ee154270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d8c889ba2ea30ddaa7ca22029c39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec07f1b83a8abac5be5d214054975272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ca66e967c9c4dcad112acba9603a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d21211094a5fafe2225f1e559c49e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3642a6b2b6f84ce332238ed06f8772275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27693dc00418b5dffe66e8e368148276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b5358f84e5290e757ca957e7f6420277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176f826bdbc55e7bb71d853c0f66f41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906bd98bf492757969071f13db5fa9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd16fec8d1ebc9fd06a742079634e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a7545e24c2401b76bfaead377e90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6a537cc34960e064981bf78ca640282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa862f46e9a0e79a20ef8b2d14ebbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c86d6581f24fcb7ab796fdd273527284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e5eed9ff6630ca59bfaa3b3e5b4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbfe5532b0d8d6a89e97fb59434157286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6bb611fad9105ae1f236ca1ba3648287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759604ad8079d1d36debef25a158d650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa7c5c3b7d1ecc99174ac0b2d2079289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25f80e4b34b4960585f4ee3a6cb5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803265f8d55e542a9807e029eb3a95c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3baf01510089243dacf9745587b4f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e17c63bde47c7d6520b9efc0d2caf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abb0f3f8b9bfc50a76f47f740f5909294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a7a4b0d4c4a01f594c9b7ba9852f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e012461292534422b959112f739fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ce71e56d25dde28cf54560022039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b452ab20fcb00aa5a0872f01ab3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb6a631a2db5897942a7297d00d2b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1f56842a76ba768f34ff7e77a1f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f80b0cb5e89953f62170c04bf09bca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f15631a561e5ffc50919d1cef94f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda687b4ad9a77413600dd82e23b571303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39903b5774b0406f12770534b35f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bddd7ff20115940eac931a8625cc39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dba2aff6b9067e94101d546b5cfd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485719b6d7651720c9b2747b3d7a39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acad67cb0e7cfcbcdd140d71e6060308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c17ad19c8e34425a5653ac956d7dfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0aa5fc408853e39d561a94a205f4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842689d98a3a379a8db086084d089c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82123526881c2da74b412775b29d866312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71f570561903b321a6255abe41a66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11dab1c17ffe1561006b344babdfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489584f4b5719fa85ab30adfa086446315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06329f6533ffd854b1eab5bbc39372a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1be81a22c83663485603a35fa0c6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190ef50efd495e98447f2f560e6d4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec06389fb2bafe85638cb1089044b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f19277537d9c669436649773e9c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4782174af8207c302bac6334fca2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325a9621ede3f29a3fcb1ce65f9f75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670fd61f543f559ace4124a8165ecf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d45071fd382537f659782e0cc6585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6df1606977baa2a25376b409fc47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad965c3ac3f075990236ad8cdeb7679326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec4d79dab285e4cd482139da4fc8c327.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>