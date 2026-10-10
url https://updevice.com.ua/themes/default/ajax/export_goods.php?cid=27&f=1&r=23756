--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fb4bb056eaabd23ea9975539cb541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc261fb071e1dd714f43f99f78ad132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef52049ac04cee6286be8392ae11483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b82da305e9e15ef27cba27ab663d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf85e6045ac164994cb081fb57cff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6392c485dd560cef1f8b28fc1c8976f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420440a770a973052d3139d1c52405f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c82ba222fa98dbd53bb9272f19a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c221a784735e5ad11b731ec6027f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b1847b4fc0b3214a0a97f7b69b6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40104f2c390861795814bb478e12ccc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58772386acf9cae720768c977f319412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af27a4c2c9460d780d92ec12e6734813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ba2c943173823c9ecacc4358a21014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183be28fc76abb3ad5eb3d0a44f5d94315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e924d83e0064042de7a01d610e66b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8600065cc67fd440f55c80d56bad017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aca16e28344cbe88841290ad9261918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a4016d76ef62432debee3799e806419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f88d744265d277fa355b4ce115c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914681b178571ea557889270df89fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93bc642fca7c58acfaeba1461c9f7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a2c35279c8e71b5ca01cb3cdcfa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99493f967709587d8ac97864c2f15e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d517131e44e882266bfd0be7ab9a43725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbb0929372494be687c09e945488726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc721c7d80b5163a0285da7a98ea127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447060fa2430e88b9c4fab0cd29540f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3601bed24fa9b59fffcf2cc6773f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce9e0275067da6a32a681aa28916a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad72626a1bfda9848be3736461bae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695aaff8b7881fb55604b65413c04f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959958718c468aae58a4f30591914233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88e8d538670da86621708e02d764d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932bab0e836826bba5fb74427cf9ce435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1d4abae3ca5cabbdab430a6f0d1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe30cbb488ea7bf8a3965e508079e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0ef9267ac607e319a8b303bf3aee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8f08e5a4208cfb19611829b094a3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87ef2e4896565c3bbb7b5d6aa5592b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32c98476ee90c0568b1bc4993536fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d493036bf35c997c74293224b6ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834312000935988d6d11164705386c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9edc73aadc9655baa215392100c6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad4ca7b082afff81326a7c6d44b6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c2f9a1465d3b391c721e9c6bf22446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2271c1df583206745511a653e3b32b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b87b910e16ebcecc10edcb25479648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795ac83704b01681470c45b25e5d28d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a64dfc3493c3fccd913ebf04c463150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8d97209295d1876d55d0406ff3a7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57aae168b0da46a394c63f12e220952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27037360f2524b7cd8a743c564159f4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec285297dccb2ec5c5a85e506154ce2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1f7aaf34097933d88a5cd3a326b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f6612c4766b2780b6a2ea5f800f8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f5e931acf35b810b9e5aec7da309457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61bb64b69d6f042d61db90ddb9aea958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8c70b829e35e2a623ce3b93fb8ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f695254815d9bd55b9e9d6cf2a32ca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128481b8f04514dafb0a9550b0000e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a7c5f2ef4330c62bce7ecf615e89f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f58075fdf23c32448f6d96525a9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd77d35c9870ab7fa6e20cad89d24d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e29f21be3c9bda68eea354ad54ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0238bfc70fedb35d745bb66973ee566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acfb27b07416fb6c725be5a8fd601567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c7b14a44b689a1441118d633c3ecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979094b1c1cfe65bb26fd9d78ca62fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3a1d491f73978991ef0863fa0248670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae71422472d6551f6c8dc91b50d87371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d972b2c7cc6a0dfb67312ef628eff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb310fbf105975b458afbe2419eb6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0ca7d7c70e7c4f2c9a339a4cd96e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a22941261d560fe8e9f5e5088108b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8e260b4cbfecb1f4b17b476acff476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf267321ed173c17ad4babe5babecfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696484939ec4e34979600f8b422d6d5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e9df914fb21face506ea784382d6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb77f988929e8b72fb911def30b34480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2740fb6453bb2e0de473b900081154f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9315f0bef82cecfced9b20737041e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87517c6d714eeb4005ca8f368714e3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a368be96e05fa5e35cb68d2b8d05f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ce78ea043af1c685a091c7d3902285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a3c977fcc37c841dc2122645424d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9106d3b6053c5406e1a71a5c7cf3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf4ba8834fce58bc78771595f3d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d63054f65568b13de772d337dfcf6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1efb5f2bb5350ae93e6205ea96cc4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5ca1edb8c127620806099def7d1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da6ef933fdf62faea0c6f9f4352eff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf8aac1f2b95aa20810d254deb5c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced1fc30178d81a209f87aa8e7ff9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f743c19791d06b284420b308ed7b85995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f190434d25f3246738f1c94bcb8eae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8de30c3631f9b5bf79121bf6b9ffb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83de883f29f277ae4704c3673262bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affb476558fd4408f05f703ab1cceb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca757536c9253140d4663c433412b69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904906e35cb5472bcb7534ae24b0a74d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1f15f0a3321cb3a2752467e54665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71648969141a0a00c62ce1a30f2756103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee2be627a6e69a82ceb8cda0e5231104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935885e6d4798d23cd5fd81f3b395e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dbbe3d96cf6ca6a46c3e2dcd35ad1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371d63118f4c3665481180611dd355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d1b54fe0204573800d31483e5b91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939bb34349caa40e76dd786c0104a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24587b46065d918a7c93e8b4c1836c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ee357f8b38da809f64d0ce02208f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b9630446b643d406b96e7d440236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6405eb4a5032bf29113f1160fb5b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515217d7e7b5b51cac93952daddd282f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74fb27dde9aa47a1abfba15fb9662115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14eec61c1bba7a4bacd4702f3215d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d1e73ed750f2349de3db6ab9d2a25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0942353435f0f74a9fda21f69a8b95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886dd231babaf97214d934f3da826f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0811d6a71d8ce1b89c57171f74aa823120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd61c3a4357eaf0dc0158cd125e9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60dd958c103c85383429304addc317122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dab8e128ae4fe59fd86c4c586c5f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58509df3efbfd7e0af0e738de74b45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f28fa6363896da27e98c17eccafce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e58d73b40f1052b3673b72fe1280f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b80b000f029bfc4ccd6ee8d30903f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6b33832b9930b6821e66bdd05a2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de14c467a08e6b4a3dea017e24ee5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df7ea7f9398afb0cb9fa5b26dd7706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859601a3df13437a675e0eef811ad9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507868e7a1116dd3b44c89a084834c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25618d20b08bd6f1e9fb7207e42ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b11202ce65b9f755b957584aac2bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f05ed2dfd211d2f5844154131ece8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72153fe5e1370ce6f0abdc10155e872e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29931e688f2d710442cb698442607d20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922e5422f4372fe2f78421183355fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02818e103cc336c625b30308aca24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2aa364180f5fcc97babe0b04b241140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ca15c9615cd27405c652534be081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9dc415333d9d9a53e08194d075ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c01130e2c5b191b5d0289ab0485367143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95df7fb794703ab8f41bf611406ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e43ed659b7de790c97e899f59f506145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfa8fc4c91ffa4a06a3676eeb289b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c97175852b13b8c96e805964ae59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac37276916e878e576c7ad8b5b13bb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89390bf84f43b735b56b917750a94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a2fdc412b965713c9439bbe58549150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e97033972bacfd2778257a98bfe3bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52da6cd84ca2861afc809e4625bc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc3c7524263edf992fcc964d835c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226311e88f885cb965193f86b360fd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac8a4eea38391788220ea759383d28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138908094143a0f838df51911244c54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231188185cafb585ac03034baabb7f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d623f570d59c4122c52d6dd8d7782158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497734b3c545720bb83cd632575324a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396cc9cead4a7dab722184dd55ea0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17114f7384d1b44bc53734f4cb7db8cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29a97150f49f1654cebaca31b25a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e135a7d70ebb0d3d8b5063fe1e2d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ef66fe3f0f821a584213af8c130f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039d615a05c90d38b55f98ab4c545f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc424a6f3f72e1fa2da9ee80289c0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bcd542adc149c7c70cba59a2520dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a55bc28c3de70594af4580fa26307168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7730327e1597cd8271f6c04857c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d27b46e87e2d474d056be36f1adeb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1be3da7c272c2a6d30bbcf74bd14c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028e66451bc73dbebf301c7124a624c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23f137375ff6f978e81cb08ca469b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a6a1a4d888fdc2697672e9ab0a5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964616e518ef809225c34e3f8b3d8f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d674e50c45baf21acaa38634d29ce3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb9bbfbc1cc26e7daf3ae260efc5e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0fb6e94109af1fa0edccd5cdeaa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e881a717191e5c2eb9310ae18ae2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cfc0dd86b92c5adc8c11c7f876e14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19cd75f618f671cac377c3f56f1284181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354fec097ce567c9b3b1a15f5fddfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4c771861359600d7d0220704fcc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9697ffb922a1bfe7553b515767d735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64dc3b1ccda188452a92bd543f48c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7362bf76c9a0668804ec6ee3cf9d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854727b8f458592e692dc36d0115bcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc25619e5a53c0731ec482c9ae83bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d8bc4cbd3460401f9314f4b0463f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec813ff555ace4510cc7400892620d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d081f0510a8097ade893b0705a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5426864da4e5d49f84b114bd554b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e76a5f91539e9f697acb8ad621b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dfb88030cec5ab59e6c4d9b4d3b63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993af4cc2ddd4ca09e350318c4c936b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80557e59b5a0e934c5aadd279a21ae9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709cdd3228be9c87a349efd104da186197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a682e94e5e401d17d89cbb9dbd234b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7914876ef9fc6f3fbe901dedc521ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b431d3f658093d55a8da1c498330200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8705f044f7667816cd0b8703389e2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec247cbfa780385247ea9dc3ae62bf13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98049ef130e3604b1017b852a221e881203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6f5aa10b50fa3cfa76e8cccf2de3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d08a03ed04cc9ee9a0e4672f31e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6d07796b44d2135e4e8b98d818eb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6b950b99a68f0b3d1dbb34c4a93e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada1199c2fb8bbe16132dc9a7814e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364dad852ecad7658a2f3eeb67dd62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204c62a4c3f5bf056cc33d68483b8c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4470d969c77f40646e32a509dc423c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41576d4c7226d8f29a3405a496d9278212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d16d7f111bff3c259ffd199eef07b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409272b6a8c67a6490ab8ce5068bab3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d2d116156bdc0cbaee0e15a77187215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf97d04220e9ee26af3b0a0eb1afb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b01d2e5a682940ea4e66e97a9a22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb623f6a99a53bd1c364459817a34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b88ff058261628a16ec37d06f43a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129d091b2a3efda32708d5189191cdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99699849762d71534f30723554e5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257c56f51ee0f03dfd64e03f43f2b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e6335aca45d20b778e6a91ffe653223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669dfbf164c0ec3ed45b26b125f3ab4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff99a4d4f50aaceed67705e7562a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e69ca86ec181df779a6501162bdb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b32ad1d710ab3eb0eb956074ce2bd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec5b9a2f5f6abc336136b948f40bce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb61e470b919625f0611a931cd3c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd83c38d263d0c9cbff7df0183c885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5541cb921ca2e65e2e77812483186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e30f217e5ab3cd8b3d85bed1eb0c18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61123a2c0a1a3bc1c06e62b0a86e6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa521467e1e83ee57ab95ac27c2e1152234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cbf5ef38e25c1dbcf6c062d889b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a747d5a38599acb3a7cc50daf15f9d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa08bbf0745a52b0bb1cc7c7a7ccb21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38868c6641688db916322c13c7784238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dc1323fe8ac71bd3b544a36fb7d95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3c759a884f15f75d65c0be371d3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595815567f91a606c9e98520788104d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5331561e76711308fcd2fa827677242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f5384ad3759c34146914a3a8c675243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd486223d3737e666de9e62bbbbfd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace3682aaa19f1b5c5ad7ca9690616245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6654e226c365233a81f517eefbebd21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa1b8fa625abd40f80b0f8478eb816247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4819032cdca5709cf6de8ae7e472e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53808ad0fa645316a514b996c78f11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ccd294224f1c7f7ec8dcc004db27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971487b7719bdead52d4907a0b1b6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec2e9240e47e6698a3da4fd3ea027252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7319f755b144cea121b5219ac63be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f57fdfaa50ede728f7dbf21a2de07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597b0d576a7d008c072ab72adc78f28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fcdf91870b3f9b9c542a596944ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9042bce5408e593536db3e015afe8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d332f010fc38dbde2bf42714e1bae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b428d5f894005a6c14f92d42a12c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f41143350fba9cec647eca6733d458260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce8b92ada833c083738be44fc4d5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd0f5a6dd01aa8fed4b8610456d46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7594938c312a11826a1200f7d4bb9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f088751014b1ec89ea90442bed371264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceb177c61c4d55740efcd958bfa617265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f053c76b44d3b965eb4dcd3574d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c129c310601c3d8d1cd58ce6cf8e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df2b2559b2b602ac5881bb9883b68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b426eaa0048ce05d145facae40834269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822657f7af1a195ab31c8b7f94ff002270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35199013d1e870f00b2a3a7fe5340e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96706fd519c6a87d9e5497c472a8b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217334444051106f4282f5e7422a2ec9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac7ee5e4391a137ef7a4d3af83610c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1764c14b149c06a780c421b01ffa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f09275ea6aff9bd67b4f0e0a8fbf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd749fe47b56809567d2c0dd427078a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea60c30a3f82c2dc21c8a53260243e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e9ba0c2618adeaf8cf2b43deae2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7506b929a9bdc9d45ef05375d8995280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2841c11b6fbb558d97c02d96fb14a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c28f4ba2cb00819ed90b22ec1da3cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a941023bae177bb4e5cc889446d60e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4070e426dd0919d293b80c56dae81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce122f1dfb89bb056d7a476348817596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f3a582fa8686f60d2fb84b88c8c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c6fa721a735baa4b8145beb7c6e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac465aaad15eaef2a52a071fa71e96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb36ebe3028025884ab8b1df579967a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a0e1e8ae1a2720f8eaba461c7f5b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a724ffd317888e164cf3b93289e10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e752730c5d199fc680cf33b24408fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ee26840a282f7d3e18b0086f3e874293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e5307774931b6f961a621935da22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f4211d0ed814c75bce0602e755fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239858103474dd48ed747dcb393be53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279052e1b607c0d47f7a7316ac5263b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146252c150b8773c71bde995a65487298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5803c4fc0ccfb9235f3d1f1403b08a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede78ecaea6baba633e352d579082da0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1d4554d2ba3bb0ea74b809a1a4a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7d2f766233fccdc0cff6f07b248e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f78fc567b56e50e8223bce68500df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3e92a7d3f9dee0435d67f576223f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d433a5f627d7677112d9c3b8d2f2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9c96b24d0ebeab9eb51c3e4692d84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7cbea21a4188e22915f9ad4278b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770834bcf069c4c973c120026c274c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79573fd377bff38d864223e4e27d13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19769a51df009e58d657a3062dcd650310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3031f1fd56fceb3bff4221ffb9d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44f57c8ae82160a6686f2dbd632c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed139fa1a3d022466b69d0c9d00c423313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16619df071b91b3c50212f260e41d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8f6c9dd4c2b1fbf1a67195057afd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a179920bd13590e6a61305d7e2ffc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42bfd5a59b2d37d7493c80611c8bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c3bb786056f4f223e83c01d75454f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68918fc043c5364d476fca96a4dc3fb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521027ab672a11c37fe1dac5b65346f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98fe43e668139fcb89eb76e696bfa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26835b54c623691bc9913c69ffa9deb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce3a52e30384247699aa4f183b967323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50867c757d71f67cb4972447d527d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144f3a17a7dd55187204279b3309d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ddfe551a1067ba33e997d606f5f69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e24b56111d0eda7d87309f664d42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdae104faf6f4d676bc5641f8833bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4cf7500f158f24ab7ccdfcecd337329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98a6edbbe59583b6e3cb1cd7b35f95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296ee5e0edf6e432e85e39119f185c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e54e25934471bbb28ef5837321e70e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a335788d7adee4d9f918494b584fd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a295115d643cf21a22e49d4fce6a8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c930c9832bb85051c60009311a663862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83a720f6ff2e8a8e67fb7bc93f686b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e665ec3c68bee7d9d2f91916d77c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dc93c11bd3ceea2fddf95e296de235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12663e7f4006689148f5928e65c63e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaded6f93de620575f3c7957bc1e9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f05ee3f65831891fa2a92bebf76d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827b5264b04d37260f62d6ebb337bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b351fcf9aa9e1723f949eba7c4a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8b500375c2dd767cd4fa7cc6a2c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb0bafd3a4c5c85665592ec258c7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7cacbb902f4e5035b8de46cdae15613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f4306dd4d4add67bf3b238d698cc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2e0001a5c112a9492de94e0fd17fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4376eba2cb13afcb0e926652c827f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5bff7bb4f3ee30bb0d4149c908f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154889e638317ff77eaadba9873614118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ff5bd45c2e45a88c533ce0edb77219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204d777f61537335f79dbb84c6b70b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd336707434eae16a40ba3e5561206121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3bd5a054140bb553bfc2b00b731c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b296db5cefcc7f68fafd39efb8884223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21076853898ef062f716b0e40b9571df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c727833e7b68060169d157cbf4af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966904e4fbb2dbc9f8678bb25f6a7a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5117e5836595245fd87f34739348827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720197338257037039491c0aee6a5bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ac6bd6c4fd2ac2a2b5ed6d06681129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eba33fb3fb1af557cf356f66011c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d90eba3aa98befa525bdbc170b57031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bcebeb6c5be716e90bc10dc291a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdebb76297208c7c71611186f3c29933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270880ed4e54de2e7af7d2e39286fbe134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc1035e25b881fcd37a5c0aebd02035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb968c9b27744e8e6b39b35b181e9c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87736619494baaa916c6ac156d88337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d049296df1674d848502240efc2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a49dd2e2d37daeb068bfc3b12d8a5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160c3d207ced667802bd74c0763471440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabaaa9c5c89c0bc31d1db7e8dbbc8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f9bc8df75166954e975b6b5cb97842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f672343f0c9697d33ae76b44a3d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e26c0eb65ba652626f5737efc0f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c6e11f39321eab7b6496b0704f0e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9f140febe85cf608e9a52af778e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b9807bcb22ca44a13a8c3e6828a9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d78dc00350a8ac77d62bc62c23e6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15395361b35182d5aed81ccca4d8dd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c37cf9f7de14e9d26d69495a321750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ccaaa6c0c6ba710b90c3c06c5d66851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87941ad26290088cc6143302c041e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa4a70d9b3cd9bd8a177980c2632a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057ea588f8eae623e71e28c0d31028a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdebf4201e49ea5377a5fd202b7e7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1533a9b6997a8b80943547126e3b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a6e1ef343d259469b6ed47aee15957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f6d68eef51674b8bfd76f17f29eb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e885fe94a366c03684abacd6cb369759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d933a415652170ad31af66c32f525c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312cd5b8b46eb5059f4f18c6c8a851961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ad553b01147ab39426ac81514b2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c62cc9520a61a6a9fbba11e0332c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926a6d153c8cc33d0202e46d1dbaf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0964dab595d465d0e5346da915fd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc22f442fa5d42f76147418394058866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358f774641117a03f41776ca5c23f3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d985e2f8b1ceed6a025569e7e1488f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f984dc99babb0c8c56fcbc684122a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ba6d4a5eaa9075de157750e2e21b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0bc8768847767c36c3cb963e1b9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb80bee4a70af7b715c5fc0e2ee599b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e960dc08b8cef150e146d8677201d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aedb2fb9a57822610db55fdfe3f65974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab24b61ad385082e9078d5e79c6ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77501fe208614fd893aaf914b95c3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac4a03dbfaea5d754b849b7b6a23877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2812d74b79cced1f9986c9507dd57478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e512ca65063fc79cab942aa1b05d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346ed1d56f2f5fa9c39b0eab6e2164880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb5d810783fe2cc98cbcd2afa51e7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853a0c731e194adc7b4df387d2d9c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4b03ab8539e9a3c4e790480737f5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939650f0166e424ef8f967841f555a9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e20520b8805473aa99c7e95c7b5fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d800309ff052a268e4211595b176186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c7c688b45d38740017e52ee4d1d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab0c6890e99dcd55486b1e129da5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff70fd390cb5da7d815220d0045c34a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d026778866e879eac67e71f8b8ef290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f922d36190ff2a1f226340a0a50c0e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483a305e692f9e68bed79d31467bda592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a23e6cef305f883240093570b0600393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436eb3acd43835fed54ae9e2904bbfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37105fa35c793aa05c395800a39120f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36170a185a8e3145d8ae4f33b4cc6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ea11c438d80eee5256dc3960b23a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a473c91f8cf82001108924bc62977a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d2ac76585312c00086d938b4f98e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd4c9a8f8c6ac2c5210d7c39702c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5f9d613487d21e051fdd1b698cf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679051f0c249857a260cfc25c75e40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1c51763a1e68b4d5c60290d3bbb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95a47c7de489707539666484568f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdaaa237e7d734b03e44674820f9bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901487d1e2141fe3940c27fdad46373106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59283563af5ea17038212966a04ec60f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e692ee74680862be13b7ecba8d6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6ac0836d001fbaef03c8c3675b66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1614bb9cab162dcae5fd85eca436703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929bdf86ed8701fe32e86ede9740b2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6848a53a8820c8e96f1dfdb003ae66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1757904983ee84a4f9a93781caa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806042ccc1d13dc1d47a7c1a4932545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06709c4941579a3debd53d90eb0342115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308caad366b012d9d8c0d4de8d822ae4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9ce3bbcfd25c709189aaea98d2762117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374084d3432e203fb2d9610b7db75b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b17cb579c3fc7d55283aece94c7db5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a0800f609b905a1bd2b50585539a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ebd47a1be704044a619491b5fd4e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d9161a0d13468f8734072b0eae07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de25f791236ada3f23966185691df7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39bdf811dbd6461aa47d20f470176124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359305d94f1aeb049e0a101cd3ed83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34d4ab546e91395dbcb9e9f1dcfb1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5da27ddac636c98b71ab4b221d4f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19033082892944dcc4e74a69dffcdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fa2a5c92bb3bba0177c57427e01c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa5994107a478a435560578ecaed90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa3a0f16b0579d2177b340a3683b5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d9bce6d6d7067b45fd5bc8a46764c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787217b0fbfb215739847750e48bc82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802242502cc576fbc462267d577f44df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a3b2b8c9de5fefd18afbbc594277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94293f8ba58972d4a079d4bf64649c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ca8a19f777d854c86b473b86f3aa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91e72527314fcbf5d39104f395b99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be9eca8e5bff5f5d4e3e0b3e2b2cdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2652a0630d04c3d5c05916c1a66b110140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b7cd6b49fa126ca054bdbbaa9d7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ddd9d8bb0ff7009825e3f3924001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf56e48066939f1a9061f2f0abebbaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83057e82a6571b0a42cb845cc7b0ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457f5df163164dcc8851edc00fdfcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106cbffd785ae7dca13f03c5e1eaa13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f80fad9046b447ab515fe59b86dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528e4cd42fb246846e0fabfa59091bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149dcf2d850f152e80025e997cb51a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799653c10676b6af5a8f093776cc545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa4a89e9b1436f15a3f1cf051978f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7767853d2c33eb27aba401a7831756f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3f35d38733db5842687edde1d91e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b966326986b7333b4cc56927edfe61e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9b5730e741c9a8237f4566802075155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1db9434181294a1e8649bb1da6e5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483978ab490a7fb8524deffc908cce3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813fd3666febc540d1bc96b31b7e09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475052dbbddb69aad681f5bb524e6e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9181d34be96fa3bc562c39a79215160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c95cf9b3cecd25de50850860c8e4bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0ec309ecfb74cb1e3d8afd7a896e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b72743d841157616121830e8f2d48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3380c73430593aea084a4a2f8175b5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26896e68fd777cc5c7bb65ce469aff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ba4b8eea5493c11b0420404f0882e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317cf70c586cc9194a915087eb0d7cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ee49b38e48847c318d5150015ae7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b9fcfb0fec6a4caead030bc6f8b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77faa813cbbf162c7c7ae84dd5cb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c046e0bd24cb9de113795cd1617ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40e8d0415f7e946aa44b71468e647172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e2ea1dfa4aa8420ec362bdacd38c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0aa849b3260f9128d01e2b9494c29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0faffdc50e73e75a8b2474891fab5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4c3214ccf6f2b39c423e54038f7d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a1766eb1bd89b15d0668e28107bd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8624d653edff52116959c3960353ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec0145418fb583c6ab62fbf130e87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c873a7522d7cc5fd47155cd707beed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b5b5ad80c0abbf2fc473a8d35571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61d0b556d8136c917e74479a917816182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce480431ee9740a5ec0384db8caa02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f970a100cdc75db6967f86e785a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc0cc436ad6447c809ec6b5ae4462185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca9617402c3de11da0b22ce71a087186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076235f6694466126e73e4f09261de7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea757a2a9ad422d10f23bd100057b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e37ad43791a85e09e1cca43b8612189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3870940c161569177bdec4231df761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659a7215147e9a387a66767e68e4b34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1a644dcd7489c6e8ca062a43eec5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f436f01e38a22d436b76f300aa8ced3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11584dd08aa6d81d19ac33eed96587194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d6b185e222da4d785780049d7000195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bccccf7867a276119f91f36396d78a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576046f99d380ddabdcf4e684ceb0e9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeb58648e44371d47539b4f3dc50b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d1aa28ff9e064664c7e9ba9b34964199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac4d29df04c2fcb6ee5ac67169ba3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f21d572e18abf9d517313aba8bf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e712155933f3e45a6dda8428b99f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba22726d8f03fd616944bc8900c8d73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1272901589942829aef4eb12e91ce5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb9b511123b5732b8b55367b4ffb5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781855a8d2d8c62183128bb5faffc17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7088bbca0fb6eb198aec08ee3f4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761c634f737ae94d9582cdb7badbca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab97ab4ff187d3e6d5c1797a3b0d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eacde75444b63cffe447f743cd9f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c9a48a31ce8197493f34d9207a74e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056a0f437ef71b3f91ce1653f1f3f45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a31c3300ae63e3982f025bce9859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb5dfb44e258b89021c42e25241e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929465972465ead35b30c6c99ebb1849215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448bf99fe80ca34550fd2718724706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d0615421c7c517f78ca0c52aebd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf7a24de9b041f523d419c5da92ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369587774ff6bf028356df4184546d8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9fc63f623f08448efd5472127acfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faf596bc9bdef693df2d659408dea2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c03ac63007eaba5bf2ef6ca10064222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a7f4f181fdc8c121517c3806b177223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2899af038458d4e29e6aa58371cc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda793d2a3043c9b881118b1e91cfd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b023b6f4df653052894ca36306fdde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da790da232c1d259b69228dc2ec520b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793fe5478c65275c2ba9b33159c0995228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446e13c3a0c0a8409099820a406366229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba553f31efbd18b5c2f627d69ac0fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e4a41c8bdd7d3e28f3ad2dafb841231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356101009591dcfdc38399e0b63437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2945779e8df671bd990460f64aba03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9192fdd5fa34fcdb5db4021445d29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d1a37b9248b44688eb72f93aba9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be480ad079f159ccbbeffc80578a42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060673254675d6a2187fa3a2b25a23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cc9616fdcd911c857b08e966f1cf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cc1ed3d3093346d8ccdc09836f3bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3038f5565b1a9192d78d52d16056240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9729f0c390bee17958e1ad8c6638c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970f5ef0fa01e2cfde6737941456a89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf093109aea7d92718f1ebc95ae99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33936f8f0294971167be2b8b2d53bdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b367845e17398f76cab109ac891f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1ad20ecafcbc03094cf49301dbe2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac330890d69390b0b58fa8347966322a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74eb1adece84fc3ad56810806a9da0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c53446e6dc033d5f47c0aac1f091249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7296b66552234505e568d20b4424497250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da6f59d60206792fbf93e7a61554b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f743bdba568de2ee360d4c91ba3ff0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296ef6e537f7700ff6371ee3dd4c0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32f62699c9e119020f34c6f558ee4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c33ec94a25e0568b6652433d11bec2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37f1ce52fd5a239f05baa9bdb684b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386fc426897ba3639035399c9c91db6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283b4a89081dae36768ad35163704ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f3c3baa6d107fe68494ece3b94e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042a2e91cc1d42d2e29bcab5bd120db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a6415cc3f0661f74e64f68a92152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5a32f6fd5a4666a85ca115257846262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b300022cd4fd96ada00d66bc35405263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a07f849215d3fbdc054fc5c9d14181264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cbb5e7f80dfb971848ff06a873f7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6c3af5c04c72e8c25c67b6acdce9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a017f9c8888ee79ac7436dc76242267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba29e08ba29235c5109e1f79b5b3ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d303c6c462ca81e9695187e6da0e88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56dce9847645eb9a6c3920a8c3ac66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abd61980159a3c315210e40b3af6af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bfc1b1a559e9c40fcc39959e54c69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4dfdc085eecf55983e1403819bd18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528c31d9b3fb0f731bb72d4d90cc557274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd98f628e0085e8afde9c65ec059ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d88c9d2a585d868268784fa83e2a71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f227abeba431b3806b72e5356fdcf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d94a77aa77bfc6559714f18f14f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fc862a144d8767db63bcbda66792279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f930bd6c2019066d30945c7e104c638280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d417b6a43c53946e8a2fd8e1eaa7ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d5bdf9f5b1370ebbb808598a9781282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a597573d70d186f00ab4dee4f26d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ba6232b51f4d7896470afffc689d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1867d9519f7de73fda4a14ef6a76c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07660b4dd337e0e37b1b44284480f8fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2443e92c37b5e77df2738a11ad1529287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182177b51c85f07e3f44f1574df68d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6073b1bca8415c36ccff397583030c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683548d598542afd499d9a36c097e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf198548aebaed9819048a27e84f09cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d52e8a9408696a75b18b69d704d4d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd2cde9e1c5f1be4803e22e237ed9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63b46c2babbabc07d08b515aef4b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8aa09fb9cdbe2a901011f367bdf46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcfc7617d4e9e3dad65121cb3c494c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e5c9de1ec9ad7e014b7eaf25da71a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d73b922724e1518f77473be1ba109298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197883f830be9bf3f88fa1589df85d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a11179c21cd5636ffac7d0ccf97fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3f496b9418eef132969fb92b4328301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fbebb4e7fc1fa7f5908419595227f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01e16f4d4ea30354a5b72b33881d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04a22dcdb80c64d5d81fe765a99d55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8e793929de421bf92348e980b7c0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa8be12dfb66943efc1ecaa20a33ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399854b701e3afa5ae1684474a1a7b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83260cafae45d5df9ccec916bc11df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1689c27b7f87a0a81b179b4a848d810309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0540ca1c13b537e82f7e372668e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f85065c28b41a8789fb8d4e924d68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f017a2bb82bbc4b90afc498a0eda4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9495108949e2d6b7d612bdbd92299313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffcc3df3c3ccaed4733d89d006576d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ed47d8fc16974f111c064477961e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798cd4cfc0384705a42f640d3de395316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f49bc2c1c5e538c65b2aee4651d8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd34f39163d96c5bd1e9d021a574cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42467878e39c046a1d7511fe8e5718a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02e6926c53a27fbbfe33cff7734b5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7cabfe6091d30a62ebed473250e21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e5f00f17d660cd4795d9ecfc4732322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb92780ad283902051e81936cec02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa81874928163d090cd931e75d88297324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6bbbace9144b288ed41d1dffb21f3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>