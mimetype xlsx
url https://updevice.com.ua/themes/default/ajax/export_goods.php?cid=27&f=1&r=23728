--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e709dac69e23f9a0ae096d63d617461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01d16aff2e3e8fd98596a5fc7c57eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053efe348db0424d426612fd25334fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac12402baf4314217fc00bcf2b051b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d99968b398fd4b19dca13c0f2d805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018e67e26b4c982f909e242d32c9c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f115242858fc720c6a69bd292db7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e3946efbebfe817e42dc5bdf4b208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f588f0154934013d4c5164218fb5889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637058d0e8b61bfdd04ab59a15875710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f127c8eee79dc084ee037a9f2d74db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5133041f2f9d7205c126814c3e6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd993cb48a695be482f952b8b6eec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74884987b3aaf6a820567c9dfc910014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34a8c27c9cf40355093d7363f07d6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1fce2df13e26ec11d2475a1e2eed716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f1786bb9e36a3dad4d0c1fb8b75bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984187a80f8c5f8ad41b5d5e8f7cbf0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72588e21fd5bdb6accf7a1faa97cf55019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920d8a4050307c2591adf9138a0e7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a3d3af24f4ae8d21fb8e9bea2429921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b462e1f44f2f2f5cf643e444dffca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617d92fe095399e9306b46c7bf0730923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1d2ae9aacf28b516a878d568a1c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06a18cb95e1e8df77ec8a28f4c94225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d5499067266f7c255e48610de22b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0299f525bf6c93ebd6d81c31279f5fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324ee234b9f97f183257e0904f188e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781efd9993ba39c8fc483703ce24663d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad9a6e85e1beafe5aa676786e53b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb0416e15a72d63b66aab9f47429031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc49dd19f3ae17acddec40f24cc43532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad463065e38a0c3e523e939d611cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350f350affeeb65bd7ee38a9b60864b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f268041a2e2c095e3a7072862cacf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581dcf945daf6a66459b90c0f1523936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce6f56057e70257bcd38b79bd3226537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084386bc0df547a1909d5c383ab2277138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bb1c8ac1af0473089d1212bd7ea839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ad1e832e5b3d60fc1bb1a17311a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3c69503159d555c5443e564b8cfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7619d2756ea80f8a2dc06d1e9b8c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1cbec30a52d016ae85f5878166d1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d92e993b0a5d4875e892168e5a8ea344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907795e36958741a92ad5e9a61125df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013b123423da22d6bdd5e61f3f5ee9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77981bbea9aab67fb8c9e1dc56eb9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0b850b2b63604bda9f4d11dab42348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1493685c4f6232909d51ced5297d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc22beeff21bd1196e88f8ab0bd2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944774b951117f7d55698ad40a0096b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857294672a8bc7c0534ad7816685ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36892ad7b05525f321baad7d654817953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af868e960915575329d372ea9a9ba0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6c2e2ce72b324543472f27079f3f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c46819337a442a29601896807d75bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014440553cd98d92f517211d2207e5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacdce01a1d145e0e32e5ae53da355658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d94162f5f46030ab86783e0efd0f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b460cdf74a45b730679e4e42fec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c1221a4eebb28a2b2c89def90f4eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30756aed0e5ffce1282e6529be0385562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528b728b588bd3121d8d7bac0aacc3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a6abd96a41cfbbb5cafd365a74f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6d2f4a9042da637f9295dbf7c19e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1056487bcbfe675107dab9114d88166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ec8defdfce18ca6a4c1378d7ba65167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780213a2c43e62330cb910dff98f9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73428b1aa3895a00d345cce9d4bef0fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ea3a02842df2b4adc35e2707143070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aa15e1a40edb78b3c2f35cac9a2b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f54a38e671d8d86c82aaf59fd6dbdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c37d0388c01c9c957928c1b46cf1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa49f1df01e61c59f061daa5bcee6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75c7a02f54cdc863437958762f065975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f86914ae987a84364f4e9b3413f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755fd2b74203ad401a6b8a60626ee5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fadfa191f831e5b19985dabe8a724578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc18c6bd33039bccb20934684d20779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f25a1ea159283e24ef1d858632bf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346dc2debfdb60d2c3ebd3e71f61b2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bd8239703ec7576bcf3618ac552de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e62b605080f3d362ea31e9d0f94e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1169e41d8e8a485785fd265065259b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458ae0a39eaa8044f0694d94e1a78cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f872cd9ff56ce2eb0c33db27abd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47cf4d889223dd85459407dd2a78fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f50c51202b3c4beb4f717fbbb66d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd499f8a35e9dc4c258a7599b13b7a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce205cf90e4474d461b741cd05544dc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a5e78f5119ad39dd1611bc0d4a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef54c01dca7cc81a782194574ec98592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ec113cd9ed83f1498c5155248cc5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb54373fad227bd81e39eb439ce45194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b151850bd510e261b2cd6605f685cd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49e8c30848e968e5f5c794ebef2c8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270113d6fc7253742c336a92001aad3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa71a35a0f825ccd3e8c624b22799b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f3e450acfb04a652ff0f3dfe492899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e635056a9a152a630b6581c48cc416100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8da5408600509c2da256bc2b3f525101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccee2179242e9f4660c28ffb07663b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07781c99bfb3ee90e0d380e5382e1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878bc0203c2f7fee9494709c0924f2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda2de96c789099d109ad76b810c1da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fe1a6954aa6b199ff2c1fea094dff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e46fd68e6f34bfe217ae046b9cef4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246a571fbf9e6390e6539d1f0d96bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93186cd8c3b9a4a228918349d4a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e67778f23e962d2088094c65efa58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33599e85b4bc077f77523b6472829f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92538450775e8fb75181e7242d711112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f318add2e82a0d338721a0fd967711113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53397f87d7d06b62ba3700f48d0dce8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66c99571607d0651c4656ce251048115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37f3f0029ad2bb4d55f5be644c40f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2d22bb215fce5226b4296d83c9d54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec52ca5a9d2a6eb53b7433fd4ae1982118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84608c70d4f6cc77755f82fd37cb70b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d96d7a3325cf8ebc7c2ddf4f4540c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121874a86cf2131da1418af381c58170121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecbe44e1b8965f88788c13b3cb7e09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8f785fc14cd7f4216108a59ab6f8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834245453508b034b0134dc59688c98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c8634d935d004539eb9a069498704125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f05903d58b55e39b159efc654f02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c74911cc5b445b156ad2a21ef8fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b863e5bc68048a58ebb4cbc7b249e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b71b889c021a10eb1ea6ee90d0c37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adb099cf7c1c24bafa78f3b4f0a87d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600cec756e426146515c472e2cf375e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753e0108f9ba2948b0e4386d57061c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172c412b8a61cbe4d3cd891d1e41c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cebe8bca901ed2e9f85d31c767f19c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd73135e49b5c4ad1bd3c9cc84ea8bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b07fb6ea45a5b324e547d0c855f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345ec05382567c8f97013df23bc263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe2e929f3a1f24ab2a2438e701b5e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d3d28e4683fdd4d52889dc56510d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ca92ac24d8a8aa329a3b32225358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81eaa5a86716c8918bae7e2bbc3b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c2fd5a38ae9bfe54b8906ceafd086142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e01101b1973b836052a60ff3755cd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a3a9d09b8a55d2c7c4e46d9b8d470144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de474efd4ed6d481797827fed34f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52584eda0e65967fd994585379a004146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02597f9a544774f4ea0e713a1485d3b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2adfff6d40d197081adef312997d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee396c330006db074c26215963857149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b2f942a435e3a40bb9cbb6262f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916635e59ec4248b6b6eaf0dcf14d98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801233525c4bdca88b4d0abb638771eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5fb0cb4b4d3ba711175e32dc4aa59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22436957bc546fb5748f98f2271e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e2105ae7cb328db2dc805c9b7433155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af030e7a20ff64a293c48b2734a46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d5fff930cc1b885bf313ea9e04ef9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcbc62617473d4f8c81c274cb8ee08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db757f751d4155fc2911fc2344edf88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f620a167b3be031b386a2471e287d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949b331c3776dfab5e094c97b07a5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017263726ad0efef160c1ab07f8a7671162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a87e5d049366e766a5877299091b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c43bc5ec0706a0cc0d0bf400183f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a13693a05b6e311990c6dc77e982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebfbc925a7828830db4e425d49979b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122c6b653db832539af378cc41c56a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188443746624dccf49e0e29dc6708a73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06f617bd56f6f846407e6639ce533169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada67372ec5edb347a0d961b5580dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544802b8dba235a8049c132b9ecdd035171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302b696ed764d38148ccc088793b3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741f2ff10964dffc1db3d920bb7bc37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6271e4822e1fa30000a92c8ba56e51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908060227c175a057cd872f4e86404175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64759d8fe9670779a407c6e033cd821f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9550e1ec4a84a63e3a25e65d1ac2b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc342059b906b2a9fab697b10c288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c06079b69f897e76d06fd4cea5ed6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6677017e1d45227e360e2e6cc57855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5fc380e958dc41f374fe5677d990f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c844a873bf444ffd593ee8d5b1f0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758114c722d972d1dfdb8c4d3d17f70b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f89f3b447773f43d3f307eb707baa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff30272496ed0d63e5859b69d398967185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb51ef50aabbddd441f43f1bce0303186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc40b9a094c00263aa913753235f5af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faa7a222427648a1ed6c3a786754e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bffb10a49885f97b4e1a5028708487189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371159e6520ffdfa718bdce0873746d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df505eca7cdeab67e0c10c42fc79292191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075abac17fdd27dbfe8e110c94536ec2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bf3154ea41948d791aa23fe2acab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be016ac80a1dcb058a77f402d200e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7e76e4545453709230affa1d4894195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1576e8dd74f71e2ee2cf41821418196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d551b2790f37fd6a646e6bd958e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191fc71243e20eaa45ee2e0a29fd24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c73b625720050fd000c6a0c3e0a4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d5b8c4db2f06139f1855ac370d90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283c8bd1a67b7aefd7bd64b84b56bb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d587a0eb89f02e2914f92ea49793202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0924f6308aab1a1d03ce6b19a2030d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607570db2930534852aecce3681a227204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27dbfdba4819c23060773e62e8fb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fa3d2fae8cdfecc0e420314a79f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc4127978649f842c050179849e512207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49820ed1f88736d78c0ef9f5b115f890208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9cb6f46ae4a7e8921310482e6793a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc77cc634ae6ad8fabd8057af41665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e303ffa8378bbbb26f678d7263b7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e812cb64de2ef80aba11672fb267e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada0aacf60aeb55c7b7a1e0efd32224213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9958ae05349625762db612937976214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccac41e82594f301b3329397c8bfd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054fa24845e53f8e019daac39bc9a7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c1c738f95887fbc613fdbfe9be5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f666977ba7d1aab4dd377727ff91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3ce6400c5bbbc761bffdcb809cd7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d819cfc385c383413b4759248da4d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94331524b3c427f6414b2168c854ab93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b22b1e593c4c58227ae62fbdb6cad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baccb8638bed9c0777aafcd1e77babc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea09fdac9372940567b290b17ce386224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1870a10dfd93dddd7c24b7036bb64a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd1b768c99e5103d6bc209f3a3560226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78eab25e7bee5f1235016c39c50d39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27c5e723eb355a5a111b6d244e51d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31b6934619c4767adf6d66a3d7bd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a04b9c7ddafbb5201a63c05216ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b8c5cbb639d6f03da988924412a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d565dea3fdaf86e301015a75b6103fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18adc5ee54d36e0f613c6da106030233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83850382a5fcdd1a25c743b4173030234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f77eaffe9c923d7bbfc59c71a3f2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a819661f2493458358b8958f848939236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadd0669efefe268cf7c7236a82301d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e07b205a905a3e19222f466fb2fa0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a798aa94b9bbd354b727b13e854a9c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01951ee2ec30d12f8925026ca9db00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4107e4338bbe61ce66d2844193936241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74532074b8fc4e566da847895e3e6bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038e11060593c67f4f3418091261fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512583793095117f598726b76238557244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17fa3e7f6ea26b4b29638e85f86f6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a584bff133b1ad8fdec885e3a8059246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5488ea478a6f6f49afded76ed97236247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87ee78f723856e556892b2b16f1543248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05264bf2fd35472ce0ca85e0872aa6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982efa63e30ea3177212ff1af907c21a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c70811a011efa5e08ab6dd36b339251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ad6fbb0ad39bf382d99cd168807d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1cf920fe22ada7fcf51764581e9bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a94f1eca692db5ea121305dc4d0eca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf065c1a69e287ac60532df7ac0ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4367c2b9696fb3a19e00a068093c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f04a6f1b599a76ae47ccff296716d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96d489a6efd14c82e9e98be9738f07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af427537b6cf80cbe0c038428f4fa60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b032fe71de4a584b74e70cb389a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c0ca990f9da33703f059fce9e8968261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb05263c2c190133c4c08f90754d82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62837c961c970fb73e4b00997ac2b79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cfaa17b1777a316e3ea9319005901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6736fc80e4fa5265ab84288d6e2c27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03cbfef43722929600469f0b04c1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54e46c99a3e1b30748893329b3bf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae019d45972cce76ba3b5cbfa23d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38a28f1fc82ca245ee9398a1a703ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7fcee528fee64477bd8d929b74900270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34ced445b4176a529b9fa1363616f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c35aa324c9c842630e30e92f879fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb019e04cb6b19145861c703c485d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e15e16a4d8c7d61dd9ff39440b35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ee3373aa4901dae2b9e7aff9ed1c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98c9ea41bbb1ce56011805520ab60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca9f4a40d1bc13d1413cc215a01224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e16113b905e113c7217813fdd78833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24350c971ad90f2dbfa13760a86f53e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f815eb351f9bec92eca7260f450e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99edfa4556831dd6384e1c44235a0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad98f0b7de937a1446a1c8d50b4cae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b98c7f4239d202bb9da6a4229823e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b0f5899709fcfaa396e386b1a3bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53ce59b17ca746744bb86eace99baf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e2d6db7c616f1e95f991c9228318286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5965809bbb810085585f1fd1735ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5dbd7ca31115470c64d623cc44584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d38a8aad6930ef078053485884fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c560a555fc438682f7343bc3c625290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e18c49c0f347789e052dfdecd343e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500693cef7be3d61c44f1dda1c189e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83530adf23b90916afd1857a17aeac41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e046a98138c6b2ee29d5fa05e1d1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b33a101f71fd671ac3662c3bdc10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8d7abccad28e7cdea783adb3a088296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f88b231f3ff9fbbdf5ef776b7b6299297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d383521062f72a2a6861fecfae160298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ba07032e8ddad297d67232ff602f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf4a8753b9ea2620586471dec1e00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0988ddb4d99de43e920c92cc31a848f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7621f0724dd4cb05f8174270bcddd20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeeb4da46edb92fcba08604be3fe43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4f6d57d71eb8e0b7bb21005c6479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd19428d1d51b2e63e91ad256d0ff92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecf69ef5942908046119a2f14e17a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ab13df44c32d076612e81f99e9b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81712a19542c9a1ce48ec09a63cf507308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd95d48980339f6f35bcebce87b25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898ffc6414889fe30888cae8e92bab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10118ab969622831ea6202b586dd248311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83108507016cfab1df68d9f926e202312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4c668b363639e142f722f268f1521313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fd1e111172152c3803a43e3a9542b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcd7fb46bf126a955710d104edee2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f1fd118f6d90aab94f5d39d043fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dea2c98b73462868c6d592601ba963317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4041fcd3fe746e86a552b38021a53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d3aaa36dccb806f3b9ccd403265a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6daf17c037c94b4e1fd246cf6585bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f776b1414aa84b3036da888ef3cd2ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83514d93e128e6324d2897962784b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e14c9154bc7f6cb3df1a1d04890bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f9cd8adbce653d9eca8f24098500a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a336e906aab57411662fecfb9f966325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d84b059126d381a4590715902523326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c1df0d834164d2477274c3672ce0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a51b010cc4cae74d0e7cedd8a11f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e49ebef9da71efa8a9150e1698fea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0ed629c2f56a77f18b2dd2cd7345330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993171ccd73a038a8535cd321de1be7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e661a07e4b94a17e0427a808a4955e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5541c30d02f3daa943578de20fcead333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37311339acd3f667a49dd11d96f7b501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3016392b2db89ca871574bd6328d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e7c476ce4e2e4e4a3187bf227e343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a173f44f04468ccf90c95cf17aea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2a21554e16e71f1955dd40a88667a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c3fbb271c66bb5d0bc02907dc6206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba6786f9a792c3062d00a8f7794f867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e9426a14f4728e7aaa83dc7db67998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734ba932ab0c0656b446e2a44d5b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05944de01973f9c292c2c2b96746f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56cb8161258de0107c956fd74486f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4db9230198ea7f2e5be5d4731d3e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c43d81cc0f49096726a546d1bb562013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c89e93819a89df9c6446b7399279c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730a7b1d63bea59f38425613017c1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd92fe84efcf5add545114c3bc208b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe44af58dbad9b200b73260edb99ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea34a76e08163b0b39477c7d0e302318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8ceaefba4a54956d462f66da9a69219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c4eec136c006b58fae27967bbc6d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e789161e52c3cb9559ed9abc600021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10a7620929755283a8a05a691e323322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d556e60f9386f71c6723b8e40f053d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d86ed3e4013efefe9b7eca59579c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b698e2360b9e8056b84d6b3fe36663325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cb8ff438a15b1b6d65a79a2dbca3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e7d5ce3720241c51879acca27eb8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6c3f12d41c5b9b3b8cabc4114ea028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c4586eca5a8367de1b01fb749bdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1841565808406ec70ea5c1f37beb44030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2b3f984699f2ecaeb1402e40edaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12be85e72020b9b0560ceac9c0ca432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831faa9675fa554756eb1ba521504f8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9952804ee899541ddbd7e9c3a690234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98909eb2da2aaaf45aba0e73dbc7f2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a975d787653ab2f94ac2e081ec4bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dcfe4ee576f2fa47ab2258d3ca61137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16c035bacab1ee56b8b8793104f4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8388464b0c4de6bb394a937a9cf9e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864025747884ea7bc3c5dc775f4b0ee240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f592772c2e100c4e50105039b6a910a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316dfa14b78400b21a09fc18749396f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bdadedb7edfa2312fbfdd2ac9463a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4062a5f4a8555f8df52a5d60bb86d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20231a6b26e085840f80e1f459974eb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e572ed05b1ebac8a36bbc8fe280d6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c501feb8c55105ba08b3b2d7b8bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beceae97affc74d2d85f12c530833b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f134a3e3b20f8a3e52c00e2b61d4f1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328c6220250f863e8ac7eb145223e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e428aecdd0f65da055d8eca976c52751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562284a8033d6e263af6d3bb60ffcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149156e6160739ff31a8c2753fc3c43053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea56ac831026daacfd8c095b125c28d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e2794fcbda69d43bc079f1da959455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99245abe4bd4d881aa0dfa9287a15a3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b007d3e5b2a8345638e9e3f54b1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653343b6605083f22d43968da16f2e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff343fdb637b0876bf3eebcd0d339f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cae7c85e03aa41cb96e583e5b5e1cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be452dd023f07bda957478d9e91f4aeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def15f8e146bbf950ab6b65c68a7eff562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b7889420bc9b8383191b60e4f88263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ce966fb09746e1147c8006467d1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a89ea8b41fb5d4ac122be860191d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a15fdd4d0e5570c3938dc5e3242ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487059eb77430a472917f36569a67467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b64eeeccce894b50335ee063cade68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b9d01d058c2d0eab34c1b057a5ded69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e1e7d19269b78c437a38e6628f2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156eabeb075091845b187094d96a23b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475e1aafc88e414c76a749f63f53a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92e3df2a1608cf71a29da31f28123573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059c107341daf8dc6e3300d279d0eb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3bbbf4e036aab6ce8b33e0bde738575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c598c01e3fe23599e9af01931f5c9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c2f7f6143a00952bb2dd7a92edf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f115d3e888e95eadba2824c27e47a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a3f0ae713cb19cc2eb050a4fa98779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee78847751d20ad3eadd70d53877880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05154743b53e9de51ca8f3c676b9f15f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685ba4a3829c07ceee8c23c0dfb1dcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb744b2f1c22741cdc95ded19ded959b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e283d7a0a4ca998b96bfdec326484384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e5517505c5d0c3c7c7287df1156f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee129f7b93ffe92aa968b7520e5e26c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b1f7b8ae00017cbbee71348da2b0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16070e27ad649d9ef71cdd083ca29c0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae69eb7b2bb0e1f60bf1eedb2c81e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc409048bdd2064bb1c433091ccd41d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560b0d436e99ce7d20f8e82d7cdf1d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd8327ad469e61cd2b9aa005787eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d93e0432eb758b5c7a56955e5ec0fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da35f0de128bbbe9d0b13ad79e898694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0cb1fa202cfd103e1b0e9e3dcb8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0b86650292f0326bdbd6a8faa1e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1241b70fc786736c51e794f934e4fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a35a5d1a4499ab0b7557c905f94e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db689c4beea603ed8ccedee0dbbc8f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d25ddc203f783ee0660c1566c3626100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d5e2b26a8368146b463c302a70202101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4967f4cd5ed7be8e9619cb569e1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cb368517bf910f9dc5bf19e5e0b4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764e85e517305c3d3e3861a242cd26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382324e22ebc82f8d92f7678a4606be0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa765dc5884b808fd15c5ebf2c5e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ead128ebd7cbd83af134bbdafe114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d5d13d3558d9385b792760cb744b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d5261d56296dcb91b30a94ecb49b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb5725b74461848cd35148db56d177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfa82b672ce7c189ec12373141f7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dbb7bf19fdcca50b38e7e3ed4a39e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8430a35abf4bb3c05738030abba0dd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f68e96473fefd4f4f9971ba643e78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7049f66f3d21ecaa477b7e6be8be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98075a8c850421ea4270fb5fff5bd14e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d4995e1ffe8b9c47465cac0a59776117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c91829d3516dcec84740b45efe2ae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b595fa6a77deec0415c5302d245f9a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0e507a6dc8f14d22e366e380277b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8538953e3505a6580d0f6bee0bda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f98acbef694b0edceab1f5b5566807122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baa13391c4bdbeb073b680fdf5acc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636931b78877b3c160f7fb5e0bbd009124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f537c939b68dfbf093f0df92257ac5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e67764edbb9804b531cc44758dcb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4ec8029ade80f482a299d4b2aa47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c33f523607511d6640d1700ce4c59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c825949a4fa480603b7cab2b14f5d2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf61d3fdce3bd9acd261e6fe127dd25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343555ae9d18a6744f1c1dcc429309d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94915dc5480162ecc1d6f6cb489cf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63852cefb7e29a48fb32c4126370e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7524aa8728deaa76dbdb87f566d321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf27dcf88f893ab30756769227dace1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8688d94eeb88f38fe72a663c2ea2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3fcde9be349b729a22f32d64f80e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d29c29a0bb1d333d8fec022a2d819138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e618fe68ddffab972a3c7cc50a43b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7590d05ec9715341624a1ce20b8f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf3c2ca30611f8b45db1508bd99c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7c0dec2487deea55520a7c088c15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821343fb123a26113707c582c05295ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97c5629cd9894d52d773dee93e020144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0bb76b40d66b4c6372b6a1c4d131145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38b81e246005da233375fc2f3df893146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c1910a967935db4692bd81374200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72da56fa1fb1629f128b3064e3bb3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba12af96993e72b7c92060db80e291a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8310c217d50286703dca7960fc6c1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0525f1eea22562ebffc0c796b41a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eaa9aedcec8e57373790747b97911152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11c619c2286d0ac292423c628aa5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08086f6b98149b834e7d72fa00172fd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b5c91c5810a2f8b1789046314d95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d18b3c644073697519997332c643c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48ea09ce5d9b73055db720817f6f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414ec25ee72d58815be718c34091297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57620528778625b079337eb4b290cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5c3195f26757861cdcbd2dbdda44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71dbe91e851fc8c4ef7e4d844da2c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d7e54fc01ea4c0f904924dc9421f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a48f3cbbd3d31312446273618aeae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b73950282edce5a248a27cc125f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b191ce9e246b94e44def5a05773b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075dcc3faf76c690e632ec1c228d8fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f889eb76fefb84ddfaadfd97872a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e80429d8814e8afa126b7c5c196355168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf34b78072682b5e890ff49eac4071169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d761e898688306a76364c93f69be1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51d66a9411a336bf26470b6b1bd83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6f41db98fdfbca94de0c1035de788172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27c50ee3c3eb099756bbf7ed732ea9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f1e1a087cee15e913b8e061cd7cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac54999b597f4415ce5e4bc04bbc670175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a4743c2a0c548b0403d3fffd6b67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad07e8eebb35c518d2ab49976c965177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30215baf94ba1a0e0a3c71a5d534f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb021a38d29f91fb574d89d6975ba4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416705482ffce8d90654fe177f3accd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03967c99882997f3af5adb666426146181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649aa72fa6b7505cb2ff9955d5479bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba668694f59d8ecf35cfe0756f5e303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501cd6ca28cc4bad3d5cf78cb12d46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ee7fa9bd65fe2bb033eec94233ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b79e0402743a5b05de59683a511f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1293ccfd8938ed819e3ef3e393a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b3ea771a6fecc2ad4a30be6674c1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc73a062a8ae179b1e28dc29ee69bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cd5e6a850cbf34c110632c0d65941190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b50779c8923c259ca55ce4346a1a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2b5a76d050b7fe06ba5dde731825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5535aa36e674f830143254dd985c19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02814af611792d95d8b81a9791b74bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84f058a5c71b664ff7d2c0f7a9f597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f91eb6423a4e70cdd3da241e0661b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964506f00fc53d0f22743695ee82428197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ac9836f94f017b7002a201dd14e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b0a9b521a068bad95ae1489670d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fadc9122e85c6f14ed81efd1979f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677d0dad0b36ea40a986cf37cd426f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5960694e35844b5d8eb1fb4111c699202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503aba1fd3673dca4f750138e416fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f522a0ae69d5b5d7cd8a0db2a20a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141ce62c2d5b162ce3a7457c5a94c51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e84bcb7210c92c8fd6f2cc5562928a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481f8200a526b4959274590de077fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98bfd1f02e5b8ec3e3fb34379a284208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eafc600b626fb0a66549dc9d22e48a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7f7860c14315dbf271055f70da5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1670522158c41f734ebf9f1d28e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99bf014da835e1441cd95010670f16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917d72ccb80e216c59faaf3f4dfce8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c0612ccf8f91ed9c05485179c17f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad4ff59ca0783d67133d23a753bfb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7c1f133eb8e61d8388415cae3635216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a88e75a3602e9ed78d0ba5ead050217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd08d5b81f26d05c3a0128244b18635218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2fa3f31a2e758290a27a9f395d40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfdacdc38b722707e59c77afdb59a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec8034500f01af25cfcfe50a4f42ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee890ac3b6e8c720c9f60bf8a7bc32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e050d78cb067339c3e8b2b5f333cba7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48ae0d63d8f30eb2045e881d24af5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f1f54b70194cf64b902cf9fab5bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395dd8383358b7496f585562f191e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8390cf45f07a90edec8de388be5dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9d30d9c3d6a49cd1b2ba4f0e68709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c970ce324be7fd4b8989e63b690d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb5419dc272fe142989eceb551dd8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16b35f34c5e26968f7e0cc11ee1c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bfbf1dbe933f0c0815e063b1bb8a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577164c013754b29837cd8a52314cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc7068f93dddb3553c5ea507b7b33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f4b82b8d0495434a7627264fa223235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815fc6eb3a61ac351d138229fee36a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3c54f0509331b8139744b70d841db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc8d0bcab8eefc3ab58aceea7daee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb136544a17b0985b655b2daa211ccc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850ca043e5bc008d06f43c8e8c75306240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99422fa80b8548c132b250c206c1d99c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c9c3d20717fdb37e9d82088b1f6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b18e096738b735d736c7294c35e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b91200be3e63698283a9ab873ea4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f86aacef3921bea22a66dd233d58ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78debecce396085fcdc06ecf52fdfa36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c6d90139869ca09cc03c73b44427247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf5d66ba48077278551128022203c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7939b451ec8c4896df2dd5a657ff35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945250b7c0d154655d1ed21161bcaa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25439a487b218161d9b04820114428df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8bb929020efa9469e92e33359ed83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2cd7e60e2e3b6254360f1807ad58e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b5163dfc601fd3867a61db3018977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9749720a29aee1cc5d2055b59f1636255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e83e1e782c6a21ec5d34afa5f08a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633151bed5e238b236c167b47589c04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42038d1953303ba96d8088da55fdb4d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7591ce5cb42cb4b006b3519065c36c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982d5cf198e071b1fdf6916b8b7975260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac808895353fb0166acda7e45e24a5c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c548e22ece7b66fa122dc9d77770af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cbd8743c625f69ef3e1fec7ffbf65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b2a00eed437c0ebe72081e452192264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db8cdc280d1d7d071a623400d1db4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce4fa0e12c6f26dd9129362daf0ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dfd8a52255b2cc7d284f14d1ac9b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c1fad495fac8eef7e650fc6a81350268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d786ed08670969d57b767cda1776e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ed590d3fcb067f59167464b1a0a20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eac7d04acbb689aa0c502767a67808271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86b1eba19f781bf5012cb221ff8d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650de9816ba33ffd7c6008dfbd5e90b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ed0c8dddeda8e1fa697a0032ec5ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1713acaaf83c7b4f8b9262f71e6e982275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f70c95b98b73751c81d53eebd5e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbeac126d3d629ff30cc2f2fec0482277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d40573b5dafd72eab0b66c0114d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72595ee3662712a903b78af2359bb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a652e3b973e7c9f37dc0050cb36ba6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9cbe925f606c4cea8924c44f253ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920392af64e2873f5d93b36c84a567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de927337c0b5d79196ccb068ed93fcc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd034dfe8169380efee751ba4db9da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e6229d0e8cb398a2806b1aa79084285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6128bfdb65701536e8c834e3fa8a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5fa95d38b3740ab421a9086ec6e3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6174ed853c49fe7d704d4edffb5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335768182e237dfd035270894aad88f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbecba7e4086b1a36cfc493064b20b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a2970f9c82a7156ee6b0b3ad95b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eda370b61ae65da881b90624aa020292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2f3370300514c2be72b0d3d960b16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19cb205926062ed5c59a8e06376e76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8568b8adf9505c3630bb02898396ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd431ea1e9eb52213bf9020de5a05cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950751f6838a2840893dab2f6c44abb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5960390d382eed50279fbc39fc62f8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7b6cbb13122aefe91ce4b65b9d95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f69beae955cfc43a060b4ab3ca8ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44538b48696915da9c0e350e8e5e93b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c21c8bb5f5216e4f4beb4f5f63874b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f6edfa537577039b2eb137e2d70e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90b475fd49353661e3f6d865ab1c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a456de5a2f729a45f20c2108aafc42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220d36c7a2cf0f6058600c2104941b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889ac84396d0e7a51366f9247f7779b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7e10a0a75109fa29b2d1688d2171308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb187decbb6739211b1e7e17cfc12b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7e6f992207ae7dd470e1ffc6ff28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170e60149fef10ff7e241c061ed25f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489cff0e1d08aa7d4fcd4a79053029c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ad58b15a09f2e5f523356236b3a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb87e3b207b6a438ce1008a46132045314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96510964f37ba928707f0aac063c88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee6cd403a7dc6754d3455539691b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd4d5881f1cece943214f7d4f6832317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28905da57c22987f73aac45462bfe0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a244fb7fc81c0190293a040ffbb5d83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89432c0787a40707d6162299018749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680f6ba60d79a46fd4f33e81f9f28f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3d487788ad42fe2703aa9f8b67ee3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395052e45cb9e5e99538d56d3a44453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a998a5bd101481dfcbf2f06b32ae06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cdb74d352acf2db198e3de09260c2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>