--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1fe84f35946cb2ca4dce9793753491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b815cda419b5cdbf75a37184c41022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6622496f69af3beddcf3eab1ee88f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2c0b15c340fb2c87249659590ff894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862171e069521eefbbd0da96c725da65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8593f6ad174075f2433f54ebd1656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953e6bd93e716e48ac99bd03b40ee57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02d2e3f0309ed91a156be3be579ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3d19d09db7b98ae60cf21160d65779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d1e268376cf2ecd9aac376d2ad2c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe2b2826713c3abea980097842e45211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae426f299bf67fba0ad7f574ae7dfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd0c4ba840e868a7370e7ba54673d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b3c909b772d0384778b834aa4d8f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb593b354d9afaccfc86310aec0a8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04ef64fd71e7cfcd756a6271a4b88816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628c5a564d14a863ae6b9a608d5bfc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f383a70f825ace91a23ff8bda2f3dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac5209673422cb510c71f07b5e36a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914051557b1d0d05a86cba4e7cc00d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac02a3369f6d159ee561f042a47c3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6058a74f05ee6d4bbf317d874f020022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1320fe6d1cd94c38f8369ea7401d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5841171a50e2cfc428343e6678eb3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3544fa6aca624b3a29d0ad4aedb5c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20a1db9849a27df1bd31203e8a74aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0b87900f344e4c0fdb35815de01227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34846d97cb29a8fbf5d4819457414ff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c61742d29264741f3b1155ef5672029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298305ef6b67de3b586cd72bb4d5d93430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5a2fb6e2dff04600d3a1030c1c6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49385e6f1c0c3084ce7ea79bed9427532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c7171a06ee31f4abd01c53ac0c4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c767a490bd7371ce8cbb05f22649b5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c5907095994602b2179829078e6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5cbb59c44bd6d978c458dde92d43736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8700cd99cdf30cc1615049e96d090937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bcc492d9daa8d7be7db3f403e38b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfaf3c1522efd7ce8b81f93f7b626439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795d742d4f45b68822858aef5ec17af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0efd2a24e1deceecd8be393f057aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b06cd8425742e1390e73780b9340342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d145f3009d85d791083a213c6b8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad7cb8990733f4ee24a6d13cf2ef2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0d50d983122dd7fa4426cea40fbea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb7870504f14f831a40f813612eed846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cb9a896dd663fc2d50406c9bb19a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03effdba6454059532ad92e2521fecfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0cef3647587eee3248be151f73eae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71303971cc002c58b67235601a2a8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb76ef6de03ec36ca7b96bd3cec1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9e503eecdbdbeba5f37f1295fa0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253cc399a7f175aa9b752e74a7840d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179df09dcd87117dffdb4bea975c9f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08e96ffd417dcd0e8685e65dcacd1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67c7b9d24fd7a564eb2d10caaa596d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc757d8c2b16f9aaf320fed78a5630b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b88de72295488da18569ae5747b76e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1aedabea5655aa66d8471dd03fb5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1625176eada06da8185cc6c3b6a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6123e6e1798a48b32b23138f949f71461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596dcc4e7f6ef1577f2e107acbdb1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e60f58cb3cc15bf2a65f65688643463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903ab84205b4eac91b0b2550a3f23664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9aee9914d1a624646caf29442043765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051819c993325e1e49bb01e4aa32f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086e59ed4182d2d48ad407b7b77fa9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd200d516c050d156d0edff4abac568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b0c2fdd20f15a41ea28f17130cec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2bceb9cdcea7ef35731a1e921327470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c7d606719d84901534e9168d30cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103a2567128cec534f751d5e024d2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068cb6dcd3f0b78747016ac08a3e4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e581ac3df018c8acdc34fa45340b8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48491d9dab79408a2f84dd2fc7a3bbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab44ba29afdf1a9c76ff5c6a16f41f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d735f6199d8d06ace89450290e0a93377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e3cefbf9ed81fa906ce3a4078d9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb62d0434b58e6781ef985eb339ec979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f668f2183c83c02662cae7fc4ac09e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43fb331597fe5906a597288ffd2db681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c99e2b0d0d43d745bab8fe04416e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c313951fcf0d679c461a241bcab485883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be81e0b00bc13b07a8de2a911ce5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d9a6ea567568337c4fbb857515ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318d74298126f0992a92c1702a274286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c719dfca13ee6caccc1d9dfa0725c8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3780db1f60e994d09606c0011371188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd44d5140e07a29c5d940e417448c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d41c82379a62c48acf2f47d3a3891d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768dd9379ce7d4bbc09f89b84c763ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d37d3544191fdee092d8b4a1a562b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3b080d8017c00d5db7c648a9b01793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb21730ee2bf33ccf91321eed585fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3006e437fd1c6aba9c168ac576eac395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db172e8b2f8399eb5288d10bc31ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10f02142e735842edb965bd0b520397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53103ee4e61ce93b71a322123ba3f3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876cca830dccf5bd68e40d8883a8dc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f8d7434c7bfaca090528633688ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8ea4e0043656699536a3ca1ec8479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf19ddebf9e323712d44f0661a1b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c44d6176b92f9e41417600d55397b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241bf34c1e76e0d6a06f8879dd547fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bcbf14767ea2687aee81cc80c77da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0724ad36bd8637c2be9b983e9ce4e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356d6566f71c45d2b0d2556d281c33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b88b26c317eb3530961112174395df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9230f715445845b94e5f42d725b94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a53037b766d804e049852a4e8a649110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d56f7426fe859522ca28d4394e11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3a24455d6479fcb2bc748ee085d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af2408d0a7d782ee4a2ab9e37aa91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7460d3dd9ebb692d8af39e0766c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ff510c06eef33f12f0996e6355d79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcc3c1fc4b362fb5f7f20956ead204116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32200ccda1286b962386aea3f5b6f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d836588cd5a99560270161c35baa17d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a08707f6822bdddd24a9671f582e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a20c916efe809a785c1d89ce0a37d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43364eab7a55d2d859dcda14f600d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac63d848cce7078e1c40c9c20efdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a9956ad45ba7703ed6f5ead9e8de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fdca49a34972cce17d2c8f5954a65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87a8df0bd2ccbeee266c015696b71c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9556c21eb0e016dfb1099e72e61b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123178218df662040a3b7cb19fe7688f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa075d97e49542b421b8cd18260e946128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aa6774e3f2455b781f27721de1f9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd175449f76b04bf8ce9141385f557b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e3feb88bd76ac0a85269a8714a7e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e639cd1276d6a89389d4f2d12dd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaeac67856f25eeb01ac2fb837b64d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72878b010c21f4b40bac70273cf4b4ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14a6564e379608b08ac7ade541db1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b21f770c9a75469e59befc909a298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade4540ebe6b2c83924e9740b3ab56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3245b560453d97d4a2ece25156f24b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1214eeed4255cd3ca7ba56b7fc8b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370af3029fb4c3eb471346b1343462f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc39f7f3a07ff281d2ab371248d50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a04b4b4efaf371bba7d4134e318a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e67d17dd3917b973b8ca5cc417d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678170aadaa84244590147d67642214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97e85a6a2a4d3d290e77f339b968e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825733192f6ef156a81d2eab8b2f165146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97603b34bd15e771af73ca18d874b7ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18409a5277d9fc7b11172826e3ad10fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087583b1d77f4d999c4e5b822610ef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5f4da9996da4e9c645ba2d18306b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066cd1d0ca6fe3a894e2deb1ee00ed3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5287658a77c0c7652325d094d18c896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63fdb188bafbe9d0fce8ad8780d4c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7f19992440b3ea76bc2d018e7429154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f2835cc70405799a3901b27308f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902437efdf70098891b8a9593fed3d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b26246d8f38beaae6093d73493f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0dc9b58a959b09c17d1f57e951a2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788f25b2b595e67c779702b3d29e85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b76876965bd8e0c03d8a95922a312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d595846b7f02340b236c42e968f3ea0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae3c2e6909a83ab14c19319156a1ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9f05c37dd3a44bdd052277d0e24e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d87b8189fda872fd02b3b817e2b4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103758cfb66ccdd6a169a6475793a78d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969266ebffa94c4ae0617959515ad19c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0ac4bf6e8f89fedfbcc3bfa6dbe70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca55da620bfb8549cb35f9e9d897ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39bce09f27108c54f4f2d8f5a80b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c3bc496cb8908355e3929853ad3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27805c780e49349b625b2b7f43d935171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c7f857894f854c5e70a670c36692e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73c8c3881c761f8cd5dd1197bc0254173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d908658f1e718417dd477782af32d8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6800a4574ee94feee9e87aeefbcff65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93205d00302a63015d637f67c133c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d998a21a63949026a49237b96d3a350177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e11bacaa7cea8ca99525adba729895178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeab863f243d3d8604bb78405b21c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee19f7f160963551a5fc99cccbf9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977745311fc7126ec1d48a0812b27306181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d8e8213d43f6683a907a57837aa3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840973982c58ff459d8db35fca506995183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418a2fa14b7d9e189cc9bcc320f810184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeb367e690236dfb6ea80297b47af2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f25039d05619c58a14f4ac81cc8a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c01c44a839159499f1e70ebe5142d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4814839183df12284dd3c1807cfcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d6c0c97e61bb3c172cb05088094d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf923447a80c7dc7fcf454680a0bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5378477091f42020cfe1f35820035191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2da5d423f2bcd7f08c5ca31c0add192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c708c96ac16b9ae3d04adb97dbcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1437bdf4e1c3f43325d4f249b7dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c6f00c7c2753b9c7f79aff7b1af2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10dcbe76c2720c1fc5e749bbc16d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef1a9f251a6e211d8abbd2f5b725c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f258a7881a6ab4e44a96fc2bdc95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bc16f53fd57eb57c42a621bfb636d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d0b79595bc614aaa2e3e35076943200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a13f025077940e1d60e505dfc6eed9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf793417e1e2bacfb67782fb53886f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9506bdd5492f0426b08df7817192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb180b0c1cf58d57eb9de00b37f210ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3099775b13e735117e9142b70ae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4fb7019cf7d7802ff4f059868495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca37c9d1b3624906b172708e5099e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b71583c3e141f7c07907a49ea53fee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ec1d8ce74a668ed334c8f56c3464a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed2b6ffccf090bd6acf03f916d23f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15c8493f15d37f1bd403b6063d8e90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9dde8d731969a76124292caac76a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c2d1a823c6f383ef1f60ffef9c40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef620b6337042c8e92b2af60fe2efe5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f46b31727ce9266f7bd43e47a7d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfd86f358c6b228e87b10a274f1410216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc8369fe084722de68ff47882b0ad9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948e478dac5e7723e414e0455d483c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb4f1786fd183dc62f36ec44931617219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368a8b2074f74adf4276c933e0b7dca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad8945a34fb08741ac9a5f8e7ee11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22882e20823e252c6635dbd113a4b716222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed213189854c6d368e819d505ee070223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac6bf10918f1124f723dab86bb560224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb4f1c1fbd895e051cfe97c65c5cce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316947e56db629515992d7b0c676f609226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e99e34ee0874e3759495b0a7e36078227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2367ab852b0c028426488715d9c0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6182d92116dfbba1d55e7a33d33125229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654332a6f63c6a9f382f100d74a43c3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c949a7363348437cf1b12e5d048e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b10e5e502eaffa2fbdf4f80b8fe4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75239e29f92948ede325a79f15161da8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646afd761809546caefc0bbf1a0a3327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9eaf5ed3fe035b5c1fde37e8afa21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c61880404d425a57fb1716437b538236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cdaf112a3ec9e09fb7d9f5e0c784a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7287b530f0ca4df0d94345072502238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c9d2a17d92b3808c7539f8708da14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ee90fa55f00d0ee00a38574107f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934859951fd26ece4e2ca4ca709dca7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904f23315d26e91c71795d049d9b4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3ec9748c73b652e81e9fcb4aab86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5feec7cafb496ca0a677a4a79096e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb62bc3e59db37d21db0d7c9194ffd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ae747906fc900cb8db2b9e5a1736a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fa1e648e7ae02e2e8680f8e578f30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c44c84eb13f029309cb29b284cb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb7b3d9c74db49dc41d4df56cf1382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458165df91eb0912bc16e95a217dd758250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad05240c3c42b9417d047389c3d0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e0a69de2f27e7f40c7143b638efc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3693e6f30c7f7e16a8746c9ed22d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30067b9fcdc3fb5e23a979d259032b05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9655e3ee2b4e75556f81130df1a6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382549f6e5aab60e9f04ef1af24f5a05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f05472f2b91782097f4d24e88f44e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f996380d855cad8d92c70f8dafde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e595add08d66315b246e6826c2c48d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f686ff6cb248247844ae63087c6f81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d9ac8553e6255786d808739ab246b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f591b22b4dea5fa3be9e39ca08e5d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d37a972c005f8f901404eebf9695d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29aa19442ad6d8c7e233cfa2d9186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6bff110a2a2040e5503eb7b34f4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ef0101aebcd18fc1dcc31f64fd6f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea831fb65c4eb2c8166f4f277ca56f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa327933c2da376d70d204c4850fa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf7cdf70f2c0c023fff6dd67b7deb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ec0312aee32d2ecf976057457ced7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d144154146ee79c4cb9f087c285f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431a3c7d9b8f3f0eba4633795aed4c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae94dd324beac2d15845d76c6b8bb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af2d36267ddcc97b3f148a927f2a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06174b4d04919a9dc15f32eec71ab374275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918880cb629b90a6a096d6032e7eaf5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672365029a55376bf13ca34ef4c51cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea73dfe389268d3efc7debab09a83a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3d2b3fe0b474031a949cb12d6565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d500aaf3fb2da7bc13265a4085c205280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1ceb641c80a92eb72d1ff42cdf41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d19f068fb435f9e4e6fbd2b331fdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855572be117bc7c1506db7eab1600865283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba2ab6d47c3ca28260f5829e1e59e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a59511b4303990986c253dedf59e4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e9ba2872bd44a3afb97662d6016a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed14bfcc02bff7b871678a5cbfe6ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc232ec9ef60111e11c927f582bdd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df162fcac08e0970d0b4feacadb7037289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6330baf7f70192473b353d55740da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6815560c693035d4572ed888c6caae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc18b070ed68d894ab7d7ddeb059e49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889c0078bc6014ca5b16e5f11b3ea3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33350fd39b8497fac75155ecdabaeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2e8738ef46b7bd057d7074ef0c92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c533012147f5f54315bdd4b855cbb7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2754a68d6e204f0784a9388878b2a6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584518624ae1d2181a2557e4de66eb45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed9548f6260192a02d2e03444c9bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f997e1e2c0bfc1a164680332481e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c6c7d3dd4528e585679b02f17ccff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55c4876c034e2a9d00a1d0c3b77a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71774823994af7c947d47ce2ae5c76d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe59288c94e0e133a35259c0aa8d5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e4049378d021daa614532c1034c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073f2c4bbd8a773da97c7eb2187cd1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f699c4bac8e2e3c7688d004c6f7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b109f4883fbf4c45862c8b6f013852308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c6c44780fa48906d7e8af401fbd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a61ab3a55fd0c26b1f2bdbe85546f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb847ab5cdb7aaa9efb30dfe2d6bfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e8422f0647921ad4e3a50d0f984d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b2bfad99d8e466f9122c27ae1b5a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f501a2dd396ef778d096c421d5b58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb819a7365392486f326145e051e75f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7630da513bbc67ebe98ca80b42420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a7ef9c78565ee97541d3644b344a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24f840d0bebfc9bb6d628a5a05290318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db520752af648c968653ba63260613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f404a37deac02eb20a299f02ee267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7ce0c2a16d6b90ba02bf21fc755d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c134f8275637944ab3abdd7ddc9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae739d6d92eda8862158732b15fee6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15d14d458e10dae53afd01fb9e9522324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3088ad927bb030c631600ab05930325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792625e156fc279f70422b2d09cf0b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e536ea75ded008fa761eea927071327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed537181c3e14646a35ee042aecff6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db948ff90a1091bc55e38f228eacde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9678f9e8aec7e7efadaee7d296620330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb05dca7dc96a3cf8170c03ccd104331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb90f37d16405e6c47a8d674bf3683332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9d6c68407e48928b5bfcc4614c95c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d411dfb1bf96a23cb1eaf262db3e8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb870ae733afcbd4b306c343775c9d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f3f9a67dcf63bb578255f96a78ba4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf730bb4af5c25a2d881db9ab63a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c29139f79b2d63b5e322d54f8ed94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4fcf6b2b87f5df50e40a93186c17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2ab8023f056ceb5204557ff0efbb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22802689cea5a0f708d1a03bc01e687341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d805d7559589199fa1ada2ef20f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82550b76d6e09a03e7b2bf056cfddf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730541932f33eee9cfc36c15d732eb0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f0ef7ccaefd8b13e53cb5a9563a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ff30d8186ea5b4bb64383c0c5199346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac384894f5afaf1c1c5d68c9e295215347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4fb345ff9036bec4e820ad29392371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b98bbf4b4307c26a1808664e850c5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1428bc626fb4283f0ca10ffb5afa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9585fa27a9137f1a49079f32b6597834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866c2fe602e6813600ea53b36f24675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632527f565609085602bc3582aefd2bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a819387bb97b9ecf4ebcbb70431e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd2162ca8a1b7f9b79f8c1832dc3628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b92487cd6187995bc75507f1160c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19d9cd489b641ed4f20a7f6d0837a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b278be252e2292b2625b11fdd721011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec010dca8e843bc985705b688c66612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413953c1bdc3b2f16b6c0d03e64888a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a527b8d25f8d1e89d7524bd5cb5eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c33ac4bce9ea5f00ce09fb711f173215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467017a8b1a699f918fab07e3ab52f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49661468ad70bbfacf782fe53b109b2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb590e0f369b51e4dff1d450c2030118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d353b94017089e1aa49d40f84b3a1b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49735dda653c9959a73a9c7e6d4bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d22c928fea81591797d84e72fd35421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f964df5a5329c49571a5ccf88012622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba6a14178f4cb28020ed72c8f3a4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b6c73db24038cddde2545d84f96f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54d7c2ed13851c018e1ea1eafca4dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11edde41a6f81cbcd72054cefefb7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd04f93c29515e625a893fe6ed75127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaff5d793bf16cce118938e4845ab6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af983cd9e663c322080066c5047da82e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed1198882e4251fe474c56e68819f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1123018dfea5289a005707fb3a243731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911553a1ca112d922e364deb95ab234f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294119dba58fbe48a9f46f131f3c10e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de25606aa94d138f918fc45879f3b5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b57bc840e6f36f98eb1b1542c67f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dab23037a20b5c4404c52bcce96a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4892f5523242221c5ca4d756b2387f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf578ffd64feff8eab3c53f72d6aca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a536a9cde5554b77bc8ff1997be2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eecaeb90f5aff616271a88c560cfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d079c47a43592832e13f4becc8544741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce1d04f55c63c570deec86e72842f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334a4c43baa54a5140b4e59b2e589b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea44f9d2f00580d6b854cb9ba6171944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dcbe9d3ec89d2836bf55f1739965c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b3248af7f8c7ec55c4e2e557f433f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79661ece9705579de5a00b5f17577547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4006628fe7f6de64568ff7fcaedf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440876e405d8db28d7c4a486970590fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969676afe076ac8d2f8e0fe60827ee950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746ecfbe63c8982e45f3165b0213e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458d8e5109185d08b2858fa66c8bd0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b673c4f7d4aaa56f5cf786ceb5809f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859585774a6c97d24177fb3f0e7bfcd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c9ef269b2fa9a9a6bc2467b9dcb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f9b8d5515e27e51fffcfd48ee64756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868062d7d692df3489d0f8b0943539857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3af2cfff407f15b423f5e2c85bda258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3301c490218904539e634a9a6142359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd5ea81b884c494f50157139d8af9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c845b66a8c661464f2c9beaac0e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b8ccdacb38108f5dbae57e2eb135862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a473f0dcbe5eb9f0a22e2c69334873763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a0452327565376f73e0fa4c9d0cd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c04f0c120e944ed5484c683840f6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1870cf1e431a2c7487efd68d6b8f8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8568bebc29f1896af27faa4ef4a3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c8c9c46c97b613a6aeb4687f19ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4cfd8a742d93645db4c127353ef469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e48caac0f59fee12b547dae9d062da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60511a68cafad2ba647c6bbc00076fb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3015a307372dfe8bd1f5cf27f63875672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41581a41d8c95e94d3fb76d4c8fc64873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceda8aee6b70d3766ff9bae82bdab0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3b7bc3fc4dd2edebe4abf60ba322e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b10d863f0404aad818f3b498f7897d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337050071ec0b644dc8fbec07340d8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2935ec85e1b1f1779be269421cd55478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9b27f24d7873f20ed8993b17377079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020736cdcb007aa57696eab9c1dffd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d0aff201cda270467a05d2c2ee8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124785ac11229bcb7f3b0442ac4703382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be879b822a931d646b5948dbd512ab883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821efdc259745d5d08adb4fb0cf16a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501939a5269804c4752bf636c00b95c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aed3ba216a370961494483e858c37286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8f8eed652ec042142f78f75b881687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24db20bf25f31aadc34e53b37568e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672cc3627bee26e4ef4baa89f944e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b4c4a068e8d61ec4c49048f9edd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80056fcb58902705396a1a0e87f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac91639582f057c6fdb51db11d7461a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c935f087ae8478454e95ca09ac10ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1b8f534331b9baa1956761834a25e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24b1a0c2c24047f45bb1bdf1ded7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63b94f51e7577b691545149c1486fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70af73a99a1b802fbae44d5e0b19c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7f52f110176194a00454bfde763cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48745195df731cd3b9601eb85bfcaa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591806861496e670a6edcf5751b7746e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5594c1f7375e0e1fdc932c9b25fd16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43425e0e9d1b21e2625f058b666073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f602fd0cbfea42a1d48a88840601103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592f38c7cd193d4ebdec74d757d1ea4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bd82502b474c2317a9d174ea0378e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b6784a77708b4012cbed4339cb144106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f5ed6d6785766a3ce1cdaf374b22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c9cef41149cb83626175144e95ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef159f474ca0c8a40c2072cfa1807e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d5cd0651f4d0855a8b882225320d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29cc9af4fb95efcbc572e4b89886d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147c24d0f09330aa99f84c6ba7e053112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa00bc0d191df0b6106f9e2e7a176113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0875dbcffab06d73f6385ec7939c99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149de772af3f8f75f1925c8cb82380115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193063d45e2bc7059a4c304eae5037a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9b9f2fa76b28bdac2838b0129389b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225cab2aa51c52214328caa4b89f7d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2a007808edc80841d7bc0c52d6b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e25840af4b3b3e7a5d33d676629197120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d1287b7f51bf5230c4b125c08640e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f20931415063704ca8f9b76799125122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3386aaf55a1260da9aab786c3b3582123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134fd9a92dee00af124a04a6274d10b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3607f81efb975a07b0e80460c10fb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40387a17a9254d8d3ce6c93cf455c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb45610c3df89c74ffa6eceac024d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e78f76776dd83003b184f338e3e4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0acd5c752b0df5156e76a704b9773a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3fcc2974156a8c6997c44165ea4e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48333bbff74adc83fc12fe7c905ebe72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b85f4f4ad26a7889d6b7d98c7d6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b67d26a427549f6e218df2704142133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2adaac81cc593ea5f4d9e4f5f7cdeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884cb58ae895d4416948213423e4ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eae14df6e335c1b12102d74f23d9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcfe9b831142fd15b08f80f548d51f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eccf9ba9057313eb39d6ce4bbfd9d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d79ca7fc1dbcf357cbfb5118e46f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32b216291fe2487e9412cd39e9f8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c0fa1cfed1801ebc67e015c63e6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655fc1e2f6b94249d2e5534e0b2a92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f41967d7a7ba67c0b25f183d2f74ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d758fd921da098a2f29394630a97e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e01fbc49cd9ee8fe9379af7e47b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afb014e2863a944971991b34d45a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ae9d5f75743b8d81f92a07d8241f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdab3009f5367ebc2caca6130590b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e179f8ae29bf9b14b904daa0ce6d4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f1421ace07135b02fb63eac01071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c440e7b4c6b1683463662b4c0c8323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f91e8831d1a15f7876e17f32c34a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d482fc0f3a4400c085826de09c6b1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0fd93276e06f86adb9e0646dba257154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547fdc2f5c6c0907a606fd9813d71fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd60c8fbdb3a006e5b1515681be28be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8488b45caa30cb032460490226bbed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c366007a9d03a2896aeeb4f4bc88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab0429d8e9b1d21cf3f58799b2053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8540b7b165d2226ddc963642eea8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d2516702fa11f23ce04c7c2b1adaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91daff96fe3a0a6a455d830247a273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723addce589dd15dad4c8045f7f4777163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ecc72b8fb743312f6121ee081a96a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ed9b11136f26b09524c43e85e11c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020376bed2a625857256daa48815bfcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402c3004f1e443d5d4fbec40e0319f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea9184f80a36b98227c527f805fcf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff72966be68b106ef629239cc88fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919e7a613ea3f682fe6eb0ded0bec5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ad8afe30c6ed337feb712de95820171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b976b32f8d187ddccbea3e5e57c08ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a3bd1cafdda0bc3f0597339a7015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dad4a8134c800045502a74826d496174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0ebc09029765fd4e3cb89c78b416175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdb70f5345ca70074392e3f64c13c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b5a0a9240f6af4124ff453fb49b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60306500427aed7aaf5c94450d7e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c081b09ffbf5ba84c364be83aa748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c6239b736bb3473c614b096e502a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e360da6b2d54afe514cc36992d6e1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb15510befba1a02f22a01318e634182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75d64bccfbce70b8f6db94f245eb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0f5f49cb3019d45040287d97c9374184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef2ad831084b14f1650c77649f8e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc495c1dcd6353e9373bfad783b3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d6cc391fb3db2dd6954df999a88e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6323a9dfc67bc608f0c9e5c030604188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c57a604b15fe1ac87fc396fb314736189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00468d4c9fa9f2ff59c5754e6d87b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e20d3cc407ab2525d421b1a51d54c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908068c66ddaff319f2525bcb88da71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d1e6688a71a4444671d3776c3b29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e88faef6cb78fa0088c20dfeb83c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae437133d2d9fe1e028828f0b224ab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ee7c260fcde5e451e66641fff702196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba50388498d334e988e13a9b571eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d024d5c10ae0917727feba555590b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a5622e1fc887b53af070cabbef1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d0850051d5f3dfbd0ca062a1f9ccf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4ae4a59d79cb51bab60757172533201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80994e6ddb176d7ecf0f6649223a51be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9b9df1c4a917d20123d1ef1bad36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40a54af7bac118fdfffe690d805d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad3227b046edbcae69901b3ad83a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ffb923249bac38b08ae1b6cc7a40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b7de05d1520fd2be3daa893ac614a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c935c53557c5c918cb1bed55fcb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efadfaa367cbbbedf5e179ba3f9a93b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3be8fc127e2dc598fb5bd413b5bc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb6d5fa836bd3200e7d8d9ee05d59d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f124afc834c47da0b7a9401721af772212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f819653e072609ef005f80705bd79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4774b19526a9525b17e6cf367e673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9424938176e668ccd9ae60d51b1d2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ba0c651ccb5b6c52fbbc7d397efa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e4ec437b729eac09dc04b9ded1fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33836f534e11e8ebfe25445ab340ec69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8f7aeeaa08b2dc430b625bccb8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415ade9b08a2714bbe2d30906b64b66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c7f3a5242332a6d42270fecb00b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4769b6c34f6f8c5473a31c6deae62fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c1f741379e3f61469ec7707a5965223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b7b0ba4820cfd5d784a8d9f4a0e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadfe74c226decba8e9481f94a5e7d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded58f7faa4db5bd8ba3612e8ed16a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a2b38b4efb2726418a3f9331a8d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9da877a265b7935daaec248ff89ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fccb8175f57a59fdf41514f38cfff7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d35b6377d2971190ad3ea3dc6dee5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774c3a39488efb9c2ef996d5dc428ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91536ab1f447e9fe63362b6bcc3df07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53356adc4d522b9913068fe07facb73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe4bdfd359378e82e626ec3434e783234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07971d2e3284903f03d04e85174bbe36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa94f6ae518d90650bd40a9d2f93205236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d21b7619ff679743f69788a88cd80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5fc963afb1b01bd980b4362d71ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdbb9768f5eb1edc21e827087f7c92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeab646fa2bd0a495afa8b0c866429240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f83e15b52a0ac4b587df7f616162241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7ba1bf5b5cad20b6358b296f1db7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5ea0ae1a2994d0a12956c6f80384243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62af01c67ce56f4c6dac2a7bab0b9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea0fe831d99a20c08273c5c0a66d87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9aeb94f7c73eedf65d660b0d79ce4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abe5d62820edaabf8359b097ccdb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df4d1c5c16511d9ef593d9a25cf17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3a8487f57bb114a57f1d23a2b2e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b01b909ece2e97eb6927662393569250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b498cbec04674df621585d90c2cfde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49cdb99ae7f9e22905ac29a17dac2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f092704f02749f91c8d2595b28278a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b851259709a26021541d958a2d122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1a9bd26771078152207f82fe6e15b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb7e221b9bd04f1f0f456dd39b5857256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d0949bd5a2fdb12bfc61454275a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268ed21e5e81482ab1a12a118b76a6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d91209918b05e3c5f99f566849dc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ba6aa58a5d24bef4a31f4c505edf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c37cc79462ec496d9e629a606a753261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db8124d9785eb53fed2417382345b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91010fdd70cb935ac84d61c26fd8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062508b002a4fac62042e181deaadd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652170f42b5e9f6467df2e0484ba1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2a257163c3b1812ec854a5cc4db0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00445bb25ed27f1193b9cf2d96c2b2db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e864d81d2fced527712ecabb9d57b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f90bd80aeebd24446b8ef1a06add269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2a8c143ee2737262fda656276e83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7740f1d3e5e4f0dd58687812e55657271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0831d4a13052a2fd9097a66b742340e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ffc61078cfe3511e1a13e0402db36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4af075adcdd9eceb81c6b71460ce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481da7ab7e056d9e42b9d265146d949275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b74069239aa798eddff68d5a9440276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c1e4c12c63e300f96264d5ebe1cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852fe78c810b4ae2db76fb9e46373e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581ec27718e2838bf93e6778aab7ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af51b18d6be2a2c537d12d3d38e8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056689cbad14ef420c34f41a17003ed0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef893dcd12f40a43b39e240fa1dad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e49f540e39dbf45faa0134271688e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009007829e87a44bac7f6106b28ee58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ce43f36440467bd00e5667064234285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a632b8f2b344499bbe004bcb264ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f94190addfdd6ea03db7687f3d8ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33b6fdd2a3c8203e845deefdadbfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f408f5b5ea98c9f40060f9fba4a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9d1ad61d9874f99dc1449a0f1fc72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d3ab84a151a994e8ffaeb4f90559291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f2e11a4e8aaaa1a758037d94c3f1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfbe59b93fc166780ca2da5a37a128293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfc1e31d21adae8d3cba6b0474447e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c59b589be8868e3232f26db82cf53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff66a8d8c3349841224c3bcc68b7e9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07672368ff5ed75497b359495b19e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139cb9d6e7aa282a09645e9dcaa2f25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc9f86136f0147f05fdcbeece55f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230597eb46e04d87715bc58875859b87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d868e1460574d368738d529911f7103301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7344b69ad46cf22452b9f4c63c7330302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6015ab17fc627755042d0a5d06cd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469b941293bdaf7406ab6b2499698a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d3d450bf28fc7ec4b229e1778a2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664a4809c95e5fe0ae6d44692104e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187f158a11ccefa5d8a4aa79dcfb4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a088721230e7bc8e97e44cdf5a00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78fdf55cbf8522c6b7e62ffe9bd3b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26a9ab6bf0d772bf13498c4299127310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaedf6a881658076004d0bcb9f308f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9b344219d3a46ba017d6f91d06641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e646c1be29bfc1d90203fec9617d5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cf3bbeb8edbd1a9f26ac8cfcc1a70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb3a6959408b9d2f8c3ea50dc538f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f4638078db9e373b87a032b1f8d54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a71b217d5fb12cbbaf035963f8558317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8bd06710470193edbd81819ed0f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec527db4022950d9c1f18e09ddc122e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e63ade946fdc8d301658f628ddfbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddcfc708e64fc770aa02b7173ea5d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a4195334b8b1ef32d92b66290a3a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a1a4c6bdf9f90a5718d8259a5cf44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3906bc394ef3ca68f1a1a4698d055c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19405bd55664f96ad311b0db8f7faa35325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>