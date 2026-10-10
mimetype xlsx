--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d7e5c73f2660594dfaccc04da15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015debef2f0c09e62f1105df983f4ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dda133a3969f657bc41ab506c0d793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c6172505d900fec498df3b1fa1084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0608a73ecadc503088277f8292ae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00001d5f890351e015fecef2984c021c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf643aedc70a97e3d505651c025767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53417576036718e065e1dff57fb4d7ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc52a4102d6d5590f355962b75c309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e14e914e0b9e90c8b06e8f96e08410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7db0669e5ed082c4c20e90fa7c62511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa33e493a8f9195964ae1cb200742d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66512d932bfea6b47696a7a86bda374713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3bc3c29dbe6e394d7329f650f926914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2d4d3bedf7b1fedfdc63ce7c07ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f49f8cbe545efb5c2af4aa04e08c6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93d9aad86a7666e4406ca946160e0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4972b8c4cbb68be0292a5602cdc2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7157ade288ddbeb95d38b67e26594919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33927d6aecda69702ef2e5b0b855b7da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942dce85ceb697abb648af805d45f3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a97bb11d2083ff9f0de1487233377a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ee40509b201798aac3990fda61c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9834fbee630ad5a484acf2e20e0c8e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db1a5a52852d6ac91644558e240a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1a2c6cb3ca6979344158726bf07426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632516e075aebbf675514994bd603d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d23920291423c2d61d4eac5f112f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b3d563c3024a625f35f4ae5c7ef9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe821117fa67af668bc0ab87102a7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772510425e003a6d1b8c99aa89edb0fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3981d2944d0a3a893c45387e8d0ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b617890c4287359f94321d2b95c9c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b1c4225ceeb9b6d449fe9d3dc1c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d54fbba32102bf9538548b29b13935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e66ffd245a024bc78f4d7ba3e17a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4254c32626ad6b6ca56573b6fae6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419de64c033977523f8b4de017f40438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a2b669e203f0b20bb054ebc0f97539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f3ca88f5b6ff282ae217bcbce66a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca8a0b878406a84315780adab0a78941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b8f4ea5de623a65b30f8eb4c2395342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30eee4b07124cbcb8d85fd57076fb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4299adeea6358bdfdd1f4945cbddf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19510e40dc44b993edba9b2dd0a7801445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc89a471529d84e425976a297407346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4a98aed8fac917e8339917dcfb85d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520cfba685a3b985b6fd5809b24a0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2f0c85ca085390be43ad252cbf5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866acb99174a6d3ecb0f27d8cb44560050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27debbc8bceea9c0c68f9b7bab7f8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee637dd1a05e1c683573b6181e9a23b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1da0607959372094df61c4a7876d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddb5b38bee929f1e4672a4c17ea8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce9e068e85b98b3f7a12eee1e025155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398868a8b5ee0549d75dfb2c0871cac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d048c8f533a3dc13862a87c2edd2cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6766cc21d91b60400c99bba57cd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466550ab1b949764861459e316538a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d111a697c28833dec4465dff2dc1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa2b03b0565e7ae697c2b1df472ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79dc6d86375baaaceb333cd11430962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021fe8e6138fb8be141e08ba0d7d50363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34f4bb891cf8498d818dfb4706faa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7fa1def0a97d91d9826dd5abcf66965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b997822525b47f610ee0194bcecf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1597aed5c34b9c33ef898eba23e91367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae825c92521605794b770d80bcca2d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5599a46aa031c91073fe03eca8bc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82270a00759266c8a6ed4648e14487d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8de0b08f7550cafcdafd8337a871471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813f564e30b10b297d499bb6f8281ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ac2ecc44986a34ec33a23cb45a6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd808870d0a58543cec61c786689b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa647bb51605f039ad8f2bc80acbbe875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607114870dbcfa7b7a63cb883d2284976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cec65b7aa1f41dbefe66f1be54a3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c3e829a7db941aac4fbac717e72678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2dafc3d9ea02cc8890ef0222b42879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc42aa598881014d91bc6768c71f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d1b018d4e4e92769411d9e664f32a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb3dc6a2b8ce070bc65edbd53216d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbea46eded15242eda584120579cb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb40189d626247cca5d1f1b9a6db6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54db4bcfe6a79b218f984f05406b52485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f6b20356ef98423a22067acdce0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bcc3aeae9f01bea15edf1e69eb6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060d55e7764b134372010b54a41dcbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ee9f8360aef8f8d4cb07fc00bf51d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48a6a53b87c4ee3cea3dc3cbb83f7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffe9f485611a8824907ec17eba5ae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b17148b54c8c02a712c03e10f1977492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3270602a64c79975753ad78f9765f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013e789540810c48891d388adfeb1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46731370d899cdf8f5823642b3620a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f525b1aacc338bff334d54fbe5aa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2137101792f9657cf43dc2a3344f2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb8e4f393389306db36e5d17e60d9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5487a8cf2fa37aa51c5504fb1174e3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0157810edca6059c97956312803f94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bed61349267d110ab31c7dc05e46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2ace6d8c8c36a34cd3f83027f9e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d900d07dcf8e9e6930d928fa77e24d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66788396e7bf44118592a7ac1ae07c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f999739473688d52215922bfb1ea8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776350da54c14f623281b87b1ebfb16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64638208a82c125fe44e66c416eff1bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0ae99a9ca40215e8d7c0d4d113d81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8fbadee788d3cae9afb7fd55a255c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec6efe709313493576e1f651552155110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c059333204f07886869453ccc1e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818fbc8671f88d9b2f403f44f05235f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f8398c9e6bf3c7a5c5eeab029988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5e77547482ad876560463870883d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4ece606606637c1e208c01ed700a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9da96b42016ca3c6da87a86db2dbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e29bccaf1b973da04ab0ff987a52d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b60548fc98a00432fdc931a93529118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3c39845d75673dd116ad0683f468119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b8f8d7b0e5f51d09d9e1badf598ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eed0ab30128fc346367ea06d7334dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f21515208d3445a30df98d90e1280122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe4291dcaf3039d8a6f50a39aa290d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af561c1d320a98723caefe4674c0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaa86d0bd89dbf881c8b9343fee32a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb70bdb6550772ecb7b40e2816af0e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ec38376bfb4e797e9e39cc99e825127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8451cb1dd46538612e348ca68146c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396076d56ebe38879fadda80305dc088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe84afc72a7e6377f33388e06898c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee3b2e7416b31a68ab3b3a07afe1db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1fd464f09f3344a56839a1a9e084132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de0bf2ca57fd0348c28b492f0f1851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e424072ea0f6d3cc153125c9682bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a484147e8de435700f33e832d8e090135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8b88b5fd361fb9a33b19dc8d35be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b500127255cc7b7894afa545471e55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc461c16424851911f79d400ea8c83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04aca9bf5cd930d332aef405b6db33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c845889aec6a1dadcbe6fab275eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f71bc762615d707b803ec055ceeeef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fd0c725eb121774291e0c174ae63b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ca37228526300457fb77d1026848143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8dff83391ac0a08273fee39d1dc5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2c868c34dc0fd5a364108daea07e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9316afc571301b2946b4b625920f62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daed898fee3c6b7218a52b5f26b898f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b24ec1eda077f35f2af937625de006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b8a0e042f16078c6d68f6916f0b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ec81892dff20ff8b43dd89899ceb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c83d3eb55438bd35e0b2c65c8001151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b4307675d7ccccea594f8c895f18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7917daf4097f89b22785713bae74b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018462a4ac2ae502396f5cc20ae3644154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126d49ba633df3e6a213db83833c9ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4624d3acac36bbcfcc0a368d61c08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ace6bb6b95eb80bad9b3829c22545157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df87af9c256ed5223142ebcda8fe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440986b23e800fb4760fa52ca6bed43c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b091fb488ad9d131f05798f6d69332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e3e0bf497816b81dae487be77fb53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb03c5c9bb6e1f3025495b908e50dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9445ae95e80a80a072d29246c6f24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8cb824b053cc0bbb49d4f774f55b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e9c08fa5aff821847e2da5c21e200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf7e25136d102b28ad9fa6f244111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064683d2e5eebc01e81d0f81fbd82b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73c9f931c76c649a12257755a9f65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83bf04f356e8eb6834f0b9794b41b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdd9e87a3c1556706b25ae4b042829170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20670cfe432a0125b8f9c2ed7dad25b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c5c362c4ecc96b89b85b83e6c467172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16da538e9f779978f445de8aa154f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad1c01952a84bd5c13a3e99c976de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf5c823226b7c53d311951e4d8c60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4bcd8715777115a4160d4d3a8b93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594a9e26fba238b0b6d95e10ec5349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00539b439b439a6dce0130c954a9de5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a3e02b61d941d8fc8a00b61f9b80c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49784692f6fd47d65449d6835ab6c15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c21308c891fba114118b51d632ec0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d288d8c0c6037ed9c6742575dbc83e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c3110d499736890b66c508eaacdc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad98bdb3e85bba44b14d89fe8121ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976747757b51b8b1ac7d02ff952496b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f4b16163b03c4e7d8013495054f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8d470ffe34f260fa1eb9f2f397086187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b16b462e2aae3ede12ff3932ec280188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c4499fe3ef0b1d8db07e5cf8a781189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f90feed45f1b21a03e9e3d25e33c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd546c61b46da0e96812f42a695e818191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842758c91cab61040346f9167809e03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e873af703ee4c1daf0a71e27b7bbe9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682670135866c4814b67b15a8082e81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc09fff48b1263d912744e48d27f225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef842767b2b4a53da21f80f0e25920a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cdf51d17f75985115bb9b044791dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9def7f747336f418ac36d7842c67a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4c28f54ce2379da27285c62990fb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2a338d201db75944429293c1345a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f4a4f2f157871a4a53c0e34773141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1e90c8ef2a6a2ab0cd30f27fd182202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7f14c032bea6c7e1c2f13db25867203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c25ee90515e412f6f77cc9a26b6c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aab1c5c0bd905dcb90a8205aaaca9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22343077ac6e1c0a99354aa21823ede0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108aa4b0050e8e8ef04f5daf328555e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29899f2621168378bb4ad87ae42f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd658d480783e3dffd965db7da0588209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa61a31b68089e12722b6398b83cc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a889c8070ad6930e3207c4197d3114a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e36c076601c2948b203104037dfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1ae3713ed416689dd9676c93999e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f5dcdc78152319e8fed7f7fc692f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb7ec183c2bb830c3eb2e10346d51f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514d68aade7a9ed7373271e6b6f3c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a9c35d7bc5764962b218f083dd12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a83aa3911fa6170a0e320d840e75a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6777b4f53032e41070dd9ed010a29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b637c3ff697905e42b37fcf51c37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c68f9871e31a8f2650946510ef2498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5189601bfeac353252e06207917b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc5e0581c4b52a20693071250f851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9ce6540854f954a46daf512c7f834224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc2c17b493a5e2954ab26fb22188d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc939fbdf1ea574cf80636ace0c11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bfa29574609225021f2415f693e04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64665faaacc55d1fdfa4de3dd621ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0df73325cdf32b6182bb7a163b1243229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab43b2d0a843e47559c78dea1a54ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96312678e06f351003f5c619acd7ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eabb29de6240214b3d3a802d8f4469232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08beb8c0d2cfa6c9cd0afd215de2b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b4184d7035f5302089af26f8edbc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a526a08b5a63fd946e611556bcaa4fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dcf0d6a1567dda64939cae305aa90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5311cbe541dac6ec493db9f953380d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173df16b6a5991a3103303a2c49daa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b6bcf7e257fbe263fd9a56ce9a57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ea51031f2c41fb4dcfcf22d0ba74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd5fddea55fe2407afdd13ca436e98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131156cea3550a7cae83c99562f3d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2c6447a7825d0ddfb9190697b1a84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f011a2cf30fe00c6354315472a5f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2223f865b46977a958331a29a7aa42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cedf1c76ddd61e775c4a7d6c712b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dbecf7c6aa88567b83c58f29abb9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17210ae47f07edeb5bbe478141eb4794248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771680d1fd958728b7a27923a1869c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48377352f12ecb9efcba796a391ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be87e4f47d0fb98934cd600378900aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cce5616aca3f6df475d8ac75c759c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7abbdf0fe124857b73a6a3b82e729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04732a8c5be0f7c5015acc53351018c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe00c9ca0fbaf184554342ad90db3b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236416727860eb561d86cd7509e131d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b19a6525f34f05aaa1de6ee7c47c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f2392a5de73d7642fa67db39a9c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823bc7190e5c3adb7e7af3d80ae6de3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac395c2cd7df1d5ad59586b55ab1dcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2189887aff4ecbe3595c3d7e085e34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4832c17fa92ea9d46ec4830a7f9d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bb16cfef1d1fb15cca73510aca19f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c8db13c02bbe4b3bbd0a630a9955264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b14baea3ebf10814844d1c9907a3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5abe735c05a0949cded9428b2dee9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369ec1683fe8efc16bd0865779f848267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281bc1da537d8b366e9001bc593362268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc068c5e65c17691a4531943696f961f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024bd4533fb771f6a4bdc1cd9011d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb1cc563b2e5c33921966665f1edcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f5404a3292641d0b1f5cf05326ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57025a252a34540d7fcbe5463a67313f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68793f90c26c4806e2c8f7544a0df3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f19c174e6391b7368ca4cc115fc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61548941f75346cd7d254fc3b09cbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6089f4d956517e3bc7e872573cda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf08004ebbb2df5ee3fa33a895cbd11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f1b99e5fabe105253ff69ef1225c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0bd3ac1640ec65de4fe4cd1692e5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e9ba40ae4a1742a77ac21f7f7f03d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051203d01109cdcba118e62399d6b23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b5771fdf3178a84c0ae7acdc67488283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a37e7ade7c0aff092da2cdc60b48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db9f3b88358aea294643d7c74cc44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ca5f39e1ca5e44ed724da0efcefa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422f1795caf0bd97ae126f703ac786287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a8d386866b86f35dc093429d2daf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f79f4f25fa5c4077d7b3e3145bec1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a126080f6c667a1d8304a55ad437290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d36442b2d78f38787818cd8f4388a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df91caaef0621c10e3f8f39176194292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea747baf463bfcd450e57d6083ceebb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9bf2dd6d18e01398332ee164c24fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a3a4ab58b3b54f8acf9aeb59614d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0602552f72063b52d89fd406d2125296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94498f83270977f554ff1c3399967ae2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578dccc63072f29e30fde3c4549af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a4f0c43aca97f7060f3fe91cb2c36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f7a42902653747fbd3c2b3a39256300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072ffe24858092f0b48b7f994e1e58e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a740f2be0acfcfce13101b59349265302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d26e04b5b8af3942a78d54f50cf03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736c4a0f6289e1e7c1a07caa0eb158304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2e279ddd5fc2fe31a1f09fef2dcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9263a8dd9f6b9deeaefb432c4861306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd97f801dcc5b7c130b2ce6dde564307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fbdb761b7cb21ceaf325e85b95540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc29f6ab8b0c38d1860adc82bc9225309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb43773fdf234f84f5234ff23a6f6d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b0d0ac0a392bf79d4a8bf2907b00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220f6e98a8e87659b7791c62ccffe5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659dacbd0b569ee16589edf2c6d2d54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969720303bc7f16b1b825c5cbc91f94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50582834a343e686e4e2dc7f0eef8e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf78c503f7426e06eba7d972c9c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f16998379aaacd0509b394744a49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243d2310c6a38877d7d90a79d59548318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd68eb42c2ea739ad38fe93c0c6cda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce48696b670ab2d5c76862aba4bd57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec6b25c32330e3685597bf9fa5a37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8748791b04460412af8acf3c77d8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cda2029838725cdeec1fe00b7bc3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338cb3a9fb2ed8d4c83da89cdb87fd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654dc4c405066d627a305ab03f50364325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec6c938922d802b45b2b150ad2f87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f587ef986e35a4533c1ca92d328383327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70296f7a0f729ff7be527c73954786f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc8643361406d1e637c7584b794d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ca8d0e5f4857eb9f13b2adf6c111330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f264d1693c81a2f6be242bba2d21d28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5b272e846275d4c1a663f6a42f36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3bc11a772c7f252ee527357394a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb4c896f267ba8ce532adf9377eee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9420979b7853b4705d86754775f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227163a05015d2a08e99c4d039d233b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d45e28af4ec03531107c3639e0e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c008a4f37abf6aef418f32699b2ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42314b36051ef1fdac49b067991d5416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec81aee9824542fc7d771a39d5816637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3cc73d11dbd2f289f0005fd9d4dae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde4e7620d75ef7fbb4853ff7ffa6739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e3addd7df14f1798724831dc149610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c995a316c75eefa5e983b689befcad211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d264f388263988eed8536acdeb9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe29894ed05d349df91aac447d72b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700141aadef6fe1df4180b022c3c72114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b314ad46496f5f0621f53bb6d35d10115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ec8671da41de4e750b3a25f2072816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea067620daae4cd6085fa5225ea61bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344c6de6280319047023adde703f4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a28da4e4cbe4436db9d394268b4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6881667e268e43435cea234588a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968a880768071618454fe7fb66155bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc146628e76646a5b6ecdd647cbc2fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a280c382572e53c8ef80139dcf0a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c51fc339cc94b7a893e7921ebbb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7b3e2f504037f3f4aa714862a26e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4310008a967f079e2e0961a7cb48026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e27c8dd353175c042695d6f14a8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc06069cb4b4562da9d05dc6fd6a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794e96b618b700578d09cdef78422729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5c785be2e011dfc5857fa7d93c7ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375bb05c92829814f07744fb8e2b8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce2da0e1768ae386c4b68e5a96fc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39b77fc0cd9d41e1140157bc5fd6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92821c3260d0fcf63204311fb14572ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28b0c62ed0dd50bf5c953c9afc7f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560f8a6ce969f2a32505cd901487fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59c1b6feb42630e23d867145632b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e8c1c13f042dda23d43b517bb19438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03b03540210cd9395277ce5164a87c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe9eb5371dd8a88f068d5e4e995d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163891c7be141ccdc5515165a97eb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a10258197a849d1480068038648542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb937118597e972a951fcb4889cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d15ceb90c0fd0b5182fe431f8327f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5137f804ef57b5df5574c77f73872c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff5d08a7b618dd6bdd515aa23aebd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c79d91c31d8ffcc999f372627b37347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa879605cd43afb8158518d96c18582848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb76b7452311aae00e15114c346b35149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e5045a5984640df4502c29a5e00c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753510cb22d31777b8a0230a8190a09a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d895dd65041fa567e5e002b3b84052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af33ea25ad38d0984c86a084338ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3b1d59e57539d1b951e2adca87f9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530927deb5be15a87e53610d73528af655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7db4f8b07265e5edec24a175a71fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6917513a2e75354dc5a0b0459bde76b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193d72bdce3506d4117f8d9a8e0e2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66391882fcab40dfbf982e2efff4c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3337ef910a4a1b84b0e843f5a37e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b023b5df4ce1ae3658b5dfaffc87ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191982ee015901a8a76409466b3bf7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2dd52f4d46edaa5d24d95478b968d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6781860376e20400ac82ac5f20b6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba39bdc19dd89a87bbe4b72b06bf0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ddbcae499dd41016342daba385eac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d0ceb807d186621bc6e7d46e0e7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670f3ae8d1e26b9e54fce90ba0a436368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301dd453a5a792d7b6e1865d9c0441b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2c3020e73ef803af9a7ff602428a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c53b5ed734597e0bead9111df99b9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df817c16d2171be74d3e884ff7bf01372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f538cd641a198689460241bd7c7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc91f64296939f4052dae81374c0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e5d3cdf506b86765f2bbc68eb67ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5938a003ba6a7294b45a99a385b7e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d142897f0cd1827ae18ed2e2758e8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be884d945de54ff50a4fb1ccbfd98aa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70668117f9dd3b9302d37090017e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb44f0b9901c0ba35d11c41844497480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c315f6deb989fe4e2ea095050b315c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db672aefcdb26356fe6b955f99c4bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242244243f027c425327335c2aed3d2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed05510d68acbbddbc671b872c2b5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186e465704b4cac2d21136a259ac1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a8a7f7e04213d470326c0349c999886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dafe95d7857cfcb4fe9af7701ae86687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ff1963feb4a22fd6b5ddb417c37d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931923772df107a7a9a650db5b1c75b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e37fcac69f4048b521be226b4a0d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e72a208dc425bfc8244707f5160f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97fc2b74f7bfd71a009b1f3b01a9d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892888042de561db080815dba79b7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8278aad3f2d9384157f4fe4c80762ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3252453ffacf7b62a7cbc113c3ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66e5fcdc7f88ee2af0eece2f1f94396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41672b4903f8e971142cff3d129e10ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a17171ec7b6d780efe3f27123151af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99541ddb25ec5b9bbf1974239a43e4af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12265cf6175cd0df9ed97b3c6df1fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f682335e4d355ce83f3a5972b7c7f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af9c658d74a8c96be19d77f5ab0a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417d86d4160545347c64be129c94fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e3562bae65f944dacae9318334f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df282efa351eed8208ba0191723d4bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addfca421d9344e5e67546db7cbf9cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee21702dd17a240e1e17da483259083107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc516c69a51e56167d994e9abda6fd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba013f175e269060b8e743c90d7978109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a100010ee5376e537d54355262456110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b183025d77255e2434695e67a1fddc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a66f64c3435c9fe3d906edb099c1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f0b563a7157ac6224d08688ce158113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b03cf389803d685e6898d55df5874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb64527b08cce4cf9809bea879c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e7cdf2b154f04a88989c35766a86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07bf0979f851669a27a1a582f5b168117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dfd1d85efa7255e1f5b0cfa36762d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111c05658615554b7a561c106eafb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14522c8e1c87648fec08b135ab2a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a06c298a56e8b918d08805628e86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1364ecf3313bac3d14dcb7301d14f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec03d9274092bc3253ef3d3bfdff63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155b859ab6b9fd4cbf278d33cf19d52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ccc9b13703f66cb1f53ff6e9a4ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814d24bd472e6efa31342d8629f3f78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d03bbb28ef805e4d711a1ab2a685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf82a88215bb71604e00b612bd950128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8aff043ab904a0c2881a90179383129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5310e5f42daa9ebbaaa5ae8dcb974130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef3b503b3945d73ffee1246ad614f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e0c1be25de3b5d975a0c678eb4d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da37e014f0213a1cc6367f1c0b7b24a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080a8689ce4e7a1a684886038cae97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e605239232923da5c81c0b48c31f7dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c08306a3fa18bd8322480c9386e06e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca46612309ca75b6ca5823a4903cab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456979a11e0247f3d842e4257e3c4028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67106108c97438eb61b310a15452a8cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942bdbb270d658ba29e891a94284329140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47a9f195aaaa54c0cac0ccf207139a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322447bedfd91fd64033ddb449047d78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc9f2fa218f580dfe3edbcf039579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b3266e61c92526b1766ed84c608c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef93225a914f11fd80333981f7c28e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15c779a5c2363fe513aba4bf731bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902d4ddba27dd8b96180a0fcf5f910147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca0df383b21079dba1d0b8fbdb6f3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61c912536cc061301399ec5e519d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2381dbc321491db257df1783ef069150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730369cdd5171c2c80834a5294f8cd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6a511c746351c2a917977ab83c28c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028cd5ae25ab5e65f7da1432eee71b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e01f53fca23d7e0f068aac9fff1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69d6b8829ffaa6f2d0a9cd8f96aef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26467a74713b6863b6aeff2cbcbb605d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a127cd1a6be94c7b40579d9efd72b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f1a50f4f25d982accc5a9b47b5f84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844cd94651d39eb7ef9cd795b4273c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2d13b0a15a4fb562f350f4e864b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead8a0fe5f08632a68feab14a60931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be7413617702ea3ee3e21891c2e847162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ec833b51117d0703becd799b2a82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054eb1b514d6265c11d1c799ccc5d39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0afbeec1c985b55f3d31fdd393007165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f529e3b9159662bdfee0d2bf72102166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f7541e2d4251f7114d104d27ea98f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e575dac06074d413a82003bf00e722168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f822f7ced0f57198aac77acc6c397169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e480b6357f26e682e1770baf8a489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa46c712cf273b97a9856bf512192f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5fb61a5e8f4bc78498e085c75b3e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bc60e9b6cfc50a4d5f9f7102125a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67c419217261a56a1aa44232676bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb37b64363af33722033253e98542175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a3da1477855837c524d67f668ab3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cf7f814d169f144544cbf52edfdec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b753650dba858c4f1fdd35ad96e8f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb3e76940cd9f110dc0780425c744179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7132d3467e86951de2098c4e6de450180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aa73c87538d892984fbb200213f1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607dd1bda28d259c1ff7d88cd65e8e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe5cdcbbeec81d3a555f55fbac2f6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05966ef0b2ff235354d0287643eb1dff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9941f931ee156dfa86f7ebf434a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaca7595394263d8d970e88a13a45ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e60f44c28a0d255addf690a2c546187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6df718a248c04084df8ef531d96ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8659cee9c98b8a3f4492f9655e87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1757ca41ab0293a4ffb2d0d3bed19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11233766fbf1acf6da612e4cf555d5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bd471442e5a64cec68d1a490af0b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815bbb51bb219b88e00d380933179a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9843a67f9a469e360b72a16d8477fdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4e57ed8a5ce5de4c4690e15a981e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e2d3e19453e55a5aba78fc1f045c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f0effba9bba945768ac163b05e8cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec241441b37f223fbf2ea088efe4629e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608fda8fdf58501f3c3f6124d0259e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842e53b0a07d2352df314a46d85266200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9535caa9b4c02740654d3b7f45478b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cfb4b1a5fc5ecfad5f8a9bd40d3d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188ddda925637e95e9dd6162c1786ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115693283e041ecb9d97fc728344c94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f3603d77901604befa8cccf1d165205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e6d5c5b560cc4bb902735af484a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc37751518eae8843b56294bfa73362207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60101e349960117972098f016ec82b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a538cfe1bb5389b021b24709d3a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1936bed593cf9249536da64192c49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837462467ea3056fcf6a6f1398037a77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3374d4acffab1afeb822a006fbd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5c8a313f34016b320a756c7c46340213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c867e5842e13be365392d1e98a8a48c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06f6c4ecee762cf398e52fae77cfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb2313f0801f72e54911b87bd84bb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd82bc696ebb92a8a649b6712a8d84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe13db7e1859000f5b9b5a8e60105c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbf75580ca7f18afedbf4e9b4baa4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace94220b46a4c81e3d6def06b5e1fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb536b921e8516d30e700f44b950f7b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d130c2f69f80326a449886a4d37dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795f690313d57ebe249bd5e5ede4280223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810cecd0d944c1c37494fc261d1393c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3648231e1100933cc36fdca6d09a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393b6d5cea9f5b9541d94b7ef3fa830226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99094c7c6dad2e4df5fcdf0023964b01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24bdc998136f805d980d22b1a3eb8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c363f0c6dd28c4d3ae00d1fed9c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18135a7d8aea3d4c1e7630e9e5b5d034230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22a02ac1285809a9812810717597f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94fe995efec5a9dd5c52c633c54d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4c709c5f0722b9020f36360cbaa20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6952cc4e6e0c3f2be0a8040341dc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004acdfa4833f6270bf501110e95fff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14065cb5eedb71d0e85379492bc02340236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2972473b9b2053a17cef5a8074097237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597aa878c881c816f6207c1cb8d5efd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de458b1c4af64c9dc86787a756f71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9a71eea3e0cc9f302b2be16f3c2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a36bd9d8245c9661a3173a83a398241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b13329667b7f62ff57d222c26d6bb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19379c4ede84517af167bc22e12f2059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c814c24a066a46274049a96e08e5129244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c96d3db875fab85414994a712d53be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4a45f06842816261cf965b3ee3f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f89da52f4d117bb77074762deaa33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba273b366d51c0a7c60d149afa82bbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09f53c0978d75b237a0ade51b83e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2526e5aac31fc2cef3c4811674292250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8902d49dac450784636a467458d07d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d11e12117898b21f6111a7c2f6902252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018539ced153dd91e45ce73425f0f0b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51276002ffcc47e7e8cdeebb8c06a99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d469df91f83eb8ff5597ecddc8d94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d24182beae8993ec07f83b8381fe8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940920df775682ed1b5f1cdf44a0929257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde7560116fe42ae1ab177199465d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc6f0df6b28143d4235a3902148cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3ffa8e455fd837c3bdcee2c4192c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9f1d490bf78b56682de21e214839d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725f6192ea5dcb85fd53a8cc184432262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383a9eb244518a4b53f72be8804173263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe00c5e173c6ec6a38dd509d041790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030565819cef47b04d3707176377f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1edc979e33dbdad5522bc6756fc0fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bee77f03e15b5d2ca4e022cc17b5ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f560c61d8fc551b355f10d9325a9b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b976c3bbad47f2c9a12a8a311c47c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ee1de8bc989b4792bc02c0500d60c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a67c6e7540711ecc912df35506f08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e7baf3d02f8840a2b29414af955b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2de787f60f5728c1b2147a0166cc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d6e1a4e8fc555bae9411049fd6f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922205c9ad6936b931baba284883adc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaba222f5c52a3fe30971704180abdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9c048d1aac14c27829f34f588bad2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990c211b2ab45c1af6fcefa26dae6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a3948dc37cdf2f1aeb4fedee5573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea1952c9402362b60a9481ce06f58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b955dfd970980179703e7ea243b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68465de58c362d777d403b9b46408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379c01dbb2263c131b0f49b924e4d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2ee53398fe1a46cf0f098a1696a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad66c0f0fbeaf17ee7ecb1b6eed25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f3faf5ff9cc77f3d6843f5081834b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073274ead6cceb446f418251d1d8a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f335012de547b5d19d3c2429f9296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489877362f89d762e315605e944e71f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e32b57fecec0fe20bb4e67ce76ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328801ff20f544bbfe311f55bb2ed6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c4888d5a059fa9a80557235dcf9cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0676e2a3450bc7378ad2c8642dff4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c66e9d15f7080740bfd4067c99251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef180cfb8e45bfb6f295ddc1494c28ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c8219eca655a98099cd5b90fa4cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fb1ab280d328c292a1b48cb04c07a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f49c6a36cfd06ee8792e1399db4cc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ceb389168b757983e36d17fe1b45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b343a40690682e06899464a649a18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be2c631725cfe828046d43f7620ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa389aec46e6a7025186df6bf3b4ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6bdbbe43dc4cb1a59b3968a014ba3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fcf4971f7200b7837a736a5c4521e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a6a604351818c9cc61af3b77573b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669955e09a5d3ba9525c57e874cc79e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e55bd2be7c18db10e6ae2472489e24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005d7c33cf034438f50aca75e027574308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe50f6f7c31051fdbc2121ee0542bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec7964ae5a757868404cfb18a082f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def68c3f3f16762605685bfa8e20692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993d2d5401ab6c676865c474a54eaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534ae27aecea2f5ed2cc0df9c8df8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da912e8ac6ce443cc4492ae0695c9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695335c52501d0d20f61751da518d95e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cce752b558010f39f34fccec76608316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddea8f7ab612bd37938c98b83d9b446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fab1a8ce2afe4bda33043bc1eff9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b434c402a52b4df6450230fba675319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85b33684058d193c95f4aaa1028766320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffdea8c86af182dad32f6b11cae3c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff6b8bd3a2f44018cd4c4781b3d2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f543d15cb8746d603f5ddc44bf2c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb322f71be9eb1d3b8544a935731b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec6763ac0481881e52ab43c88d3ad325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>