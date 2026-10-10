--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f93ee4a8eef4d055e373401631231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f6604618977409686e5db203ad052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebedf3444c0587ed20b94a5f620e1b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105999ef252d6bbe36d79b13f312f224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6befc6331b491efd344c8012804335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a801f5df9ae6e6265d2c335795d2a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a6c1ce480fa4c75ccc8845199fec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbc8e27d5289fcec7b71488ea460ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a66e9c1be037ac7d4de3cff66ef36a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adb9ae7e88d98949760fa922908b8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96105e5d0c251e8e2974de05a3243a3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b936e43eb4b6282b8432ac153f9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad0535808db27f4d7ff3ce8aab80813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba2c2017e69469af615397bd7211d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b3700d027d29414c6e67693ae2ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4a8d7f626f7f703bca467d9cd96816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788662281cb3b1ec444a1f36ce7e2bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc13135b6d8cba823a15eaddb1101c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae90b0b99b0f195335ac8e033e3b2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13234b519964bd8c7c3ecc09247cd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ec169a591ba2bc9bf216d48b11f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e7712e0ea0893c0e682d39cc492f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ca16736c2bf54e0ba6da42507372923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ba79efddc3d17375f212d7ede2fa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf003a681eb4c9cc343c9afcd800c06825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66be87004b3da86ee2175bc9ff07ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738200578d8f1fc9238880c39b92e7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75041d6f3a0217996ea565398f1d607928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dacc092c8b150a8412764783bdf3e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af3a12df36a08796f420aa7439b9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599a152dc0686fdee65e011516de4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1e211892aceccd7b13b41985a8d6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161db704eba28f715676a0960bb07de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e2f9d977178abf6f949bf554554e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eaaa159f90b03819d1bec862a7f3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04a99dc1afd6a2662bfbef32ec33636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071bb190e97a83f452efd579c8e778637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9c897aafef63dd7fb2964e3e764c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842a1732948372a063ee6715d57a5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86150ee22f09c6f9bed332d90969e5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb3efad8e8f17280ad1cd38f1ce2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f956fc41d4dd547b181a35182d892b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d942772c2af44cd7c2b711db221a52443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa3e36dac100d1c70f4afa0e2f304244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c11847e15cd5348e8bb5beac4655745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369c3599e9609035785b3baebd5fba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d22248bc1e381f57adfa2e219df7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b44c72ec6f28cbb7c983572b0f84d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da89060e42c40e62c5e72ccb9f3c0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2592b45e7d08611ec51312f5a309bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90504a1a69494b5dbe61c4626c8015851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94ac06c62c2ef82c7c0d10d3dbf4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1765c114413fc4f7db2707ea602353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c0ac6d9b8995cb02fc39bd03611254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a40374512590cd86e85fe047d0bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613083eaea819d7bf26bca105096e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f380bcdeb259db7269205a2c2171c4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4f598f77231a754317aed04c3508e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7642159652bbea0ff08401315f58359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7f872b414456ec36dc76f477a26c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01036c9d0947c1d4459d089db7f6ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4771b92c7aa0e0408c4ad2c61c4fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7194b05a3041f98c2ecf89e6cc987c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1339d3e049742253fa41984894448b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1835260d9d1badfafa042576899e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706b7125aae6a2b43b45b42c3d46d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd4f9a648944e099f50811c9b35a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceca6b283e0ce5ac126936624275a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4aa407f992203b3e87de903ecc4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73573491188298bc2777a38394936cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d683c4fa6ee92b2ff5e81781fbba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ede831fc00cae7b3f8d8f364486b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa418ecb561499016924c5126f954673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5405f400ae2bc47f76675c67a55a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca97b0ade9d9215cd21641036636675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a4a61c79c5f77e05467e611ee74e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d65345f80e06f08959f25fc6acae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e40d713f09b997b77179d4b63b0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa61416f2e28b6aa9279f757001b3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad024de534497fcc78aee7a38779180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597147195aff875a373932ea08360c7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885518f84ad767743c5409520c55532482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905657c9ec823118cd9388d1c34a7a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711e879dda48536f77fbff55a4a623484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ecee12e98ee248d614a1b06ace5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f4a483f4a866595e04be77fe507e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368fd9c21f0963ed781be84e4cbae987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64420a5b9c47b9bf748deba698bc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2023898d2d000e52e3258ad54fa01989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596f16b996b5fb661cc9942ce6a88890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f25f42c55249b0bb77349af7502e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf6166fdcf0296cd06c25845fae2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215f89dd553921500772faf667fd23a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35788a5b89b8812a5cc4badaef48890894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcfc77d841be64c8b6c441c20159f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f7103a41eb08ef213f67481612a0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddbc4d9477fdf1b28208f807971b0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90659e1c40bf25354b78b3f3755b9e8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6198d81cc27f2873f98e4e9009ffde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55863df978b6da7331eb851ac77e58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee2ebac604884bd024f4ba1873112101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449ded476d2f54e4409eddc9244fbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68342232bacc3b8223ddb6a807209e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510e83af859bedad90d7fa945877574104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4ad3ddd9906bd30c0eb8b6fc5a8a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de842b8090bf04bed2cad1d18a8f34be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e69d3a1bcbab7355644ccf4ac46d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604585640a7b8b915041ad747b4bca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d6554e98bc45057cab61bcbb3b93d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8239f168bb48db567e6befb53b193d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f12c4e75a4f268ba5fc7b206428bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936af5839d713f5265683ab3a8ab8ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e03dc2d93aab5514de7396bb2248c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10f0434390e3f375661260b0ff698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c121a7afbd6463242e1c551bbb9a488115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46174753e87d18f6de9768ad2886fdfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e899024d6934da162e23f3ee3a20696117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3c9229c8ae616f9df442f707941c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3dcff8ad263269d707607bac3c30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a70071af41817815f676389ae1562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c37e2320d110c63dd76e673be4f345121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6804efb710f77ddebec369fe21e35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dcd2f01b9c3120e041a01bb38260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368f376405ab2d4888df5185b25e4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83aa7228a2069675df79349f4f447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f76c6709c92c49b51b91fcfb1b6f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0c691c9dda7fd352f2f8d562df76d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6cc027a56973e52e2f2eba7070cbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a070433e9ed5371ee78ecf2cd62439129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce125936e2fa6bb13c58be1e7b5371130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be243dc86842562d3ace2232877073e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589744f68859c9e954f91abcb37ff57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f332e89e1e5368dd4eda88f21415133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e7f7313631b8dc003a31d9ef06e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa990acf2b7a69b82d8df029e7e3cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb684c5bdaca1c08f094ef8bc0b67e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db4038960cf5ade1548c10754fea5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fdf2337acce73942681ac68df2f27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029007394dfca9b9f9886134e77d6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d30cc86aa46423d19550af1fdf6870140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef38f04d783acba66bfa6bffb19c75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98183b94b62fdf4a1329a34765688e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a8ee02da4ae867d3d3f26ad734a43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba223e9db4233dd664ec2af5ce16346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009c5249a33d4d96b8f14592b72c6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ea66f8efd5acf66a020fc62dd54b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a34f99bc3d5dd2008ab7476223e56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d466f6956e5d5b015ac731f87a46194148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd6f0622dbae60640b1b340087ef7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80ecb7d09e65592970ca9169e0a4ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d691ef6fdb0a42bf0f6575f1871d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52237ef6f54c9e4ab2a6a669aa5b46d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e150e450f03431917bf77909c34a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df275d3897df56c0e194337887b408154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d282d4fa296f83180d09fbc1b8ec1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28cce10dd9ecdffb9467ea59d99e9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a2434f419bd219aff2c6a66aaf3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f33b242ca1633d58dc6b83be703b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108f99cb0b8d5738e64b7d2a2001f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41486e9f8a0b973a4c4806c08475753160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2a451dee6b49f153ab8b1e5007dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcab45fbbaf6022c6bf9427823afa8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f65275d9b608738e8294b4019178163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def95cebf18c4c5b603d67a2a68a65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140f4c707dd06b68c08a32d6623966f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a4f7feb5d2ded27037adb940b5fa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aafe9edf8bf0844ba4b91dc0979d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087d9a9d0a3b86dcc8e2085f16476f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e4a83b96eaeba2a62c2569881684169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c90ee72a611e1e6e020219af3cbc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88479aea29e3f03e444e440d469f815a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6dae67afa2766a7b3ee91b8f75a4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee66e5f2ce1410bdc610405c2d27a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c703768b477002dfd519f6b1609226174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ebb6f1d90da923259d07cbc8cd18e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a425622ab81351f0bc3097e922c93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468241de320cead51203306b85639fa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5236ce0d7aaf80b97422d77b0dbf692178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77af64d0153d968e92a3b36069e9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6e4acfccab23850e08ac1310062b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104df839e746b531b3d30ffb38aee51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443618b4ef9812cc5b024750836cccb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df620700022448fe33ad963200b99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eae73b872caf34c592398662fe76d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43703a435f6c0eb791acfb0de0459185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4de2dedafe484771619422caf1b912186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90264b4931444006de8df022d66c739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7beb4da0c14eb904e3e58fa0629e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167352726d0f5d3c8aac676dfe766093189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9e18ca4a9adad0da7caa9c8de9c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8011dbb45f4e4bf5a7933bcf7b60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd38e3300b886c600d1788047d6a01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d835385f41937bbe1a6a177e829def1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400945c866fa8e7d742330ea0409f739194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55558dae4f2c905a8c4f281085dff0b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0260c1db0883d8a5ca4bf8a57820196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747abeb38db22557e83efc4a4930754197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de3c861e84e6ef3eb21a052de598d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a2908bbdbb072105f4c40e0f0a77e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b96e8dbed40b594264efa34318582200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe50dcf039c622e5cc4e47b844fa71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f6e1b4e7f341103d4de0666cb93b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f9f78d01a610c7b78342c18778dc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836f49dd11ac8720d58ae5195b19416204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017865ef74d3aa83329480e08f0a6bd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a806cc874784978ab582b586541b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2c7f07ef4cf2d15f6e8da0c68feb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08b097061f53b140b5ff7bfecc545c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e3fa4e5c2e17650827232a96e49d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d52ac65fa1a384b3b8eb019447f9b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb787abbd3dfc620d4607944e371711c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87820b8255ee6bf90bf94531f1798bad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb186a75626d090ee4922bdb5b4bbc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb116ac0947d11ec320daca456f2fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e77f0368afbd5a2408ab9caba2996d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739bc3b02ccd3ac6df4b11e2c52f3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09082db7ee91f4ef6b57b553a6b239217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2207abf0518a546ab74d1d7e038b0e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b22501974351dff3262b732aee3f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b70d70d372ff22258a5f18471f75a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6851e507ba85df8ec1768ace3b23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcff4af86260de5f2f31ba93137eb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555087ea4450d5833bc22e6aafa511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40bbb034680e813a86bf04f21126a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97fbd234cf1c9bdb8f18dde9882320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490c8c15961fe1551240da98a76a646226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dec0d29b1c459969c0d4cd66da17d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd922c856ed422b1a65405bab9588e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27716c93576737840228389827ae0363229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4efe9a782639d2487bbd593db02cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797ebaff539092ac7ab9893746fe79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb76829567eaeb67e422752fea8bb5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615ca3cc81f79814f54477c5a82b6c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4f02aa8677b443aa6d4ee94e02de9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cab2bf295f4b85f7106ef1eb61367235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca372118692f9a92793a9bfa9a5e270e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49b91d2e915fd3ecb9e2c2413bc3b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c307d1632d67ac55a797c5b244e91f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6cbd4776446917e8743b159b0b9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056e7d26fc10d287e49c13a3306b1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d474821b029590644d95c4a84406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc2dcb8bcf4697c7f04eee41d6636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2efa96072c3b56e91407128a75b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d60555067e47afbcdaf5fcbf6199244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d150c25c531d4ebff8a0deff71aa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62de94f92840d5a5b477dd36c1144c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660225faea63522223051bf43dbf484a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc116061b3553a070031a132e3a0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc9e2525ce526eea18aa7cb6dfaacd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21c5b16da81bf6b3d29d2919297ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc148a9d3ea20ac3d560e5ba18b4136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b78c34b473f30db55ff574f61bd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22dea0c82e55528d1d5c4647c1af45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f099c7a30fe1b4becf1d60684f68bc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ddf8675bdd1c914b660a91756bc10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d8e64b0a81e914b58c99c1b08ddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213dae236b8eed00c979fd410ff5b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6acc3de88a0f9c3a22d7102676a533258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9aed9e1ab34951a923b378ccb1ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad9c7ea45c611cceafd85ecd66b9ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e22a67c4eb92c4764283943b69f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f888eb8ba57eca1c45f1034c58947262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a15cc06c0dd7451f707a75fd688819263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1954a00d86d713ea1dfa00d51567d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff127b2ddd3922b7386fb87cf4a3423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7adcda5df134db84bf2bf09f564ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2839729419e5b1db49cd6d9224d638267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef425a88bc1ab40906e0972a896ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790228582aedb5b1a119eb21846e1f82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8b4840cf88c5d812dc36973a71e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8ef8a54f57521618c8bf62cd8569271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde29bf4e122b26dc204b7483bcfe31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388aabe416aabcc20567e3aa1a05664273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8eda7900bb479290e4bafc2e2dc7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ba21b8324ab513ce456b6f35f226275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446e3099e3f9fc57090cd3d4053801e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac90ceb4239d24fe304d17df440de0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13077e43ab378cfd4f533c9fee3ff2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f88209c267c483d818edde59a38b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27259c46346fb27f577f880bc314704280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f97a702a817d03c5ff60281887387281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3b94ce51186410327aeee3b7aa9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe43b60bd67b2a0e6646b4d8e69e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201acd6078cb846811d3fe157d6a17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a95336175e44d630561993da9c0c49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c20baa925f309fac908fe5d02bd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c3591ea8dff1047a503d5c5f0c05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17462dcf3f1f2491f200123947e3129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9617c072beaf9c2332b7eda24dc22ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b390048c969d80e00ddfd61ad7a281290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa049b827118b66e0c3ffb0602c059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908dbcba82269e4087f2103deaf11ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17827a6c4bf6f40bce9a09de30aa04f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e591f27e8c43eb8f7bf7aa539ed72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e663e82f303d5dbdc6686ba0320c6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522e7f545b8ff7c5e59acb07757cfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62755ac338526897470789a7815ef47a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862cb13ec1204f944751ffbd270c8c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881e4476bf52fbcd0565da229fe572e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5a9d03df8e019ea682357015ba7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc84e27c51005115f4671c271969f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf76626bfabbcf488556e0a3e0c31f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a71b8fa96af6f43611d1ecebe989c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7e1bc9b042debf381baaec4b834e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f68199052e14dad56d7a4bd9bbbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe390a47ccb194a9963475f916a9a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb551a0adc4f22e06cabbb812266ee41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd2c70788133eeccc35a633aac642a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7bd6f86425cedc25186367ecbea9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de916fb5d73511f4477f55546e4884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e0375bdb23a679b8738b5c7a00bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5856250878a12a12ea599de06390312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1047152173a84c83f56da8b0b43e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c05f290839ddb545ae94c9c50bdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9493ce48061f8c4a91bb2511371759f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15ab55bc6df13b1dbf4ac218fda46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb87eb92563eeaf6c31a9ac9168d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9450abc985b9a8adb78c07932295b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b4e82aa1c6c0f32b2d8b2de7a0bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0703beee0abcd11011a970b006c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea013ebd5b2dacac5d0a1ab1ef494b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c945d0ddb68f6c67df255fe55a1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5472f578f0b38f1984185c92c1eb04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f447e9aed8095c7f44d17d1b6315e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd07a009ae54ec3ed9a59fe61b74829325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ffea44a451246d62cd48ed7621df1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a61ae3b1248ec2d6a21416501ab6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622105b626571e4a681a483dc2a1454328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1525bb833d60499ea6aa7e73c0a185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efefe5d45c1fb0cbad7a39ee930b6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954035db0589a7637ec7a50c65fe28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae4c5f9742b36e3025158477b14b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de4f9348344703724e2f6dfdb6f01333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610274a006d8b81710630ab2e3cd1511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585cb5ee07a624bde1554b334e419f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f81ca05d88d45787beca8ccbbbf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff8c45d40ad68f635e90899f637364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347333206665102d911245653d3e9435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f1f86a210ab2a9f7ce42c4aabfd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73e547a93988ca7f7d75fdd6335cf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dab43f51d701b6aec322fac9b740d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b127ddd998568cb35ceae3eb66d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b297d433daf5d7a9499e5c9e8ae1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443d959a0b2f4b3d722f7b9692fc01111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91af878beac2c8a2f76bc1f3edc18112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4399076d26e2e140c636ab34c1d4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0ac99a3a6d5fdcb10d55c356c99b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596b9911cfc00dfe370e66e71ec81e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcab283fce069664ba57fef5ff9642c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68795984cbb0741bcfe608f116013817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a250435457a20cb530adfee7679fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b5abb4be175d09c92b3a8f26431419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ff29c904808c7ffc558f0886698420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf5edc5e4597174fbd0ff980e4fa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c463196ab28d8fb7f220c1af7fa6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4733ccab27c56b6f3e60f9528d7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6852e59ef99ad127a5a29abe0922ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b164879eed498c72ea836685ffc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90625caf788944809b3025f04520f44926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eb2d98a7cc03f2bc07498fc3d22e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb557eb2167ee300ae52eeeb13528828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da127376929311354a7d39909bd44729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433a5bb17f9c25cf3462ea369a52d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7e35325deccbcf4ab4f414ee133b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21886220be9dc44efe5eaeee909e52032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b036f7d23b6a5080310b7f3cff0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d50caed4339a79a02ed1eee24017634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e45d777de119513addbe356cfc87335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df726151544e278d7f9c5922cda1d86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28c2813ca9aa13f66a5ca08ab4c8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c1c27e8366c9aee160ab52bb119438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00eda7af730ec9b4511d7b595016839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c59d2d5ffbaffabca124f5686f7c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2895be453c7bfd3de57c3e9fd692c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a323e4493f5ef217f6a86c2cada042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a538d93c1ffe6546015c0fd5757e7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa98157ce813687e94829a0f71fb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a3c5964b86bc81e23c844ab4827845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506d59bea9c0ae9b4d6c5076a1a1a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1891a5de890e834693e6e3ffa2dda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4bfa361a268b0234fcd38e1f16f2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fbaf3ff2a5b6fc5fe9c6618b516ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffef5538269a069243930b33a7121850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca433192b1d8310960ec8c2bea7d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4216354a51e848d7c1c9fead9c269952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ab17f5b17c49e8e9917dec05f08853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a03fe0c19c5779146ef5d7103d8da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a645ecd72b3b19fb1341177cabca8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70a9e561063bfb14f701d1d706a1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600181aa5f5ea20bcd87de941da6ef4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cd7add0c551d918c5fd03e6f9a8af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc9cd01dc8b4547a33bd508e5f59c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b020a47c0cd285caeea97b8612892f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e458f091727c044525858ccfb699261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f342d281701138dfa9b4195fb59bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1605a197f1566225d2a2834047c9bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512164ca2242df36ce5c21074507e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5668215c39f9439e9fdc3e69bf587d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3086890b85be89da04d22b668f71466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5caafb17a2123f1c9740cbbd8fb3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f246096f539919634010b000dc0f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2317e58a38770502e3fd18df5544b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b15b17f1f7373d105e3dd53f21db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83368185f0e9a07058e3a78e9d8091871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815da972fd9cf1424996b6cd1e25be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40ec33d8ba39841dd76e74059d0b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834cbfff5db9122c2c249f9fea4905774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693b04826e24acfd627b60c5091f3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00340ad935a801136337902f57b885476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39b66c2b5bf218491869a71d672cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae7771d75ac598dc497e43259f65178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505dc4ceb6dc800f8863191ad8d9fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1568602d1e72707825a72cb16e9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a3725616eb4b120ac222d0830477f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926a24cbe22937a21fe2811443958d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e9d9b48e08c9eca02f861631e09083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237daf8943f430f2bc3842f6bf4889b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185ccc2a8f6d5e7d28be50066daf4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3b6d0d29b18c9c41592a7b693bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91eef182af4be0839c00e4fcfa579987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012209a0526e6fc28810b2ca7cdcf0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990683c69759622f8541f5e2c8c1ac789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa62131a6afff38b9103c075f405b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c084a41f5ebbd77ec245f4c55ecd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebe5e048410a0ded3f006fffc0101992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c573075c9bda6199fe152c282c1586993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa391e054ac79531c650d1119944c35994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774060bf08ae7388f56560415ee3e5f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f74022ae2cebe9774717fb182ba2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638baa38741120429dd686f39855405c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a29d422d3347153057a756e8bb1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37b31fc6d544e712d30c6ebc0c07499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef079a30710f15e80bd88b9b1915b90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587fd47d6f785d6fa66d386c1a920f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2bc13c78100f6d5c8fd0011e5356d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de623359fdfad6e25061c628f3c162103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad03d950ce266e43207fe24ff95277d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d1daf2bd1e56ebc08106edff14412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75842339c7dda3206704384f3153c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850422878844bb595f39949cb02bea6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b343d5e6730f755437c717f1f87c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd2a2a36559f84baf2401c4332f1e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b65f58ff38a322f7436ac5226561a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f1b9169d80a387fea70ade3e82ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8ee207fa66f5d404902afda438d3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0102ff12adc3d2994d71a33cb75bc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84addc071c6f801cb128cbc8b0a8b35a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96050a6fc0dcecb747cc9831d184c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3318d8d1dede8764b2667b4b1a1370116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb8cf09b1ec21f52a71466952e3276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957eb64b8527ceddf592b73632ea31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610eb61992e68dd0bf606a5e978c437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876665b8c46ffdf37215eceaee9fa9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01951e16f3409fde55ae75049bbd713121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b27234194d8e2f50e4aff947fa3ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344ec6f49fa669b9493957902512b85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fddafb4d47a73cf3826a95a8174a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577b1afeb52b48b14d02b9d1ac84b18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767122869ebd59d62c279d0e88e9ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a38ab60e4a5face33c345e335212127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3884cc117ba076512fcdf544db7d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b1f27e5a71a97b6b1ec055a08336129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91884b0dcb9a8aeb58b9b80f73ca5c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472070044857c0b4b57169d7c5adf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754fc958dd3a30e0d621030cf7a93e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443022c336d0428fafe3f704a6433930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b6898681c617af9e526fe9fe8db8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d2213c06ddafdc3d453543895c0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d43c24511bd7f21addfbf6bd044c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c9030459d0e067d9166c75769008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf95f59b6b870a5da215c4bbb4b6db0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8b463fedfd276decf2dc98901832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6751f344a6d2f6b1fa42405e961840140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493952d07dd38458168660d9a9da636141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239c3e0b6b21c8e44ec8dc1cfce6e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc174e6245236f63f6ffa232d8036f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef52b11ac3e87fe4f79fb3e3efe53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce16d4c78c7cca0bb2ff67f602f0333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e42c648c2aa8199972b4057b52ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cc673b1f46d4b7910787eb809ac5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815a8f775980acfdf211c232470bcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76db864bb449d41f14c92998fc901b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83857afecbca281efdf734f604c39edd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b9a0af0ca38c6d7a044f05939bfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0485e40607af3950649fab9d42290152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb299a9f0dc8cb9e9a5bbecd676e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cf3b6b2d44c6b8e853ca96f49b12b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fd754f955429b0824443251e5d4ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141a61c78e3499e0a8cc79adb6e248156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7eead258b449709c9831281e966b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20333d1f4eec680de79d4f4289888158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a1cbf383e9b62a6baa58b8f14f90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab96e167f841af41cde84bd72104f81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c9d459838318bb634ebc76e86019e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd632f1a55aec1d44b0ec8ddb7e98d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db698d6453b7d73c19bebc42823e32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e7c3ca0fac91e3a4b0ad5622f1a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e56aaf20b62066cdf6ac2a0bedd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af71afe738554841188e746ab1e45e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b090bdcddc6abf358f7798c5efd796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61220b3e718659e1c1e2c12e567e8d9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611ef08dfa53d66f0e75735981c4916169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0666b83f872b9e40951e5d4270c10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a60f611cfaf96235e81db5a513ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e77ef4367957f2fceae23684257e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866d1591c255074a7470ce23a105bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8325b41621e03e51c2cf9ba13e18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f88bce9c75fa9f9e4500824b9692175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086fe878f88fc78fce2e48fccce839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d7812936cd898f03c0a2abd8451d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b7a49c658869231255559aeb9370178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bea52c3374bc1ffe90bc7ebb8ee2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56c900406fcc5a9086d4835c2f57d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe657ab4b9bfd9f7626fa1814fba4cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940cd2578e92d2774cd5b052364a5bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba169141d28b62f72d8814ef936cf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab9636b0d472cdcf002bf4b316cbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef806962112124b1f2708e58d7e659c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86161e508bfd9c00e54850dce1029be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5bb687af1130fb20c6832e611e07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12123e6038ac1d825216ddf1b83dcad7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b2964626785425782ac3ffcc4a507189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69544f84005c9788c6ef3b6f81cc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138168041bad1e424617736e1214bb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ed2b80a14a0dfae76c5fa4a3e6063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3f82a5b6840d9aaba1a7526c251c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519311f87b0fbb07c7f8bf2130eabe95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6737526a32735c99616e4ccd17095f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45a7d8b668ca443876571da75f79e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298d03f6966e9a8a236c6ea70797b3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b15a5b31eeaf70912f43800696ee96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d716edb05f785fdecb4a091a7c58a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd16beb8706a8ea4b829741eda8fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f35a089f945f290f58b2d986ab763201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d016545f4327383d051aebaaf9653d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e78ab6ec76722ba64cf06f5a5dee3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf224e12a83180e105e7972baf8522e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1359dfbf9599b6e13f675a541af6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812bda57230162c36f8d601c8a4b707206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc2d71bc2a6a7dacdc29c6a1a7d8f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469de6cf8f98041c53a5ac744c9a40e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae41a0724ecd7f732f66502373fdcb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd7332406e823c9d391c84b4fca7f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027b49aa89ea941e8ff2dd5dd3e804f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f967e68879b3378504e75f7f99d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97eb24559a8d8e904fe298006ba957213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfcd6a55e0305b805e18ab590f4163214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be4cc1a8736fd1120ad2d5fc8c21a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f0e124979eaa9440cae65d7cf306216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722104dc4267a2d4b5ce4a7f88118f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9548fb088373ae88579b3ac0a62d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f21d60cbc7bc9ae9b398fd48e563219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a379003573816a269ac3d528ab41e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2946c7414256bafe4de41694c81da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8c313403c70cc4bddf518f774e88c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd135a6a595da4009987cab235471223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8587e17da52c9c4223fdc01019f7c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f49a73dfc4d7da039cda061c1778c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bd59a598c237d4f24117140cd457226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a728ea0de57acbc9e2af0941ee84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747ab1a5cc0a191747a5479e6c1d2a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951482120e54c9c35d0b96d850d0505229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08233a3451440795b257bb4f9033e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3feb757600dbaf3b4841b2c547004231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b21fd963beb51680b8a2fd78dfee2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf8691c7eab16bd4402f6cf3227fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab121481d6e814f989fece5a9ce93e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb63fe06f820041beaec62ff71f0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca4d3f9acddac042fd91ae1b20a0d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40e99f7d358ba40ad75d0d254614f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b64fcf01e28b97d6f8d6b253bcf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a9e1d072ea151e931a24ce700ee1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cb3956b91249130cf57e78beb84f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770abb978ffc3330e63ab53ed93e687241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ab3d0be62544c26ad422ef911d20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a2f18afa90f0d12bc5bd5049ea9cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d970a2c1dee1c31e94c44274e7d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a8c65c496ce9125cd802b251b0f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a20817f9e489b4b4fe43c722ceb97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab62a6a4f95252785e4f83ab968d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd68c4a6da93c4f8d6c856cb14c67b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba6ad1bdca01fba2fb8d6df2de618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba0c497f9a5ce71de4c96ff3f9895250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45982adc6a371d1e107f0277081dfa6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22a564e2a4a299777858e5184dd70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e1ff02ba916384954bda696e07c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db78dc8174de1f580dfcb9d8c94d604254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f74be827a51d481fc342bee67708255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231a187344cb9e65aa9b6cdd9e25f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b4b03b6d949813594210149a6bf72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f4a4b2c84114dbe9d6fa5905d11f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafedf231ac38b16a3bd76755dbe5a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc87118ab39561ec24bd078adb1c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ae1005965f9d8447f86a37b9ecf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceefa88f2e9ea41e17240af82e540a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac97f1a2b6eb997467e7462d847911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da634433eeb6efaeb580ea547e1e0e66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bbb0e29914db92b96e8abe2806c94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932d9142c96233f7bf898e670a6ef6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa962d3e70c4ac6c7841bab802b4178267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef71327deb9741c8730bed8529fed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf8b2558126864ecc1d10f14bb0842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921efa43b6603e71d65bccfbf3e7a0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edbe6cf20d4fc6e3f021bf331cc439271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa127671c59145b88fc8045fab934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2318e0a4c2cd7a56ff732116180523273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ba89c7e80842b5075ae8ecb2e6c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0ca3d8d47422f10515b177e7b6834275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9990a5da23b6d53c10f889d230d86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d88a659a9a65ac1cd02615f0f5454277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261eea7b75139dcd9547fa79d5e13c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f3806efab5fde831db064f4565d78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725513bf9592c6f3fb073332c1323f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1e6058b5b42ab982714dd78f2ab40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3973a05775636fa27561966fef471282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de61357f939816227eddc31c07d9ce9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8f86556a87c54a7bf3f1da4f57b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38147b6cda9ff54f9aa162a825c2e41c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48a93301b01b7f3666d1282c05264286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c64eb6ea36dd1a175f0df0ef7e23f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36893b7ef4cc3fb5e91879251a7b4c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a7e953f3d96ca7f5f39f38cf5923289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf33c369e2fde6f94f7e650e4ce9fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815ce60b700b140784647995016639291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb559398d5ba993f76e42f008affb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f5b0bc59682ffaee2551b8569bc5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab44b034b42dfa0d57568907565412294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97dee91f3888d6cee2a6eab271bb3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf4a30c98056c52b47ff6c13861b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6efd0fe3e868d597c699bfdaf64db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd4243399a47dc049646502866a963298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150094c3c051272d6b18e73ab95374e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb11e325f26fb73e7989bd8e5d335ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1114e497916edfd353de2f0cf35eed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712fd4a01a900a9a54182fcd0543f4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99d1d84d5217f1386c5d007b43f76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e80ab870879498dd37d60e303c29a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce54c0806eaedc21abea0a6bdd862f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb73e239ae6855b6452a9b4f754ae9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d6f304059bcdfe62ee18ad4eecae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d5c71bb365af4524f04e51805a8a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822330499f4b1a034e82bcd8e7b1d8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b7f06a3bdb6aa24e5cfca79f95947310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160d4334443318d6c5146377280722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1113dccdef0e9d29e03eb2f974b8b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1f59489a0c1f941deeff85dcbeb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a4f475b5d4cb5775491040f9f2165314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baeaeca678b291b07498b440e944ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887dfeeb45202d0a50192e03e288655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf35bd6c6e3a1a89e97473471473e7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56efbd274c64bac03ee7f1ae6ab956318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669be2472cb7f2d30972df1a3f6d1f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cb3faaaf3fb8fefc6c01aec2403b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2815053cf3dfac3dad8983ca09f05e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ff03f57ead5f9e6491ce829f5616e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8dec54234424d008bb6e323a308a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975828f8515fe46b7cf862db24ed7a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb6c90bf95a7994b571fc4bfc2aed325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>