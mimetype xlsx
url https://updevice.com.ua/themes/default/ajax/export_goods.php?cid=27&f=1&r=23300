--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,104 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011660</t>
-[...7 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1093,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1237,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1432,84 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1519,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e022fcd8362c0762256ea27c5e3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407fa1472612f4e3e31682370f4a7392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182a0cb4677fc945c694a053e9449c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952f0dc3e1e1a86bf6eca580a9dd534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e8c1bdc0b5a3fdb1c2546462d8e3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e956d7108e9e412244080b5d02855e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d51f0bffb22e86ed90abcc4e7a1ba67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b0e2670aaa3c511980a342132e238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae6a0b004e18e551f6004de22c9429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108643f89d2a157f876e6ddde7d59cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b931010e913da413049213533b4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef8e132bfa94d3a125105d31ab21912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835631d818250104b6ddfb39addd23013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23f144e5c940c5e385b0c1cc6773ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51a66d80784140519aee04aa18677415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc8c3a87b7535298040d7a92f98b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604dc4c35ff30ca18f6c4d93bcebef617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3818253afe902a68272a6cc38257718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce1878f4f2b86fa30245f23be79b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33913db35e0cb8e22cbf7b21306ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd553405c7e0452f8afc99a9f7779721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377d92441e0c8436031ef17f5dde07c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d8844cdd8ce381a28bacb37d57b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257eb7b4e578e9f9d55ab0db115e9c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6c7e83d3e63ab7a1709a46e6e96025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad351fee0a007812b8e6a19213a2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a39c40efc9ffa470f66ef5e011451927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d8d3be70ec23a93e7bc1343091f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04124aad29d8e24d5121f2bb6d109829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8cfb4613627f7f092f081b6acf58530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6921212ad191278ad097a8f728d068931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c5f5c677abc679afacf356284cbcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034540759d9733c52d2573f27c8b7e8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf142087518ac126b72e6cddb89f8e9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f14bbaa2b9528f466298dba343b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bfd43a0efe1fc65c775cfc0cb055f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a8faed5733762a30edf371366e6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ffc1c3f0e950e79ea4d19d896b5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e650f9d307b8179ebf436fac5e43da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c3e7b6ab9b507d25571d76a8a1c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240126f7a806347566a3c021b64f4e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f36b84f83b26e066c8bbb6e2a737242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a50e82c6a190346eaf85b1e45bbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4a89ef4058cbbd350e63172456ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d982a77b9c092e14ec8357ace8590545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0891458ec910caf29ca57c048472146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf7cc7104b6bcec4809f7064a8025847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581abbfe62574834251d89d6338922948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa379be03a2c5ce48d96a852125bc2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a745667b12e84fb02ff7946d2b9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2fefae16b6e54fb5eda35ce6c0b8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d93dc15ed29078427a6675cde52352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092d7aabb244ee7723b274f6878fd5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ff942dfca826cecae4260b89c50454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278f3b9c5e846f2472c07de1ce5c80d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e0e3a005a8fd7365365c41d889e8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717887dd8111e0d2a2071dc0f2fb79f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c425efa006da7c466a419c87200e5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e15782c1747fe4479412b173d1be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb93b9740a6463d662afcf1fd43eaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a93602243afdafa0a897147ee8baeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae3d0f3b4de5d298b4a00c70a36c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd62f04f8017708a0af100931d7ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1afcf98744998c8b0644ea195bbee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90cef7bf832902c946f565e7943bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6c4fbd496493c336599edbbe5f8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ceeb14246eaa5cdc537a9b28cb50667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f0a837a1e04606a955acc36f8e5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153ae5ad2013e0a95713dff976fab1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b742ebcfcc0b8acda8d63d5a40c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a25065add7b4306a5df03c3108ab571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627d25204eef0bc721d969501c61d7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa7882f529ec3af72f11128474e7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ae0c385c8477f073a430b3e3925674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e5c6a202a802f795c4b5b1bd11c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef77fbda901dfee8b6ddac92d59d7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a635eeeb1cac092da6b100cd51bcfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e8c4a7aaf833a45b13cebfe0bc87978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825ae5bc613bb28c78de8b4bad563a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac6a12787590115fb5c511ff8f16c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d74ac739c8b9e8d6c157eb3b17f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2f204dff17eacbbc5e2c27fe16a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4b51682f04be16690bfabfff07d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45149a1b033fffa5e0059cfd17a9f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7be2ba65b8540fb32d98dd94e140185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de964984c527733929e995dacc71b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb60c1596a834d8efe1881e722ec687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46860c3c851c5f2b4aff5deeaf66ec9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ff4492b31dc69bd5d26651ae24af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4659357f9926876f841bd26f6ebc7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589c9375fe788a98758cb58626dd4c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37433c26f94c694954d1ec6b5928092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db76f89ab1a746563a1169b92b7c4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f64cd280824ccbc299eab58841da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd134e78f76583c014fe09f239412b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905d8a8dab35614ca89886fa52731c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809407eb93dee0d53d4f77f5f2968b9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29c6c7910e1c8b0b4e4efc1e424d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b1197f3785648bc2b07d7d6c91bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8b54963ad0c1873ab4b71d913621100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26314617d5172ce7db5db8d567901d93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5ca4b797d6e93eeb57bda1f8e1a10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec743e5852c1ea46219802b2f232378a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b1be1d8715729af37f16ff04eb91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404efbd6a49e54a8f059ae5de98f2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971426d05fb59ce766bdefccd3e8be0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c13ed5986624f1cc7742685a9eeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ce6a5a44322cc97ef334e07d276e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe087edfe4483385e1e1e6e1c45de5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfb6e87ee798969e213ede36058f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed81fdd3843b0064b366de5cbbc2972111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650056997199bacd31abf864dc587b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426bdcac7e6aaa21f658faa2f9f2205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596dbf45b46ec416a7955730d2dc3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b563103cf1c06743de5f1f4e78d6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f5d2b420f1fc65ed013458e5df2b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6d1da1da6110b7601d4cccf1f1a91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c54e1ee3a3b88e4cf003d55034ca7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b791d475bfe16844772aa19d4b1d0a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da8d17713c5dbd7e6f1c37dba49078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944d832752cdcd85d164062b2fed23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a91ed995a7b07898a1ae4f93b1ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a03cc8f5579d38f18cf46bfd6bdd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edcba116c31cae3029f74d3e112d00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbc8876cf58ab9068bfdd7f2850bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a924a578e6ef7b76e588ba9aab64f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e95a122391b80c696c9582ec035c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275bfc60f85179c72854f94825a464e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87e3e5b20aa4a2a8f410038bd5d924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67eec1804196fa410c9df3d2d1364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b95724aa9eced31bc5f85ed5bddb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1d729ef6bf63e725aa5f6ba62c56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6729c242704c4bde117b04c2ba9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4e2ce00debcbdf17c688f7383aa6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69708ce83c47c41590c035321c52e1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da978c64ad0e8e6af00e27fc98a125136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f4699908063dbe6a222305ca6358137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c257eaf1d1a35b54fbea0c16480eb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff20607a0eb2a810befe2f39c8450139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ca1c1e9b7ebf3cd7306b1c005bd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e97b4faa42e430fb7867e7771a3feb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcb86d42fcca10b0fe43d195363a69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5871ad84f95d9f79e42e92a83238f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618436c20e8f07c07630b5467cbcad40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1f5ae2bfff2d7665ca532ae6be0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beba6d75bac1b6b1ceffd8d33120a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba44efa30e8979232e87fe1e421569a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ce7c2cbc2e4a54e6d3db4b8b99f56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be7146f1f520ce3e4c2bc0e876470149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15daed8e0222cee7a544d390fa28c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d574da2ed81c83801415a07cfd716d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783a85193a1481e093094b8fd33abe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af85e2d66155c0532aa1e4b7b4ba32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b562c6c1f5cfddf046677722bfbaa71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce08469e4f61561686ec08bee7720155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04bce90cea8048cdf7f478d5a13079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5aab280e9ee7d850310ff4cd9da54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260def5ee153679fa2cbe29678ffedaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a08594eeeb9225d851b734b197ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419e34fc7a6d41408d1f7b5ef808ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972d5af06132f363d2959c5c5440333161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff090636e848301f2264f1dd94c5938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db89bae11c925d2bd25685be023b60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423f7fa7a41d3bc7e40f23279fb4f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade9243dcf348193253a7ec1a763cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa726fd0c0c7deb729ecd0abc488c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd41912d2d6a723f0ab6ff24f4c7e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc573c44529264be46974e51b789291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cc00dbffdff144e5b93e3a0580b11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e153e3c95bbb1ce79c24f37ac7e82f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235674a3f181872deff9eed8ddf280e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b37c429d68790305893b7e3d094ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e16275a7381261e0bcbf793fee178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964cd66eb3a45403c997500362a78c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f6c7e38f8959f06e58c06a6e2f110175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e13f32a8db7c3b126059ef021e1e78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019756ddb146c03ac78cb1d2bb33131177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68617183384ece2be2d167f86a2d7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628deaa736962c48a3892ba7747dd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475098331ce3e37778ae86d34eb20a35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d6a1a74edbe8019024a5969a507e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f929937f86df31b4eba8bc17fb0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c571376617e9330365ca4defc576183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a096b332db900906d1c354234aee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3adcabe779762a46763fcc2d175d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ff7d0225cb05454f171db10551b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af156084aa90541b6c968b1efee0434187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a14f7a16b7b96fe003772923c8bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb5e6d9b7794ec417f4f4712d3576189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b548f34b5350536285129034cb922b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38162e4f20a2ceb502a313513d56d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b38d3e1bc61f432f184871a2e27be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49f2bdd53b77aca4c0273be2a3d42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706271a15710dc1f6e828288a017f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687674bbe49a3369a4ab6647f1ebf4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefbf2b0303b12794885d442499f868196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1e2dd3e3fa1a3d96cccec3683f78e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f9744d8e007e5e07e94827e23d7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829cabbcc85a369733b435d52e9e6a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6a8acbd64ff96ce0ccee6f4f200b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa51fb17598e44f1219bd8664cc063201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6291e8d72f5266ccdae1996386ed24c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15af287269b57687ea73d4a54c8f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa3afe868f55ffc3a42191ee4c42c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce97f6c1bfee7a49d02553fcd4d15c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6d858a35c5bcf2db72ae924fed5c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575811f5b14a9f5aad71cf05ab61055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7100abdc4ba02e3091304434cca362208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402a63a1c0ab74234e311d2733d8a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0c6ff986988f7a4e1f8f057aeada5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c56c34aa4e556ea82a8beac3933c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb14783cc27975d00e98cfc06d3995a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc5afdaccd9b579872c7381472f5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7513ed675cafd14483ca39e17da54d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d1592cea64e2213b11d660501736e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7bf3fd72692e78dd9575169f85af4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762be36851d6dd6a25ab1381d64d49d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b01a90069881ef2bd2e43407826e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134383daa85781b8c95d10f826597170219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a272b24dada4fbbf7b0aae134b702220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95971a2514f47e6c8d5861178ab4988f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d36b4b0ee47dae722f8181d07442222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18e2de11733a382c3ef40f9019abb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba27a5f4334df01d07da3bb4580299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb0727e947cd3d7e4dc5633978e39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aff0ce39d8697e0bd0c9b204fef47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80301b6d73c76093074fc8e32c90639227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04fa079def38f420c2c0605ac2bd77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f85605c50f6a0e1369f2d507387d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bad2a749c702dd813f1bec4a7df4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f3305a34c497666adebc2fcef655b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206e02c99901337889e9970331cfe7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dc2d2c05e1b2d4784067bb09068e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20df115486438656984bd4791f5419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591f79071f273d0e3e7bf95ca654dfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e9be96a37bc43f7c08929ef31930236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a8af638ddacbfeff3ff511328a62c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c147ce8f37cea6ce2ca829bb83bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfdb7d0ce422b963a3e7b0573bd1c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31b33dc2237e7a3f491135182541d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905088e30366c6f2d7dafd831a04b20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7b7bffea4d73dfffa487b07e30470242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed72aa08bccb04f66deb1179ff4825243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44051d3e7b72b1189f5b0ab0634d30f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d990c7a9efc4c51f08cec0a14951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528d1b095eb57a887190e5dee377be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364fa5c5b17f8e944b5b8f253e7598f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1220154e523ba3a75e8ddd1c55103248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a104296d70e1cde152e8c3346b49de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8542ad6d4ca5502a75add4a780f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262961cd131d7097b059cce04ec847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13ba06eed9c910f1480d6f3eadef7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6ac0cbe9cda14e99d5aa85a91239253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed46924cad218f57bb32451a9e160254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54814ecdb49d4cd17b56732487b89512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb4508509572039552d37408eccd8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a437260ce331292ef9db1fd591a4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e153a902ef4d16517ded09482ea1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01385c95f1bf6961afbd70648fae861e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eaffbd87931fc30a0be9db4954d4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b11a236726abd527693665505ff92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ff7b274e84dc3fa421008c58c470262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b85d57e3d7f09b0502ad91208f92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a7c76662ebd1df9d2ecb5b95bbdc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e994a11cc6c13c35862bef7d529d928265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402418594511cf23b60df2af53742f7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e2f686bc677cfe03260983e8fa1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd4912bb544827dac1c3a5ab233b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730520d5f10ed95c2f4dba464375cdc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96467602699690390a94fc199b7a7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc7af0fb11c7f5406c86f8f35e1e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7f3b9bf59ce2b1d2800fbe51f0653272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da6277956ecb52db4f3d20b700dfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f648c089bddf890febd527a784a14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bc28cbcc7a3fd10aa828b7942487d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32048487ca5e54203dceceb4dadfc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640390f8994d33bca8bf99ca3241818277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028bec706513fa312d6f89a2c35cdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7dca7e19caa21959d123ece8f995279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0723f032777fe6f38bb1eda9a63c72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994430f0c88c34c48f215b994915060281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c672c93538e239e5f302a74fcaf124282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e68512bd50a495dacd1c6230006cf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6fcec84669d1c01d4ba7b13d1b594284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f256a8b9fe3f2766e4af108d612ccf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251241ba49f933c64a87111de5531ef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a7567f458010a9fc569073c027696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584eabf70fe1434f1ad20da4ce9f20b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13886c1dba6cc98ec3d5745bb0271299289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe20a5d0badad797f3a4cead38da47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51da626f6d7554b6fb64b48641484f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028baa1c7a2637d216fae4d59fc228a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00356b94d2457a2636a96cc51e44bf4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02333ee66bb684c8b3dda3ae23317cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cebfbc89e26d7553be32487e280090295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a7999da79104788c81dec377989c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1f5e0704436030e805355ce97f9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73975a1d3f8cfa831868cde2e5095507298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6033a96bf39fa8867067622d6f18b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1500d49f7a230babe744ccc50ebb4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501568d34469e877ac45d3aa7007ac94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ec2fb11d47b6cdfdc2dff33ef6b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3367d575a664012b3e94a76682da4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b85789f8696343c3379b2008c3ee9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de5e97ccd541f4c0af73b53bc857f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6574785f4ad1173ccb5972cfdfa026c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99734538d3692c932ee9b5728ed89bcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62593dfa25b264f2a3af549fd4693f10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e745f0233d0cf38e05e572dc8340c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00349add517e6f60ebeb99b55e41084310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc448fac8729c988a5b32a18fb848b7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab3f98343194ea6168153e140e3d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89512557c7e5b783e9364c0a3c8693d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7604460bc7e7bf344e19bd15369cbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227487f2174900b9f1935d043380d8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e338feb69be66b4bf67dff42f146ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503c061eff93ec123d9137a0049596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c3238c93e302cfb5b213782c5ffc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e2807e491d5a950c21b8884642142319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374caa2475486f8398927dc12ecc59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04f7b9670ec0ead639dddc6879db5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a416bb164952902f7c717020907e98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577f4b41e5303033d26ec4ccdc975b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab29949661af314126946b42e5dc43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7231d454f7dee43bd3b27530998b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2040c20829cb89baa45e19274590326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5539c9f8d69fb29842830473e215629327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb887208ff5e304fa6913b4175bc741328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7c53c6bcd11aaf66d85bd7efaa10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c5230529251e4fea6ac07306675c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ca411bc0638be0a39aa8bcc08ce5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5837526003971cc3f2f8301f365c1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a2b1a23927f0da0b8fe5a88bf1dd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f935eff46efcb2e52b56dc4f66df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713d35101d2a4135a9d494248d4673b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c50db8d97d6dea04bdc5568af93da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57496cc0d0021c50e56a3a235d744f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de4f0c03650f9b882bbc81670cee7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5593d4e23dc6ebe4aa11f3acf844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a91ca23ad667167287091e23965011340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d4cff7bf868cb4586fedb20fd0e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbacb8c24bc2af56985dc539127162342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98041a61b37dbfb7876af13bda014b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d14d38637f1981bcfca351c8d3ffd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc144bc960c235b766c593a482705a91345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3147b802730b68c188565d8301dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95fa49db56fb3fb30d921174465b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce37e8ce9de68c01b955f4b2aa8aaf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6b160a13cfc3dd93ab8ecf42940f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84609cadffa02eb1571650d6d802ff35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ef94bda749325dea96c144cf05e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1f693c0933e9371b815c899c469a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c0116e64ee72d30423921b7b7aee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edae8e4bb02300e0da87a84a14e2659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e61bb927a142ea014de6f289579c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e29fb37d24ceab0188166dcce53c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc41c583e08dc7492510ececd210e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31560c302a05c2fbfee75eee34938a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8275fe05efb5b61801d4650395ee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4d91e3b96231dff57174dc0b2d1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d6da84830404201d10d2a5195824c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695fdaa393da344f4b1635b8e172e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87059d671cdeb1fb851ebb929bf3df118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970992996bfe90a2cbba73a8e56d45b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896595a3578d388da0e76adaff22260420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b58e7f081ec67a87c393ad00b52ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7ee61c2cedd1a4047f0ab7e304bb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4607b49545852d967ad38fcabd6a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cd8ce7efc18b2e0c31bd1b8d6c15c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b229f9f27233b990150c35497f28f4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b273f1d01b24870a096998ab3769a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d695fe66a255fb97dffa5b38c1c77427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714687eb3c48cc9620b42e34b728d3ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b14b20c69b93e4acbf9924a08183e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa027326b3c6317de585de7f7a48130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f485db148b36504a95755bd486029031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7a0201cb7c28f3a64e086dd2031e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59491251b29cedc6920e6d347086033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00d276b3e22f27676b2b838041127734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c734d61f4bcd9eb4bb14c25b46b848535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b979f1e428bcca502749062d016b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e6f2deac53c73b5a3bfa4577056e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44c20829b370698d50fe698bc962e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b447b594a0c9c719f756d22b5f6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4968319f305b04e41e12497d7292240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ed9676214d1ed143be0778f0577f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af5a5956574b13de859e856480a34642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928625998a43340d564540b3455153343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e335c560accf498b777eaa0361857e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a20c829466f839990965879fb6f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47865907368188d34a4b69d8ddd2eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef11ede018bbecfad2107790b0f69a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ee3a0c6e1af9b4f04b263b4f225c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8cc41878a999252166f8d5b848dbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105166c053a3c194a83af49be768ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb7fc3aea269e746c411c6b4aafbc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b48fdda2d2c6d32d2a66abc3b3ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef104d5f85d4d2e6792945e22b40053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400a134b15bb3b26a63a2d70772cf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73472f01c7e88fc502c930befed2408255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3e6355a453cec4050aaaf1e6110e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65105f73b5c9fc1d4bc1303aecf58d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e354016a8201e550b5f12235ac9ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f8d09a75555415c2e32e59ff57e7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0becac2f7347587a70cce552099f97960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958c04ad5bddf3940b8133a5f3d8ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bbbb70370893125ec5e9219ee05562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800b3e4d496ccf7a989f2bd0df711e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc456c69bc03ecf99f1080f38b5f9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5666194822771d28abb1771484e0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d3fb14e31e86f35046b305b9c409366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f568e487ba4021168b304b276014e6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb6ad1c231a01046557eb1e97d7bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c717851572ccd0f058a544ed4217769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c83c4ba2493a40fa6c75b3485a7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36200f1eb89d579d6f56956cc11ddec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1e018ea34ad71b8281ffb5d8004a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040db23c5c7cc3453078117f62a28373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff4da5619ee93408720106f078d47174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bcb2650687a26069e62b7e7dac47875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea0f05099381027eda1cf6d0244a6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7823f50ffbfae3aa4603b397945d5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b06afe6f2b7dd8edf34c22d9562c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfec45a142b862ca4df0aece303042a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541908db86c9b8e9b99414cafc8557880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb980e965390732ebbcb47367a8690681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4efa5b56d474a5bc18a3cc5ebfa25782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a15c60a16d8198d9ace897abbece9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f743727891c02c6048fe06e1d07f2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b2deec42f256df60dc792b4dfabca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2d99b6f464b9d7343bea81be28ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664002c12a168837c51d869249d73587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e783fbf7fdb6ca627149aba0b3742f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d8a8e0a22051165d144c7b25c1b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2976134324f6d3c41b6cccf5c25890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02414f99c98085009797b2f4fb065291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e8bdaaed649a80faeb3e796b576f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8926adf0cca91a0132450f83bf7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969b75b648ad53a3de5fa6fb395f5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f550b62075001adbc2f904dbc98495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894c1f5e7c30eda7bad4f0c245446c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff104e0159f5af7f17c96bccd869e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68029c146dd8aef55c6701e717abba1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c3a93cb7cdb26985729378931a95b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312c370b692e92e73faa392441743b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c90f736342d5d362429ad63b37f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdbc003289b0dd9d6b69bb65ac1e3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b542c0f192dfa0b570f6352361fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b38e50c4d5f5d1dcbf217d84f6cd69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2321994daf3d4394ba0f155184fb3e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43cc7f1118aa1bee73cc3793d6fea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad88ca1e2a8a0c68d5eddf0c9b6c62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f79689f26967c700c969345007ad8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd43b43c4a5960199d55d50dc6eb09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8cb1487ba5fe916be9cacfed084b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003f043b9f509dd3435a5ac6ca16b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2249b705a0bba87ff23573d654ddd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0f9c7be2fffbef94c572cbd15fd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd98ce6053631f08b8392159f91a91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d178fb21410e49e5d3c6333d7224f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7caccc83a0918dff95b77f396b81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658877679370792d2a60455e7f7826a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2fa0207a3fbcc33b6eae448464b58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188007b86626774d2b651368db3893c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338f690ed6c44c836bb04b4a938be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f142083d1750dadc98ca7cde0171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25cd5b9cf3d5997ad0d31041d2a62f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13793940fa6cb5bcb2d960424b1ffc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a4d4b189fde5fd8914470439b5b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb25f9009fd936e9a33b9f6c2dc0286125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd4eba34022827933b1bc77f302c03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be154634d87391d0e957c7ae4332054127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074368ed81ca7ba6242ea71749ef005128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6bd80d9dc46d474e43112f35c368d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64162ae88af4a8fb2b21b719fa22c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397468ee1ba8bb11b58e2d9aae249a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a43b7730fdf860b5b0031aa3721da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f03619ba4bbdcbc4b2ebdf118db73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aca6b0517ad690eb60043db314f923134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba39991795bae356c5a7df8395bdfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b52452b00f3af6f815ce9f53ff889136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314198f1c417a6637f608939f7a89080137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe7ae4a0f827a26ad1c1ead710f9eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88032faf841446fce267b449a4735c1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24083ade64ba71851575ee4872b4a760140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd784c4b7b836918687df1f1bf6f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00085148656919c33b69cf099a1c1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f82237f4a09721d4bcc8bed4ccee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbdc1e12fb49b641b2a7ec7b6d222a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c221210988743578f8ec0cdd2ac8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1789d82b05e2d2c5ce216581399c64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9955e8e09ed5735ffe3af50565e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659cf6e4a7267049b8e4a2147a692b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e013290c27bf6f3d81fb41fc9bd18f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f2fcc2dfa4a684362bf4418d6604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4019b9b9679a2ee94952e36641e45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad7bae2438a731cb2f6cb9386d729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51535308cc9cbc8dd69de7203c2f493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f480deb98ce18608aeb1c1800fd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc6d45016caf9aaf008865e99cd9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a5870f0770f082cc0b0049fa8635156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166a1aa0aab0fc29f92f5c175609fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb1a7a7d46911b9cab2ff2a352850158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2542f66883d390b561f494bdbeacd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4008adfd1169de11c2285381d337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2768368fa3587b5cf3f5dea72b8018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3db1ba05d4cd502039e06d5b3e66f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d964f21c0dc911f6c7999123420770163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c6894d97aca8badebd2be7a1b60c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4868ac0883222c2989725711c2628c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337a1bcb867d5b6a40fc5c30f1fe1ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ac7d0ca72298fb43bff717defce5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915244ee60630691dd37a0b6a2845840168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac95785abbb44bc920018d6d7bdaa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982b62f7bb2d56ada99b3e1fc583f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921d582bc36abed1880513cc2bc1aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44693094eccccac75708852e032df27f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9b3992923e82a30995023fecb3f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f931366ccfeca48c67649800cead173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087d31d682a642e092d9d7866d23391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22550e6f6e91395f6b9200dc6f5efa5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ed1e1e47cadc1e8e3cf821ac39bb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4630724029e41339c4492f807b557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ccff48de3c438d270debaa5dc653179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e49ba55818e2ee24d72743e7c8b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103a99370daa694b0bf55fdbe1e9c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efac00374aad5055e2c95a9c2f4249182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b06fbd8fd108da9afb8ff69b2c3e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407e95b1c928736b0a06d5c4981ace184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be7ed9e53b03e99e67d499793e64f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae748960bc21dd9e425f791f969ad2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c08891f899889798534923c14b8e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709b5e60676f257b3a6068bed5b1293188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215ce3d4152552c24b98183ebcb54c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24392a3ddf9d7cd4d0ac2c8ddad63834190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ae70c344adcd2675d94441dae81ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138a82b8ff788fcf6c5567c2a716838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44452ce351768db7264661fdaeed3972193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d7e01fa1fc237f2f8a0a91295fe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b0487929c6b75661d6d5d9db2fd6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684dbe8d35e81effb706625bf038f8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174d1849edc0228b384bd4fc35deaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606420ebde64ce94fb92a5c6dd8bd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce8f0e0882b1c83927ca125f8ce41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd89b65afcb140e934c1cd0884482e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82440689b7794d5cc4317d92546fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557d8a8d7cd7acec63ca29da02b357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616aa1bc835ea6d6024f5ad1f51162203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8555f05acf7fb8629e807140f03915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b9fec389bd90948f1455b97cc3c82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c73856699361d4d412a4b59f6a70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc888a8392f3b46a2b79665e0a9c5ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56809472687583eab724dfbf7feb755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42f852e2d772eba8f07d3978424d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3060b0342c41263ff269a8ba64cfbc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598f9f90eaf7b8234fad2f8d6244f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647296a8f187a069be19789e332546dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c73c9723dcbcdd63daef70007c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b940328ce31efa47497e24d1fc820214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee7e01d9bf549ac9a686378912dc87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68e6f9c55e5b15de2869325c64a81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30630a17673e4cb780e63b30f3b15868217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec97ebae54a5e8c162ae79faf56a138218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaaa07177026827f75c56943a58760219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b02b6f8e4655d0ca2fd3a6dae37cc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb4abf47bd5688c64b78234ed7938221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b562fcb91be542f0775742b028463222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3f9ff1cd1704f3d0f4f7c08a5462a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156c131a38bcb319a77405bba15ad3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e3abba0ccc27aa6697cf5cd35bc1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363292836c4be186a9b1b040d58acc0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b5d1d8929eb4992bf07e5dc2cd1c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2dbec471e948bad83c3d3f425dfb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e93ee540457d89bd7553f3732f6fc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec9112f6c8adb934e8434f58d3051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e32fdb67c61ab104f04018668335d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658114f3336683c36ef04c16f9e514a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f1221d399810edf431a19892c0a51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4babff20a36690dfddb9168058adc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2788e2cde55b1a10038217f6312884235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaaaade35fad96fd2b88de155cc7c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd431a9510e87fe400483654ebbcdf83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cd7fb1601fcae48a531551594bb27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dad367152bdbb01a6ab9c5b7bc6dcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2da0117e77d62c0505d7092099549240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83ad19e4f7882e32e4e4bf7eca0bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2d934faa02a8f9a50e376da98256242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb4eb2e94119fe948efd3ddac61280243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa9b25d61b9281bba40abd09c8c658244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b24d3c8bd94dd984fc6f963e1b02d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd57135cac47518ee503fea16aeac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0adf02217a2d81d9d848dbd2c161d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2ddfd39dfa84075a0e147d1846dfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7309dfda6cb16be6ede92a1c29e4baf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a687ffa1fcd6a47faebaee05036d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0476eb3f20e1d158931e3fa8b6823251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5eea102d33cc438231d093ceb83bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728a4582eef9b10514a95e65caf570253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c14545ea8d20c9cbe78cb7d12f0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf167b98579676d4f0250a6e99ffd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa949d873a3f2b4f1377467c7bbd4c2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98604b4b17d40a2a340e9726aa4ccd0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bd83591bf86f0dcaa1de3a8f19f79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea27f8ff0d4fca8b235341f7daa04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dedf454f26efed5d503c6ea1c2ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b046a7c46f79d33087cb297934a6fd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2c01bdc921b99852c0e4d4f8c73a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27439d848a1978ebabaff29d9b75b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a562ad6ff2b4290b65bb1c5c0790910264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf72406a1db133bc9090fa0e0fcae8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaad03c9b400e1bd0c6464ed1159a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac168460b8b7f859559b07cc6e07d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649dea4df368a1d6254bf0dcac2d0bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615212261d71e8f6ea7fce3015c65555269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab13f37fe005d89ab47cda5cf1b6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027865ea61afda87bd470f2158620d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726851b050e0bc739319ecf43b7864272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b42e149796327eac6ba924bbce8006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63925767e40d4ffe78b45eef6535f592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569763d57c318d0aaadf0adb57c16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ccf0088ae3f6b9cc29a5e7f54f63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656cc7621ad2cd873b13ec810529c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e8e73459abc1febae5bee138c05a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8dfcc60f1143494d789df1282db3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a2cccdd8e547d881bb71671d78fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e361a1e7e65216f4575c55954446a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d753167dea6f64927ee9ae94c3a52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639c7456430933c177eb501a4a251f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9bbeb67d2c1e2e5f8ecb16fc5be04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef3c83dccea048f86d095a1288137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ded15cb5a0afc95c795cca92bd74c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d8e751528894809256bca5917349287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb765122b320f3e261245abeada516288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fede170b4d1b2ef0176fdd60ac30ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41995b15cb338797b48bfc2757e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2943994bb48edaf1f2628e3f249a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a804a4c00c3e3cecbdfe45ce5de74f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c9bddf3319081330b73910d5e88ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf73b58f6573fdb8c74552078d287294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1d6f9dd790fca1039efcbd9b272e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ba3dd2d01f4c2ab97932555d77aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6627dc9610ee4d440d5af558d14219297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799b65437965cd842f8c335d396973298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172a2916eedb242dfeb8be583516a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511226ff342e0167b7e500670ec221e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdb1f967772ca3264c14816a4e7c4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1f06a222b472dc02373ba99c43ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd263b1591dfd79af20af24045c6cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5517478d5c7bcd5beef619c307c69b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb88b9a2733675a870fbdab5544a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f07449fbfaa6e463a5aab37a6ce8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ac280d7bb9b13c952a139f265dcc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced3d2bb0b6f4a1b6a473280868198a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4413219bb21b6cea998450fdc85505309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d558da0893914920228c325855590f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca93f7f34d8a75016986d6afd15ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe088337ad829b321d5c5ae5fe38ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270cd9568f6cae4e665f061f6212ba1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e86110ad67a8b6935b76cec722b610314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea936fc69b4461f868f700b196bc3fd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198b6068a1b4e8a631ee23b9d788fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610937061d5bf49651060f731463ec2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f342d2ccd994b964c0fe9dbfde739b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee051b31a19aed354ab79185cb62cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f41e6b8cbba5a780ad769c14888a4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33d3220f729afbbca94a8a10996781321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536c8b2e81f19d86edd9f9f306b7a18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7864ec0c0dfe512168b91178d2e24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d155e1538d9f7512c8c9f92e72df37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd547b8cebdccee435f2fed34ec1615325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11261,650 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12171,51 +11487,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12821,3769 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19348</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19349</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.88</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19350</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
         <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19355</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>0.88</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19359</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.83</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19364</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19367</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.59</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19369</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19371</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19372</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>2.6</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19379</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>0.63</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19375</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.7</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19384</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19385</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.51</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19383</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>2.85</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19403</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>8.49</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19404</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>0.92</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19405</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.64</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19408</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>1.39</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19409</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.49</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19412</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.28</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19416</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.46</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19418</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>4.2</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19419</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19421</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>1.66</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19423</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.48</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19433</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>5.78</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19454</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.67</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19455</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.55</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19456</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.5</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19457</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.93</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19458</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.99</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19560</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.64</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19461</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.48</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>10462</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>1.75</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19463</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>415</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19464</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.79</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19471</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.11</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19473</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>4.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19476</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>0.98</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>452</v>
-[...23 lines deleted...]
-      <c r="J165" s="0" t="s">
         <v>455</v>
-      </c>
-[...223 lines deleted...]
-        <v>483</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>