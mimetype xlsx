--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ea768f2c61e02a98b99279dfc8e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fee15c422df6c24f25fb6d9c828722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158f20f91d97c689e4ded725f186e193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b6637ab615fabfac146d60a2cabba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4965e3a707bbcc83950ba3dcb0fde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcbbc171b37a4473cbae6c840df2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30c33d56fd3371a132f42b34eff857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdc55ad71ada4505f2887e98797dde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a346b9ade2747797ba42f12d75ee399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccad9280f7004e9cfbb284a125bf4b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725c09f4b326e4d28fb834c3507b77111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aacc85b619b2dde5b741e09ab6fd5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e227c9b7d5127fa308fc5c74c1da0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b3d9d6a75becf3952540c01325b7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5703dd145d33874ec75a1675a7ae6bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc602ecd7dc4370b837702a3089fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08069f8997f30a74c384c6c85de7ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34e3d9169958f45555b45fd5d959e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043531e00daa51eab555045d060161c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312a133d5fd7007921a9b514c80f1af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d09f3231996cf772128718f212b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecd95dcce030867dc0eac69feee09722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753daaafc10c309a3b9d517b9c841fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f85e8a4c71acf23c3bc305871596f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29cf13b29bbfa92038f629c9b4f5c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c187e4d8483aacc9d70a3aa232cb7fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8414a795c5dbf93e773665ac4e69ebe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e18bba62a8022950236e73741757c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df165750e3784a3523ccacffffbb3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099098b4fa5e411e2eaa3340bece6ff230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5116467fcacbb0696c635d3a8b3fef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4998462e159709ee9e4ae169d6c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf6d1ad7d43157165b8c876680fc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d9291ba997f6d1a9da3db3e3a25eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139a8d14ffd2e1d590e05f214a3cb1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f86f7417ca4192b04c30b15c02c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807d0cde5ec2fc6509e1ae25e8fdba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1cad43ee8ba721a93a3ac30d642e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82a3bd0b7c0e0a689aa2990ead44039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae9bfc110ca9d8390f22bf1bb7d2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f0a0c143b6a51525cae70f0e05f1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c08cb56f64b0d37c1b27121d512e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246dc1be90219c173388c1f4483fae043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb839d49393478ef7202c4d7a2e6e54a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb45c4d1ab968584831657bcf742e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b0171fcf846d395dc3b93f8bfc4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca752c4beb1aea21d37d2f376313ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e057a4cf46273d58201bc0c3dbd1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35756bee9ea91c8803681b63fed3df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244ea9d9ab621f99a4c19573ad281950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7182484d9ae74b16d30737c6ec26651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fffaaa5fe6a942b3cc23edfa4ffcee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62f70c625bf471acdb622069e698a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa9e80c28c18841ad6e299856cf5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095f1137278db2d362fb4263bb174255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840415e4da0014d4bdcde9b7a9b497756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992411edbc8bed74644a386042adcfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b800a9121fcfbd78554e52fb6a66c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1eb18e26e51aaacb6b5450bab709a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21922795b2f04faca5e35a18c2aed8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e084587fb625bd1d38e8bde9421b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95347f5fb8f1a44f7358d4655365562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d68e6562fb7f8d9728dd58d9120463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa1ae64fcf76754a1e8fa8b5a0f0e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2eb91e21edf6cd9cb94e15cc2e1ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef5e6d9b0da3dc6b31eccb49b2bcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82514bb046cf4c7ce9ca567cb8a2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aacb7efd0ee3b103418b4e88befea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a955bbc76efb87894875723198b8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47966e3c53c945010a4bff21b101d6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7682b69cba40544a9431f6090f99a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61867c39742eb5ad7bf756b912c8ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85602c7db9cc0e27f8b08769fc3fb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf25c91da61434707bbdbaf56a51674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016c268d5febf5aeb8f30e0421378a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272b74dcb50920b07dc9200ca968be376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a0b0627b5c937b0ca0fe0c6080d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae9d0282e3f3d20f6a0f115baadb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d111327fc98bbed1905f11d47133b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d920fd6532b0709b4127a34979697680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77216112b1b1452e08876ca33858dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737188becd10f7dbf1dd700207d92e8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b8da224d104490f4f588a784630883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c0323d1b26f991985b1d2e27650f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f22d0c3168a64af7305a1bdc260c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dff50b2b3219113b20f260034316786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635efa9991484e13a4f930e4332c20f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e078a3ca2424014365ff2c5ffff82fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002456686808deffbc4e69aa231b38d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77370344c966039e70f3f390b9475e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823be3c135019a4da62ffe423f18e7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17340a18283489350168ff3c29efc0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9bc41c2b72032c5fdf893fce158193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7801efe44a563fb2baed0bd1da4b9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd67827598fbe34a79b76fb7681fa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d07e7ceda01a4f602302de8b4bc59296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da9d1f7cc34bc9d1a1f7a27aa1a2d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f3c1040ae7c2da816c647c449d5b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3feb3fbb06318dcd747f6c1ea7b2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa2cd4be9c6f439a5b4f300daf0046100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bfbb5de2fc01aaca429f46a88f3d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb64d9926db98a992c34b9dec9932102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4edf2ab19731c09e1c618fa30a104103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486874c14d259319180f058ac30e8e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d24d3adaf3b331085ddd3cfd581f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8cb855e41ba4871514579afb7e00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa19b23492841617df41401d72f5b4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8545c0af26f0fcf5a8ac671b585e03d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f314f1e7c64dc382c8cd1429cc60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a07ba8f24664a49b81cd8730d60b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69cdcd4d6284c7eb2fb4b04c71750111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d5f269eae44b7a37205dd5a5dd73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9571c7ad72906d4f8bc2433492c3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf63ec3d9013f365d76ccda7f865e47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d951f55830c9de01e4921d5c428358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9817d1f8e8b56dc11da1c2939b4af5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09284bf8fef4dc07a067658532f1f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668147b877a4d1148e644283587575b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44623cdc86e95c6217a5289fcc44130119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e072b388806023d7bbab7d827f9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1914d5a702731c60f01156c9a6f79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70006fc419b53777a2ae621d82db0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b172758aa94e3b14f05fd678b39d82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eeed2436578aa7376b6b0360b899a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c766b152fa20451be289d2e423111125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a5ffb8d0f5bfea9fb0086106b08a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b42cb935b5b96da7501ef5228412f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c26082e05a89e638f8edb4620f16d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e23c0effc1f52fde8bd52198eb5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbfcc034c9ed0a6f7cf5312373afbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25136e2e6b136118f5e8996fb2cd1a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71636fe9cd080cba5d998ec1e7da2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a744e8366902310493aa44e927f9ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579051bd8977dba0d343db58aeae132a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b97c2b8d8df60a5eefc310db00231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab056359bf2ca87e71c2f8b5418f5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ea8b0a84db66595c6cea07f71ffc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3861410f175fc63f571f1c45fec4ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf0baf485dad370adeed2ba097e74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d46bb3938cc52a6821eabf0200944140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ccdd4bfb96c0f46937711f18c9d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bb678ae16623ce36ced7007eb410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d76ce2cfb42574091aeb7cefd6e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c3bfe8d258ce23569db53deacfcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76973ed7e94dafbee44b22d3bbb9f7e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0171225c2eb7b02f0828a38c58acff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd91b35ac557ffa6edd42f7303ded147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c7950b57b06322dc57849bbff594b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0e456bf93670cfef8bd82d32632d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72797c1699c22860e5386d190d038f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ff1849a318b6687f821ce96e207e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef994ad67adf6ba0a2c5fefcda77fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1462e96fc703bece387c5fdd3545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db3f193bb3e37f88723a2a994375f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f9f61a16c9917011dce8b365d7e2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12eb49bb6f7c12248460a3c5037a9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036fb91369c30a6d07dc1c60f63d8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db0b4c1401dcbba6d7ffcd5739266158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1375d499087d678eb60299d3ee5bae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c0fb397dfecc2084bd31b1581e80b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88884a5a70abc6b6128767d4e20efbdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e45e2b5279c30d2ad861755e565d73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684766d5750c988e1643d8829b893d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49eb435583dafcb11376ddff5f7ae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7f0c85aa2ea1a13c839c2a6adad32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2a7f0ebdd6658d396001442238bfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bdb16baadc82f0c86b8fe86742e70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582efd17f1b7338729879b142eabb5c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1126c9807fe8e8952b792bdb64c039169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dc1ffce3cb67eda955aeca6084828170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a863b9db66ac6b74e9057a45303ab3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba677b7a697d942cf80404da1f6327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b5dd07828a4097d2f102aef20ec3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b921f8d43dec0d654516982d65bf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132af0a17b61dbe31459b63f87594d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8020f71cfd09c67743fbf85d0916aaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b919c42ca311168f5aa23ba7b5dce6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2f08cf4578d0e8d7c83c915b59bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bd5c11431a0db432d97435dc6a4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2246fef330ac1090e0a638586dddd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c0adc293a1068293d1915bfeb866181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea8cd8c27b1f943a99385d2ff28a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baef042c50b926525f14f6bb8feb07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e63ecb01a2d479ec9a45cb8ddb2b1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277dd7f6189f0c471d13f32a0819d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7109d0d9c80c4a87931409fe5824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda1259cdb5988faca9f71a6da9db1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059fcf672922ae1d30841aa5fbe784e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c911833de47785326e83bdcb79c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb89a5ef4b2a20e2b74ce67efd850f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99f390d9a904edcd3eba1822811a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45ddbc4a059e20718187a5a06209f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac789baba445ea3faab0f8b4acac03b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b668aafe15b662587c861c96ab1c99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe83ad869e5bed55a770044a4326f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108118bbf298cb25591f390b0adcdb23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d7b7db4f12f877e1a679b8f102cba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9deab7c4588aa2f7f5fdefee545898198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232d1c343212c71027fdae266f9a465199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c343a1aff595725f53b0962c440eb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4f88dfae3895bde02f246bb3b691201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75311eaf3b38c41a131066a9dfaaef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c469899c768a66a6ab78c1e7d989203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d4ad6938fa1e6fec117f4668651bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f1c48c80dde98ba2a4c020ca70f5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf1e52a8704dfc79207c8c4c75ea9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451290f40b4f55d65f14ab581f9d211207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1058626bb40f29c28cd7362211fcf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba22e22e470ce1fc0fdf8a94bd872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55a0a86c3c9041073448277117c732210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47aeda3e4db0e913552dec108bfb06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbdfe5935b612841d669a46647c581212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3ec815983b4d5d1e81f647e88d2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d72e6bb1b80eb1e218a5235fbc4d88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a666ccf22c0aaab3a1f73e2836af8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bcc28d40655566b46bf2502df098c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87a142d6453eb778cea4a07f4a3358217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fc9066e008b5b467104eb597d628218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c1bd0ec8840c31ccf811157ea90e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde6b05a21fb72cc81450b1dca447e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e63299f2754bc7e85faa428805deb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f42603c645a6ee5565c237adb0983222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fc8945ff4b1b5329f28dd2e213997223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c909e57acf9638a2005417f8f2a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7175cbe12c7ca7b70a8dd8c83e6d319225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2533a7774cc126564b1661aed0b75c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4188f5dbc67157f0224099bab3a24f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7cbbd79944377c14c1fbe134e70cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d0ea524af84cd9b81325a97ba08d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c18cb0ecedcf09822f8b0ddd9753f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df21a0aa5646ef964346c19c786544231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc863145a14dac0fc09e284d8ba246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7110fe1d04d30090749ec479939d698233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc073b1f4f84899c995ec9283358d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922107e49ef99e45e117b1a267f0b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aef317af80d094cb0766b250872d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062524a3867bed227bc177623c7c4bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20864d0d1e0b5284649dd19cdf3e4ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd30306c4e1a9790c21a131b597d7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffa2218d289ee8dbb24d9411ba219240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dca109600a5625f3e7bd3bacf552a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a2b9e1427338ccc572fefba0cf6d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc96c7b7dfba2d3ff0b63425a6434243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923034829ed10492b3e60e0417b1d7de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1129738b51eb4bc71dac62e621aec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09bc8ed03e4e4d2414e250d2d3a66f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210bb0c79ef585f74c5171c30d96b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249c94b0ab4fae7b22496803cf4e7cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d3a8661de89b64546d4e2926df1b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877b6fcb3bda218e34c886369b41f40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2c8dfe10633b26bccceaa5153ab2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232eec06d00213d408218951e0b6f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0d53eaeae11ab15abf7d0e4b6b6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d2ce2c6c8c0e57d37a81e307b9aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8bf2d85a5ee24b1dc2d650afd5362255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d4303def25f1d1bdb4bd01ff3386c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06f7c3372acb5f4fe85e388599e5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2f158003df656cd525cfb8567f98b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad5b6e7f7c0ccbeee6272e209d0f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aebdea7af0fd53e6530453d33c047260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe501e41013567a8fc565a4ca54be0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8131c595b8b61cfb83622bef588d6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2679e2655d4dca5506edddd318db1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db7af31e7ff1d72d30c42288aa693264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0d9bb0e9f942b8fe53e8ab960b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f91c3dd24e8971509dd2b1eaa2e04a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a4e752855b9ed3ab31bd57621c49c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b87ac443b745cb13946eff07957d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b4f89c99a764b84f437cbae3d0a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06bce6dbaff3ae18951f2c42f6cb17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec412dd2c76b15236dc5d8cda8f05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c7304f8ec09cfce1dbafe592d43e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8466dcfada13b5ed94c662c39902b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785ca710021f8bd207a3c6ef02eb20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c5a410993d3c3b9e16a4d8223384275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df49018a00f81995b9ffdf86d82a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2e5a1656f1125003abdb51558c86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447086cdcca3ada3e4bec7a3db4862b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd5d63be7c2bff6291695e06cd107c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b7235502aca9b531e85cd9ed45bdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460cad2b4339addb9227776128fb66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677447ba37edda54db58f443ef88214d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce216270b82b2769e6726d54adfc92b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02311e416fcfb3c4b31c0f23e66db0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0046d93bf2f01ee40078b10eae65f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e243fde37b35c71b003ea420bf1d7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30ac1e66041720bacdb41d5c50ce94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842559056cb16a2e7cd9d3bab7e241ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1685bb0014c1ca7143b377de59139289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a607c818e051c60261ad574a2ae84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ae52bcc98f68570c8b0096b4ba9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f6bee9e3a7a93fe749b0cff6f3231292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714c19b95fc15f47718bc50fc0632e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f07e7202ceee3dbd31e99926dbc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b97b6176fcdd7dfe18dc212e250ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436db2df6ff59c33d02980d2060fa37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baee5eab9bf3e1d7068ea72cfbc2a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54779637df4c146715a8b738a9352a98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b3635ffad53ce5c4ac7badabc232299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23c10e8f99302b57133622b5e753b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234bc81b2b80d4584106f9a3498de5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b9724743423568a1fa23d7701c21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b7508d1ea88fcc3ff67cce60135f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089881be146521d527f3b0bda11ceec7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a444cccff702297fd6e49326ab0d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3b86ed49d68679ce6c96910667e2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b386b7bb41fbfae775965afd979c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d335ddd7631f333a8b4d92e448c61d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ad28ad5e0c140e455e79273638842309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453fbb6ac1482a3c3cb9030a95ec8be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d80ce97fe67dbf0c8ac15eeee44fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab838ce234a1ff26ccc5fdf8dc3645a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdc5fe4fec5bd704319a7ee1143a87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93340783565bf80a03ca169a63aa5513314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c087291d577987629a8f4d6f520986315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d320e49b29b526bf18e3b6b6ee62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e914b01958536164e64fe95375966317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf609f26499ad07722cd0b1558a8540f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeffe6196206315d659692e4c79de4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b49ff8b55b016bb0d0e1ab8ce903b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d5949706bc71e90ff48f33a65527321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42871a4dc841d69a19c0f19c532539322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f792f11247d8d517f35215c2d6177323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2ff670949bca2db4c1bf211f2410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fa16bdcf25a43f6141f7d6c8d6f6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79958488e1f18c866943631ed80e26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1a0afbdce8101fd191937a2308e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d265ea7307a90d674eea73f45c531328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7b9a5560c3e1582f31976fb990e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a3aa36c786f9a68252eb14b20856b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e509aaab682c8bdfb2794294f6aa84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef74887fcae3b08d9a8af03c6ce409332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a8916fecbe2e96d0c7b1a0b0ab013333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c02a0739a75687e1846fb0a2f2f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9ce960f45d744819d047bcf0a8362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d493fbdf130bf60975de78440a9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48cd25da687136cd28ab5b418c6a7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a15e741bd5f95e6924d488e2c1e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c826cac7256421157f8d16cd1781a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de750c4672c64d232b67f65920bc11257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90074900366aa352cfd23ccf0bca26b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8b221a0152d837b595020e9a8ff9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d793047cc881d8f4cf688eb00ffc7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd1418ea78c3f339fe24b0f97a73011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523fb7685150e308d7517ed9936625612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df00bb415831318d8b8ff22e6b117313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b633fc37bffd4d53e454ff36e73814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb2db1ed000a25d399ac93c399f3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c78f2e41b00f77dc059808240d1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00815bcb9a19f55991eb3c01465cfac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed6c06af5ba834d33ad869ced9c1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0a30bdca251cae659cb52947772b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095238d3bd844841322d36290ea3343e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925564597712a8e43015977f796c8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44992646f7d18a05351c2cb072254622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7df8235fd2d2dcaf27b84c85d6ddf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8751f61c12fc40ff7bd5bded16f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768ea8eb48be183b48270183e921c1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e972312d66e88bb0521079bdc949326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c455b801ccceb21fe34b2b7cdde0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f64d599b95b172871c936d56442dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f5ebe5a91e0e3714e7e137493b92629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdf1a5cb1390f6354fd65108a3da5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5355a60d4c18ffa231d45df031efe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba63eef7dea27703d60d9c15a54e11b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e32420138114ca0fedb79b40ee0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e65524c393bd2dd4da9211ae34fab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe75c91eb5f4aabc7d830a8e0c0e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f099a6f7a97c744fb3f88b475d4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab76795c65d258eb73bb38289010737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773af17baffb11d545a978c2f285b9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b5ec17a132de081559c3c373d208339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda8f82426c14c9aa28f7da093acc0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f017ad15af6463f79fc7bfbae6c6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fbd7c0153064e877ce3a8f52dcfe242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698400d54b43d67fc69cd7ee2bdbbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107b67270d4fe8ccf83226ef5f78c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07a9bbbf232b9e34c43dc7b2fd598b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba330067ef81875b6a2042f9644d6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b37c5b2f715bc015585c0f986d144947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb3df953a3a05564250b9702f3eba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c26991f79048fe4612674cb6ce4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1441dcf9bdec868e9532419f2cb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eed035792356859d9ff26a9b5eb4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687230ba401e82a60b3803056c3b4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaaa25418040ab0e4185a6c4d24fa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309486a2f02fb19738b6dc6777c1ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c22b79a70a11996e31a411dd7dac655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b339c1785597c3dd173b4271308fd4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82f50ba07e1e8403cf426323073f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71022b2458ad50673a6390e9c43e420558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deeeff7864bf10f253612e142a3e1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220076e1f82d582031d16c47c012e8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2e3abe247831953545a2c1a26f0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aaf58fa95d113748e5562db60ac2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f0f6e779073f897d9fe82da67941863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a127ada4fe5a027608d165964952e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592474f949cc1ee9015d441a2f1eb0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3a534a400f86e8e44ac315ba325a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1e4c8eaa249a91e6188735bc441267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf4b168aec57ff316447f34fdc7be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542f23343b77ba1ae41b3c4f59c1d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c403ffb964967f0c74467481eab8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c332281a4fdf5301d5eff366ae2d18f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f456509b5f001bb22a62d724b82d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142b82db11f1be8305b205b484749273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ad4716bbb4b6fbaa80943f8410cc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c04fa716014648289586a9ca4ed4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909da5995f857770c9fc60ba1c051376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c571ffbf14caa38dc83ac22d3254ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f569cb1b1c391226ba9e5bcb7a9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2475465542b08df206cbb50949f59b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44294a8ab493f4b031bcc95bf8ea9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b3ae9e4105b49dcc16f7dbe887ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0121225dca2d28e21ed519e9a6b0ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc617708d7d2c36548b1f759f6879a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d28d72cc4eb5382dc9a951ba608e0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57630fd868bac3ada52ce87f058f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c02362a2687b3448824505d7abcb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8299965056e123d8b2ae85e26bb7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2b4133c4d2931ffea920e3fb03b7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e4053f6e74bac52dae162ea21ac7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c5f51b29a9bb3464cb3232b97ccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21870a2a065c6d93d20e7d85e4cf785491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdea08eead3919ea82bb273fa9a8ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188870b206e68b7005f68986894157e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd56e0a1801d17210f694918c926a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de016dcbe93765793e71fe28472d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb42b33e324b70c753d91892a2dc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e445b0ad605f9b4af4a60cc0d062497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e71de51fa923d107e7886ddbea61198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565cdc1c632d18ecd8e70258ce5db799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd0ae919d39b83cee6ef310a1f63b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a68385bf888b7813b016fe00dacac1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd388a3fcc7c081380d978d6360a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888151ba25bc510b3d9a41c47d53d876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9c10fc03070287d53ee3afefccf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497b73535aa33cdf029881a180849e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c1a285ad41f1509da7251a3cb1911106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2da79ff03624aa334431182d1dd98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a0f060c3c0ac7c4cf608f2687773f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe9639f88d588a7f88d68c28178c49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd430d77e2eed299ef618ca54ce337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a3fee8bf4ca37f56507f73b915d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cbcb97ac61618877ea58419089cc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc23a23e4c45a18f80289980ec7c027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5bb682ccea79bb6f72345f94e0d54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc757c36f4883c3fcaf5affea0f3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c99ac739379c6198e1cb35c7b9fc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead40c35db65642ee9b1c8eb1fa2504d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87923a5575ddde04f3ab12b804cb59e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843bd20726dda1e8c940015cad7dd7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06017965889166ecf65e7075e16852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d091a93329e443331c51bac76cf6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d5e15183a76e7cd4d27d1897b6587122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f121356ecd55b7cc183f94225234f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda50f11c3921a52a091363508f0dad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4df7407497f29661f3b5a8db1f870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897c3545ce18c46877a45718666a05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dbd9049bfc6269b02a057707cdcbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dbbc7d1ac10d616cb9854e58b4184128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d2b74263819f70456b1981867592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147383d990cacbec66992254c72b0d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7401a0fafd49210129afaa69ebf85db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381516bfcc4e0879821f61175f2ba17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ccce789765a29887d2ca4f56943bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e424383bd270511ff76105eca8e6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a57ab0b8efbc59ea58dd5a96cb9a53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7e09924205caa3b18c0517295dd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05530da4aad72d40ba7fb70b680ce966137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1cf5a47e88534a5c5981c130dd98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99cc03c79eb8a51205df4ad3c921d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa997fc837bf787bd407c91ca65575140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ab6c00855337fa0ebe64916f1801141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a2941bfeeb3278a7530c87718a3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3a68006238723ff8955313b700091143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc83650b771d83d05b5e8ed84251b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f228c549cf63f40c646da039dc5ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeadb6269123cfb5e0bc12f429a14b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec230d06a638dcbc80694991c1762b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6e87ff0df8c20d85b48fc967ad2be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7e0011564e382e98c6ceb1d00e32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57142ae1fbd41e2cffa6363142a715150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ec6493f3f8c934f71c5790c90860151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7297808d52dba2b044a281b881176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f8e560069a493d351df8c2783fc3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285be410cadda68740fa03a00b4a6696154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5bbb20ba85ad5aaa3955257e75de5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76ecde4fae9727fbdf82716227d074156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954adf98bfc18cb66c64313302592270157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76256753e46582ed75b9317c5cac3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7800bc37662ab087e56d08e173c5eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3300a0262b19f228845eef9f5572e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758e751cfa728296b32a09de05c7329161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22ff54e924920f348cfebab4f5ba24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe43728c6b7c08a6d2a0f9c75a30e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e28afec7d65fe5e6a018a6e7a4262164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd963cfb344686b28294fca5e5ff1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed3819d399fa932fe1c3276692d15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572698cd00541458e66a97c59c12730167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d5a989d606c54b8aa8470a19c09e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26a825130580fd10095a4ab476236169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb4286edafb79f7e07b1eab852ab7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a97bc85205e555f1afbdc20366b85c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf1b273e38301afca863871f69cae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49254da78ff289732ad2a3db8aaa3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb71d0e76bcacb9baead73f593e3bd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34438ce32a8f7456ea753d1d9dcbc088175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1301b2b2e5c11df1e88eba4a9b9d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168b4b2671a4f5ab2d2091283dfe21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8db35f4b3468001e66c8823f3971c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b7a016ce606cca8f8cc57b6a1d058179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37646655936988d0fe624d3b48de99bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db84c7d2ad9b7ff8aa949ea0deab9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454aa83d45723d993166ec5a757f4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40701d2c2afb973d5dd90b5f9f1847e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27faa2af2bcf2930118feaf5457853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901688231ab07bbf7d435b169ee0163185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f132b135b8a479126e9a1d572411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bffe3d08ba2c5d30a6d55c7933a4dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03464275e02efccc5e55d2a90d25f6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544304cbb2797a30fad2987f38753d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db335bf7b18152f44e574460195bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ed146f54e7da6f1d5be8fe49cf42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163e0fd8d36851e3edc7c92cee543d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec204b19b761afc1a29b92a0a05782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282d2dd9f0fe50be47af98f9934e4b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f039524934dd4e88111ccf8ce666195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1addb25594642be06532eee27105b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b59bbd5668dc8f18fc0c11fcd27dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5f9fc308e16f70cb6b9805235f23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae5d5b039fadfe6dfe6c70f59214f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba7ce518d98d72dfab5615c1baf08f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddefe7418efd16b43def755fa0d622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed9b63d9000629c06ed56a83bd359202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa21d6d63a592d278436dc19c98e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e51947e93113219c25c89b35f2536204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58588006c0452ee718dbcf84e56fba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb24d5f746608f4c25ae47ad7a4108206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6334e51287be51e8fc925467be930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8994cdeca42cb9675ddc47b364c06ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6995832635479617798b118919f8dfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5aecdf95a0db0f9482a80165342bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791574840c3cc4d51c3b0022413ccf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d07d6b684fd98559da892da3d6ca5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d2a64e156756d2007dad63abc11a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7b6805140502e9dae7be8627cc33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce636bc4e2474e7fe45e75a9c7dd09ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840503b524b6d2a20bdf4adf744b8700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011531ef08c9a0526c2bc99f836c23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129a449f359e0dd0639bb2f7f48820218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c611c41970faad52a5547f1bf52f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c37dc1fb81708d0c2a12e31393b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32679eddb192344f557844f385ead2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a507d20a8d82f51a41398ba5a2162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6911824d2781e12aaa8e60f3dbed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb113d46f2bf800a40aac958f1386a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fb7a059cb7a0d2d15eb54858b4fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6856f44e50ca120a8a2738773610ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed48946fa11da918f138d13b7822b82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3a0eb2002047843ea7aef9701c86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46ff26bb5cf684420e1a35bf04e60e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcd12edb90f8c6c58262cfc0a8a5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536aef28738d33259adf060e030a14c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927e41442b93c1973e4804ab4fe112232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a16e91a92fe3d67dacea31726c66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a69f75c578636d9990e3e4c9feb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb297e3856fce3774ef3e0d70a4e92e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20555dc8a5ecbe75034a9c6ac74e12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff395a50f493cd3a3a2a42ab6cc8cc3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c75091d74b698ddbf892b159f95f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d01cfc87a321d2a8927a8c10653b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf35edeae49ec34cb90d663d156c34d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e15ecb900a1fb5fb6d266ece710c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba03170379d22cf7d47c3191eaa524f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97244edb7d266bc0bb32e15523ee248f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe599dc6afdb05ca3cd3cbe7f73da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1d1cd1d111f542179291e248df67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f05d880097fbab7a3aecc132478343246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e645b74c57c51383e00cc22cf785d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c22ad002e09df192cab60162b2073e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56597e5c1b60be059ecd578c9dfb12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c551ab2c7494de549d5c997e85ae59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c940ecceb027bdbd8d7acae65843251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eddc1106ccb49af13da112cc58f5a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee472267b7b927badde48fede7c060a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a4722886c9776132de71566764f89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e65ba3aca4d02ba4d5eb24e9abb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea5b0e2f2f940932791cd1134732cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb57def71b8af65995c7bac973dfed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cacf03a7e571999aa211e310548c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3b1346b06b7143afae4adfab004e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9939e0189917bb38692ba479579178260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf49ffa859e67b6b5986bcda06bd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8d1863e3852396944f29bb0725d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e438cfeeda13179c0cd071d2b25eb3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5feab51151bef30326247978368d3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a70f8eeb449ccc8ba319c4cf421ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19511fafa2176aad36fca8dc3f3810e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938cf83bc169bc483589b7e71bcce7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac3ddb515a2110007025556b3d1e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f812f9b44ac0beae24f36d47e238ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecff4b67f67b074fabb1a7f174d701270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246cf728c1cc10f0a90ed3305a66e87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246f5e5db81d992e871c2e37b984f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f8126f317aa251ce065b6f4d80093273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba0d5972167fa3df0db64a291ef89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775bb098098ddc9d804aa1fe2b9e67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ad4deae4bab2b4783ba1e7c7d566276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1b18e62b781f0dc466812f6640f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7cebf592c2a5b560315a42e8a8e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae56fe6d5b8126592b0c321d063e72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a32ee9bf3cc0b2abf6d196fc884825280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134b17015aa4028b4ca4232c233f12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d01ae34350db659dd1815e93bc5f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b004abb7b7f4f93efec9a0a8c27d0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58945d8955acf4e81a47e4337513940c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99783e21dad9e7cb5905df8d43208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f1e07bbfe7970135c5064803a4396286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7f3e5cf7080499c180dd13c6d824287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b2c5930fa62d01d506db25d4810e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24776f4ac17519cc0757d1d16cc5065c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357a24b920ff139db76e6bcf362ef5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff599f14f7ed2c3895e25397b6f8933291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574c79569876f6ae69d56ba07da0773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a9b1ea61cd6456945cddcb4fd1c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65162e58a9ace897f1e6d71cec827c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1a743d42dce25d9d4ce7f492cc158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51e1c31e90f32ce04e9bbef04c8034296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5832126967ac2fa024976f3e426c82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e7ffa7a8b9548d729a2da131f410298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db38278462f2fefe5132f2f8a6ca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a2940f3f3b0a9b1dd2bfbb89ad776300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f329ebdccfd59972390bb876f12cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8f36266fdfb9c30cf7bf802d367f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe6265e44a44659db8c1bd62f325b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db084922253db32dc38e25676968a7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce24679032f893869ce00a97159cc1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785115711c501d1e116155d5cc41e5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc230aa3a4dc0696d452514857f4419307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d9143e4cd95102b5e855c27eea2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbfd1adc3d559aa8cfb41e88a1ef20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75e024a8f0896797f1d9b2a0174f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0ba181d7a34747db9d7aaeb13e891311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6964a6cc1dba57354cf3d47956410312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f242e6ab8ed0408aaabbcf9fb5069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ac793d1ff260d0b3cff92c20e0088314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad2505717f8187358d0c392c4ada5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c988233bf4ef74b2c7f18264539bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660242f039ec329d23fa2414db377e35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d500961823c630d5bd86e3a2c8790318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990c719aea73bbcbdf8ca5b7a4f740319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aed81895b8609b08f2531db54e3d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402e70973bdda6b480de0b2aea39b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342844dbd7c74aeeab1b05963d4f99a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aedff5df032c8e35fc0047e3b3f50a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eba19863a152a544f199e31ea575d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8744a53f3bf2514ea5d8e69d3dd49325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>