--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031cdb3c3c353df9f4054001d2cb2321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff9ebd20b5ecdfa7d1f1b2418f2af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe13c2c09f29e41caaab0b96bdfa583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edc7b4f55f4e8c6473139cb4ae7d954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20a1fb8667462cf400a1b9e82090b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f486eee3833eb9d32a76a58972447e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46c06fbf508d8d57e736866ad04757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaccd3943f649c74093042080040aae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689457dd50cd3378eb529458c35a2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0400242d2de97a4880a49b06db791010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d07bf5402ec320decb06d4dfc201d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d36d1051eb1fc3693798d6d2ea3cbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d58f0223d493ba093a92078782ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7640b67b718e6d88d2da66a73e7e64b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1cfd069c012ab05bbce6085d9eb5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5f309131f976c5fe380cb664e1e9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1abcd152995ea35876e4d925bf52b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ea0616659b8cbf710c0d461cc5a9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f5e8825b4a53e19ad37627aa4aa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579be6b4a6d35a54c131e4c85df57ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817871c247dd801827e3a20dace4b0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06645889a9c962a9e46b114a2f34e9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a0de610d9c57004055e64e4b948123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53108a175750cbe2b0605e091c817524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce37db5b23343ea8dbe7777bf80f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ecf0275ab58c46f168bf0050c87626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248906feb839ed96f9bda27f3a23300e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5afa259dcfee4ce29d646b30ebc7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca588363de1a3cd17e60cbb4a7eba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467798eb933c547e2ed4cb280add4c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8696f9ae9a2cef3ca6fe300cccfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f2a855ea1e1da7253b1a1bd9a34632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935fb71a1ef59669c180cf24b23032c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbbbfbedd13ae86a06cae87a5864d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90df4142da497fcc1a09b3889dc7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0cc8ec63904bb28c0a526466e421436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8886c5c9bda909ce1ef68113af6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d900a02c9215dc62f7df61922a5ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8305e75de855505571ea08183af14b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926775ef94dcc748c3a450e134f1f6b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2fed4325f76e6a787a0c85e229b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f19fb41e55fee87197050fad775542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaaaa25f1bea2c6a8e685a601247be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070fa6aa22404bd33d85b6b576f530444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abcbbf534ed640dfe69d521aa275ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49abaf005813d9ed14fc22751fcd5f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c55c6d91cf67d59b155b65a1d08a2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50197d7faa2ac3a1f2876e7a99ba7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a2131dee9daa5e0a08b02def38b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794136104d0319aa972ad13f3e85be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bbbb24536e1c536ebfd198a26de1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b83aa6f209c331e1dd51165a377ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ea1884b47fe6d20e1900fb5215d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d47ff23044f65a859e3777c5ea20554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a459edbed1b885f993caa552e99d6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3b269c98ffdd1caafd4d725f905b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313465fef98c9dad88ad1cda55c5c5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7242acd7312b84736452a99eead56c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766775d78c23a82199382acf3b4d71b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247696db5f287056e1cc6e753dcd5d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e75ceccc5f2dbe4e4afbd1d061ddf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b731b8acfbeb257fec4abead090762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1bec24329a4d37b1b0cd7abf6cd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ca3759b2ff7558bc42011c209e12b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74969ba06d80ae063033e68e0f45b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac019b07e67594800ffcb65397e46d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14dfd45fcb99fc44bc0713ecfda8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a03319ee1822b7207b8e946df31f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d601cb2298a8b43a7d8890f44b89e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e9c1cc178f63ff697339a1502b7d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cff719fb24580e720b8fa571fd35171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31766849fd1cbc7671b93176dfe26daf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc82ccc3f0f08b2a30d47b529ded273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35788319666912fd99e3db14853a4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450adc5d5ce8044921b6b70ea5be897e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5065f18b92d1b44da64f58258c9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb616788e04e240ec61878d82b7e93a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ef9e8b91370026ff6ed9c09f298d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca15a4c9602c670a24079abd0bdea379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fa08c14dab4e34d7c3f932cda3f8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc964a2de7537d7be33af51b48d2a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3facbf9b01caeaf2c221a14e6a1646a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afb238e417ba901eb1997e7be6fecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d7287457d8985f6567651e14ab07584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d059050eed5a40dbe86ad99bdee385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4caa674fe71813f892589111ac75c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5e144732d77e073c479a7b820e9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f167e3b38a4d2930c087196448f7e3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155f2569f3e668891175c2d1d845f6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b0585becb761c16d0cce2e79f1ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25e693c7d9c117d3af381cf69d54791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4102e93107a584d86c76ba232e8b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7083b8eccba15f3181da4173bdbef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6dfe5e7e12c594c9a9d068758944d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3049673a0db911cfd05fbce092d3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3491292301ab1759366d920ce05cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc463fe933fd330b4fbcdc559a56d0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55002266cf0a8b42d02fb68d001e6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef754571e1e27a7d53bdbe22575c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71503f52cd84d021d1d8023ed2b20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ea481d0655220d73749414958c38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e03bf96095d3a46a8d3b34dbdbf9c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d3a783fbd7c5e029e6c5557729b0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46666f87e25d0448fded86696ca46da8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6798ccf880765e2cc3fcac10acff629105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1a04db9e57681b6218e34fafeed92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e82ba25361934d4728c8959616239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54e1b2d709aaeddb0437e6d0ad2ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd976134acde0616db7407cbc3be1f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e93e515f6f20a2ddb4e3fec9dccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde041b90536c39ff7dca1d7ec1e9816111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f9a448273a11db018c169c8963b1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271d24a211895062ca208cf8ce381bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a81e7a244676e63f7ddd4f5df19584114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac57dbdba5b683cf00936724656dee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbc048927044cd4817f8f5079ddca6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe582e54846461d0a815736f14f61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c876c207ce01833bf51ec5097c9d4d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5938ccd13753023494dae680df5fb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd291b494185582e4bacb95b75f5c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c80dd733483b31aad1c2e0b15c650121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d871ac436990814690d8f6018944122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153033d654089fd0628b4783c72d30ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b813d2378f169015c27b91d8af04ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb9b0d83c989619af966e18c29c039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013259f8c1e76398e7ced2bff8ebff5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed09470638dcaaac22f950fec2a0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c9b15b22c1981aee745810283474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2b75e4efc9deacc17febc60e4bd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffe9217404e8d2ba263390f2b42a99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f039f3b6c5e041e64aec5708752cf01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3541cc22e779435ba5600d86602dd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659d306bf6db0c25ede1b55973f95d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389b779068e0d49755163818f9e83d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1017802c76801718bfce9580ff3858f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fc133274d6200f76027f79e6941d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013cedf7375c67552d23ac986da573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987fc92a1e16b5ff55981abe05f438a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc72f28cc5f68631097a190d7cd84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be01ecf57bbebf0d6c9549495760d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995bf6898f6d08ea3222e623d22ed46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acbe38c4734c1aa69156080b3f6108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b8779c6ef7c851083ccc5b1338b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323389f8cd386f9e062a5eabcc26881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82202f552a3f5962e18994fd482d79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8f055efbe01fa85a052df37042aa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95346d0ccf58948833c3384802892de7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac49cc84474e802ce2d90780e861b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d395c4ba90759847448940d859f8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd5ba592f69b2c4690b5a23e5937f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3efa025975d0f8dce8586479fce0d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17fbbfc83637d6e7011d29d6ee73c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badaba84b801318b26051a001551111153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b259efc6de1bf287b57d2eed5f19e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d1e5748296e871f19796d2f616984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c6b6ed581d1f08c1d4ed7eb5c0e85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd7d69d268c2336d07189dafbec0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683ff16feae547d6082b7919ddf979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba879fcd3417411d39601aff53db4c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932aa673ff484d96432a9f2e7907f56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc72789e0c84ccae43f250635fdd76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36071d24bcad994fa5c1e5005d5237c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72f092aab282aed5ae1c2102ef29b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a23291a24e666959b7e1bc354cc157164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b186b5ebe89eea7ee7f11e9677088b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb4554c2d13ce36933e54e4d1d1e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542320572447daead5b842972c2ae62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5793e1fc492403dd51e30825b4a76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266e287f7134538dccb1e274e24aca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb568c7b0c16ee2f3cb2dd0c975e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6ede2adf158b8640ae92f76bfae95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40dc011771eb28ecf3cca34f4653b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff919bab8446e64e90bcac1ab5d298a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef25f723978998414cd1e02ec8fa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a58baf54090cfaf97f1a9bfec699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a6454382f481fd63f683f5adf1a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd4783ccfafa32aeb908fce066ff8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada885b091bd74dffbae8988ad279cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eacc00033d5bcadd346d45235ee6e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f31731f57595b0e82eb81a83e8095e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499975aecf5c9fd6bdd5b823fee55313181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3c09a0837c9c7fa5b516c533dd7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fff4aa677a8778f6cd0222ae63e02e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea50d0bffff044086725c8a0def5c9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf0df0198dce931f3435d7a8387848185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a1b0c72185fe3e18554bc17fd368186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b63e0e28cc8a88c605b4c91ffdc626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56aa730591979e697e1be217f3d98f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ec069ff0e4462c1452abd4ec3e8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b71a8444299a45e61d9564f6db4c50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc222d8170d2cdb2701c06407377f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f47c5f1897b5756b7782dbc319476192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9837f40f722a7fba0289766d704775193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9940c6ca00c9e5a97366c3e75a9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca57be38c95ac0bb10e35ffb2ba60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e69992e10b4731883cf32fa81dff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c53f4366968fc4947f37ae3a23f1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95785756ba749266b3a60a332c0dc624198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdceab3ebda1b02a9d5965f103eda79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e3e7589794979f43e58d36066921f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84267c824b40fb00183c05ff64f4a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ef730ded0565c4fd1efecebb22d2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baa899a7770b66ad3c5446444d10c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f09acce26df12cf7ac96b59f70429204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a19595ab18235b93be631534b499f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62fc3e9db24b191da4d35a8c8dba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a879652ec669cee2f5c14b88f226207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42966c7902f1f442fc17d12a22f5c7b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042e95ff7a273f2169c300db7a48df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ccfa00747035135f99053d8d5cf80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab849025f2c266403a546fffbf852a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2fb58773c78b2feff347280484f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f585199ec666767d7d187d89cccf83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3809c66b68d559abd46c18228ce4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1171557e15904c92803ec902ab3a144215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c440d4e95750e807514584801211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca39138942aa8dadd1b1ce9f2a477d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ce10b0ceddade6ac056ebf88540d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1c088e5b353094365fbccece5dc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211c9310986bedf1a5f6ce598634088220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f7d10590791a084fa1bb70f639548221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d050d83e2afa1cfe148e6fb94fa87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053679524f009cda08f0e93afc6a8aba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745704814a45c1335237c4bccaffb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6345bca108838491ec0dd409c5d949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39927df72fc05b9b57a004b902dbe107226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d474cd247c60acfe15f0dea18e19759227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc598e8b9194f7ea63b09c692a8e57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933bd952b70b43b5d77f292c1c39a97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5141966ea9566b046f4981d326117230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8386ae6b24185821ff2ce06baadf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20b18db9d55954103d563da2f0252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec19e58e512a1429431c04035bc3d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036328236555ee920e417e11bac41ce7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c199252542c5411e22a575a9b30e95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450568aff19267545c127023bae7cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f25720a0ea9f71b7065e34860260237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768796cf17973173c4de62c8479b3d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb65c62ad92bc2e57fab7f65d299d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1adc9f8e37708c475f42a2cbac34f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f737286ac3b0187464de44ed73a3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe521ac11d46f7b8df12a033b4263242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c85bb46d94c812bfc70e5f3215462b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b38a1c7eacc5deb0687ee82c2afccf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52d159e604249b9f81b3205aabf7ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc160232a7a36fd5639a387811d0f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdfd6dfd32f507d50fda8be56b9c42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8facdb03fa3f7ffc213449ab0d78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05943a7aedfc9bf5ce0f7b74785cf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68e35bed7d2d1d909a07d4594647f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd860519a0fbddd5b39f18d60d368af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92416570f0b6a8a1d15b57c95373f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6105c9f87a1fe983de790061fbf89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86df3737ae57a21cfcba5821e6c56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63292904d5bae44b19f9f5913f04a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a086e2fb1d3e168c07fbfe2aa6a495256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b954b790548ac35992174a583f55520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da8392d5e7021289322969221e003258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25d2cc6a1b0a684b7d705bd209da4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c011d0d5c0ca0eb4c7c37f91c20e39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c02988ee5c6009cb38f2a3603f88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c040a8642a68879bdb311e1f33c505262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acf807be9e781b9257ed652f1928bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d69eaa682e892bee8538e367ec02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab102c1584b8392841bdfab254727265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684461fd60b1534224e28caf688e242266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9ebb81f31b5d64c1c01fb6b2b5a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059572eac3ee1a264c40680833939b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74ad23a9ed5555519f6b91c1bd2c12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40ce462e25bdb3b785f32711ccbad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033228cbdcc72ff7be1fc8e0990ccf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b4af4a74ac4a61f5524ee4bd832a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057ceff8c72b8f5650dacd0aa30dc1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4b5f93ffe0e27202dafb767fef225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ca365c12c77db4de5b5dfee5e3f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72d0879aadb303778f02525ae26a29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dbe66775c8e1a6ed55167124a641d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d47c10ddc1c59fa80996406ff9fc3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef86579ecaae8b9ddd9ff2c5f1337279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd876cee4385e3bb0add803dc4a1c59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb59f1b1ef7e931582253e740a2cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa61e7640207c8ccfadd3dbb4c05d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea13adb0147c79144a236ce37f857a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510e8a41e7c1c8b85f9e2f9d8bd35b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10cb2c8f3a7706abf7bab12d0c111c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572dc2fb91787629aa3b3b12396b837286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43a9170e5144f737acfa8d66611a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3baf29b77a6950bcedebab212d4cce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b503ed07083d7a065c35b4aa80ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99068a27eeb24017bb1835249fdd6e25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b14cb613de11af500a23e75526598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515688c096038d446213c2c937e5e4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c2166ee6104121585c48353e57da7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800aadf88e5cc7397a395168676b2cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a455cbb6161d35461d9464c331749295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ab430bde3110256a5f67cceda92ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ac96ce46893f3f99e94c36cced067297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10271d15085d0de16187f219c2a32034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0bd70e655b9da22b188f770cdf4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2d69b071e6f55f1d77eb1b6227002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cdd0b049386c2f312c165bb1d7372301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e5fd9273dec7173ba3391df48c74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75f8324a89bef84900059e47c2802303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04270996d2d6566c3973f9b377755304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480befdb6b8ed345ae740823332271d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a3568c8075bdc845ffe8936e44d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc23fc90332cb4ef96597b1af6185307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34428ce85a4a9026d706c696093af8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea32ca52529499bbd4fb7dc1910e0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e97be91d49896db35b00a2cdca475310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0aa816f3fae066632856d3a86b2d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354ed99cb0ca799a4eaa9a4ad3922d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70317f2838b6687c4a86d32b1e8a66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08147c75b3d1e788b67a0ac1a0e3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5b7ea97fa166a19e2aa92188be4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff7cb8b9effce4f8847fca4904c48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855244fa5bb185f57817b6e6002681bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43eecf26cc5cb7c357352df4b41551318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba20eea4bc18d3fee6714b2f7770be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952196b8cb683cb7d05ec8492921d50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca9beaf822c227380faf195a41b32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97f533c336dd46eb3419f5a9bb1959322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa5859071d7ce7b2dfe814899d4a5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c636e2d3d6d1721f690f058ad3a50f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35abad9bda4559d6ca9db27c71897325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e85424e314426739133eecc3d92efd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8bfa20757a6b4a411d99018b405e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbb5f0472a94fe47bdf89324a63b98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e266432e5649706ee9589261db95d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7941efcf09f505c2afdc43207da1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d581745cd7f51dd660c9bebcd8dbb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943ea5d56be7b5b2bcd65002bf26b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6553a750dbddfc518eae8d641f4ad333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47d5e252d888a589203c1fbfe72b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dc558b80c69a160bfebc0bccb9ebd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cde1469fd5dded0a31d6b2603bdd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e45e94cfa0b0315ebff0060ebc8c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da802e47dd1b7ed63f867eec909875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619db26cb7f7e726a037be8980e2b1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6732ec06388fc7ad9fdad21bc2219167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d461496cbb4cf76d2ffafd9b8db48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304f8b5da680622cb33e9d70032a7429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dfce90cc805fb070e4d2950c8819910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b4952e5e16ce036aa98acf3a81f3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847b5c259189c284509e7b7d93a247712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29813a3ea5e22f2f3223ffa08c985213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0ba34c5e6a9eade0f9de52385e92814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c4cbda46d9165d13caed96e35ec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f66fc4be74db9ff639e143e3df6d5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73ee2401cdecc03a0ee49dfbd5489b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd7c59ea3e61e1211739ef8a10edd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f4e0e968e39ac5695ca1d79e2238b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc57cdeb747f733e7375baee85113d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201374fa00b6a495a2a681b8b649696e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7d609f7cb1bc7f3323220478617622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b3ddd3b74c1e78090044db057d2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929076275f2b18ae66600b459d99dd5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3298e07e31a95d4675b4972efe82ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2df72d268bc155362a08974e2e9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50b86e9dc581334086ebe3f9def1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045735c81b4e1b055e148fe948ba53a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57a03df144303d221b1736b8586cd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24effe2beafa0cfacb3b3b10118c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687fdf91bbbb6dd72fc9892d198a93831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7258078e030b478574879dd4f0a34a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166ee8611937d596d6132d0eb3ee17c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b20c91a5d2de2ffba12471f67415634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505955b5bf9b95016a434c319f34b84b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf77d5d99f94b87b82d009608a138436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c48a96b2b7fc40e172f06ad474bcf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9bf7859d6834a4074b46eb6ec137038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf191a3517f04799827e6aee7a57ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861bc0151aec06688a8cbd912a702d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db69df332f6433ed718c9eff937acf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242999a6b3c6dd4e0b0bd2f9d86f2ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08dec997d13dec67497bd281dcf9d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97851a9208f256def3799fdf76ec6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750663835a88b9984e20290e31b2f7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c629068c5ed6be7d8ed5b95820697346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151717756051597ee882a6e0d8ebc5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85086dfb40a8b8c89d56f326725727c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb51763fcd38f9171e0fcd461c3031c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9151b2dafc58ad663c8d8ab371cf4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c025eab8fb874ad3e55a1cee5f16c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9dfea73c816f135def731fede79852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba3b7c5a0916e83fc532468af3b6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a4fe9e000613fe02d60c8c29ae3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e46ddcd8f91f9ce2965e23c56d3b7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a22d238e69da411d4a3e94e9b0c7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf1a2d5c0f1f0838fd5ffab3185c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081436abad1eae215d829948ab8c739e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0cadb1c592ac8fa33a2dec60344ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4164f01aaac0a7542a6a83ef62ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a20b514de2b5325fb9e9c05fa5e9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e53117515a40579153f785eb64c1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922bf302501797a2e4cdba3547898d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b406070ad1c63861a8e6a6899bc53b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecedc25b29b15de045524e45d97131165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3886f89d92bf5ba5439fd89acc822166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9a957c8c80c29439027ce8621edbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617bf007e9a0448b585e0ac35f1da7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18084cb92d85af6d5d6cfcefddb2b5f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1f04ddaae3b872c95d10b6c63e4f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1417bc5529aa1da26b68c2de53041ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e196a7dbe81faaf8f78cc37be07d2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415697fa4a6050d49ddf50367d483a2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904419f64a35a8ec9643911b68f312a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1443c08f03f81c9bcc946bd24cbd6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c23fbc0e8b9afd429328262431b9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a535ec3b5a3a66f58e0171073ff5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150605e44432d23e2efc0d1dd4fe70e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656344f65d7cceef96b2461bff0050c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9ae6af72462b164157984fb04315a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e04dc5ca71b36122213236d02f60af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d0ce3d400bce327fc9272624d210582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbbd811faf89aace3ba81553d775e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3ab939605d0bce1a87530a07df9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd574aaff2dea9e35b35d657e8dc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e79fe26e7c9e41f04e46303b68d5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ddd4afeb4517c466602fbf81509187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e75a40c5c195a86de57a116fddc83b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321a08f80d300b3a6dce75b7f0ecebd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98e1618906173d3c685a96d06a4fe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b637eb08d555cf5cb770c8ca40d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8231f495f0959c0d032bd2c3c5235f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050fde11e764bc52b7ccffad99feef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020456432e1d06c5f9e27fb4c05baf2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbbeaa5f7ddc17c8fdb9be98e8cfd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757eeb12406db73dff4436ffe1e0e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48da6ef6f087e648a69e731dc971e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b0b1e3f3389ed929ad62db1e78c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87989a85b4c2c1fef13afab8b5eada399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37011ee5e3ae2ba53acf940bcf604c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5dbef2aa9c19f3b3d01bdad868aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce3ad146afa8fe9929c1f1421e8d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a25dc38b8db45ee8624e652062c54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad06fd9f94c7fe2bbb529936e54ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6675a8c319193d0048daf0482777105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d0ec61c195b7d228024abdf3d9a9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f8339c8f0f357ca17fb6405f43f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374a66de5e83097ca1ad59873f87d9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283411250296c9ec26322f2614f9e62f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5490a5434c66c04ff8c77ceadcb15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b8015cf7c46c1e25300533042d88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbdc1c5b9e7212f289647b5ab8989b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b608ccfbb1fad0076df2c1630195113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ba0499b714e854f32a6ebbaf3ebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530aa22afae856012b78367cb371839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d17b752528484825370d2bb70e8f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd351fa3f1622c51dab9528d57efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a504570f6a35dd5b4629745051acf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03675154adb5461bf2a1afd7f30ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952109342a84ab191c9b0473b014c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfe2117e471be89f5418211b33fa7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c346beb796c675537c65b6c382d7fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4400be14aadee74752426e66eb23ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1babf3957236a0bccdd88af5b47611124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554827d49dda9aa9f300fa1eb67488125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c25cc9f9b6550aa94cb22e4d629f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e43c04f62df4bcd968eb766f4b464f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82918006ce31e824418a58ec680d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18425ff4eaf64a3d08b3da5408b56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1164aecdeefd86ca3ffeab50bb79ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853bc1586d20d59062b1796cbe5fac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6118b63921b3fb4c937f01edd3a5406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1281899bc6c6da758b1036489f675133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da40a977801aedde558dc5fc84c143d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc5ea234e880fd90ffcc3433834a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6f298a5e0cf81a612ac979ac0712d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421f3322dc28ede702df1fd8e36f68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b037249c9afa09eb3d45e9b065fc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d74ba470592b4e19f5eaf12620453139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767877282e9c116094164073ec54897140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b62419860cc38b4890a74c3c8602141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3871d30724c8dee7928a056cbe252dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5287ba13f11d74f8b0dcaae6c49f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f7001e06ecd031ec6bb4f47a515c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad42ee4949be723f33aa8847f141149145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4ba3345bad92c079c1aea940e71a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c04671ea2bf94389485d7f54dc980c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e64e41376c54270bc054a4ad54282148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ac4112bcf6880a68db46ecb26e62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48271019f8b539af46b4038883d2318e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead61a4452ccfa3d570f86a76f184c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240165eb5e6fd572da114dd9e52fb7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872083c0777dbe684916700a3df063a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8114ea6a090ff8af383584ff46a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099a29cfeaec67e1148104620ab99e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16e466f1b4f09abfe33f76c63fc8c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaab36567f56f7696922201d972a5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42a7e22f67707c86a50bd6365d8c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4436c0b8f473adb28cf92b574d246b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1302d4c235727b42ff351722bc4ff0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a28bad236672b587207552216305b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e5a9995d52c83a0ce37f07461780b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c4b90a7658481107538837a983b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86e5661505e669e69d598df670ed3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac44e492a510c742a34781cb1721be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851fc38658661d985dfe477848522fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afabf6a978c691fe37767530e0b54c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3abff6d63268b60a243e245fbba36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b611794e4bf5459d2c6a597e53ff2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d661e0d72ba1b6effcdb18d4645446170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278dba2e58ae8eea63bffc9f8c8cc8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768a5b53dbe87cdf589c95374baa1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c354defb2a1dc9bdac06aa53d541f4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286a8610ad698c12b0c0cb129cdd170174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e954105b19c5ccb01a5e16f7b1fc1a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba642042644a2b0fe7b31be8868c1cc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3298287f9ddda47f6f53dc6d1a636e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d074e7b14a600c0aa076b9f10e91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc366872992923253967bfdde14156179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91ffe991f20ef6a0b55877141d4eb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c10a565bf8d6b1bb8065a8890cf1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4690d1735c17ffa0ce5bb0d1f873182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a000bdf2946f386f1a1b75af45432c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcaa8bb0450f90e8649a870b0e8618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a185a4999d2575e09a55f5700f2c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb3aa0badc833673bc0901cd550dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991d560d605543a0c30b57f136cafa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cef12b2c586ac00caf6eff3e75361188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4527a1336013cb22a2fabaf6eb018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a7918785c56aa1799b7ed0a72911e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81387d14dabc182e92a05799debd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d16a80dbbe7459d89a14dd212904192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4befe43c70b37a473fdb8f9226d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0d15d2a95823eb05feedd892fa204194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59d83b9d90e1f676ee2c41a054158195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff782bcbcf44960bcad644cead496196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545955fef6d5945a34ac30b3f97c02b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b042e3c64322bc412a1d0a78ef5c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836811a79115441af242ccfe5335f7b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0e955fb952fb3f7799a2dbb43b59f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4acb14b36353a8e72042614368c4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176ed42a4eda6a6d9e546a392eac7c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdb4030f159bd9e6210136d51aa2d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973eb86cf8566e0bf902a3a60a88723204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a2e556e52972e9e203a802b15c57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566181b9478ea2d0ed7542e64d75cef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740185d4e746856332bccef1ea950b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6b739491dbb5a4a873e18be9ae83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bab9fd177d4c0642098b247c1379a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f001773d89e2e8ae2925cb3631fec1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae0be65365ee3fd8f96ee32639eb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7940b7a4e4d280346e786aeeb81f79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf7c0ad8b45b6cf1072c73cef8d91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a1aac06d0c0d179acb77934d60c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa9a334e8feee5c87e6a4187ef127215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63472d3f6e2da5ff2cd18dc25b4c9cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ce85a5ca0f93c37c8433ce8e05ccb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c5f83e399868a0d3195d826dc06c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffe223a30e0762c081532b23ce93c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70c8f4a9554dc0661b357d068b05d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad4d73e19ba35daf0ef92f5325e283221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdedba3dc55174d3ae520476a330b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9497ec1a7e3a687f7d19f8430ccb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664da1b18a25ff7dde6df2513073182224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cf6451be490b15b99095d6ca2dc35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696e158197dbf5289558b3b4d167801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5099f71fc9ce2296c23167c56de402227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672d04cb1b7827c44eb9d0c6144255228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6bc57701e7eca44356b1570017928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ca758d5807ae988bf446ee2d00fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb0ee4145f8d3e685e8cee03b2e7aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82bc5ff43e1595ce955768a1642e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b697f285a8139932ef216384ac993d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5457600b896557f67f017fab7b7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b3b345f63f85001f03b555af507a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc493cda0c8f5517ca51fd96570da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029d9dfa64f1b226397590fc2758878237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33890d6186a5ab23241013cb295c476c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20f30347478ac66684ba4d3ee244f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec4b36c0a4e39efe8a89635132c0a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e8669dd77227a5ea8234be423cb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11a9dc73529aead05f6acf6ab3480b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e814d139e5ad044a202186331649328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6252ab0804291cccf5907a7db2eaf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1990de06c1bf68a760998660165cfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad31052367e81725d66d7e117bf03c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3a0c741cb57551c42871dd914a104247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d8690d1f7a5e997118c9610ed424248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cceb0d4d970a533d07511f37924bfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb2274f834831808bd4d89ebcbee0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cfac58fd3b0cba7e251707cf62376251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d16ad62dd2d61694f367bfa08c42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4cd26768e0dd5beccd79462caae2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933543815f1d7e452a80fe4715ac0666254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe7475f2ceed693b5b6940d5222e7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb09f924ed1a70e9dffdae04879c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5bae9cf238ee5af9d909a870aa3dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a84efb4a01e419ff68ddefaa2d253258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62381088e6773c5f762cf5d40c4af2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0b40a3e7c3f5efd86835c1b32f0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b073edf9d70a2e0722e5e45ed55bde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57855d1ededae2f4f238ad684e9d58d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8a0f600379cc2bd882fda882d2dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070a3a944c41295081aca040132782264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c812d7d0427059706eb60f00c6c3fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20bff85268b23aa514d4a811b6ae4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed683f74e0d0c58a26317ce1f3baa88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bc9d116e68066d81ded30d82a373268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff7cd00f608d40e8802802e00f985269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773f69c89a64e2d6271d396b9d5cf66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5358a683e2d80bab4b6dec251b74dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f643a4a823ad24596cc69fb134d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671f955b8ee5f3f89de2d97f4366db5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831676089743348d9b8a453229838dfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac3baac67ed0ca9169eca865215cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90852c7a20fcb2371fa63bb59d92d1ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf164ef95938e6adde8c91d647e0822277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa18b31f8d63c1dfd8661937a715596278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc39bd4d28f3ce603e3fe50dd29e61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491196d96aca2611f902f2e9a92e314f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b7a3235f9f49c107141ab978cffe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d6e1ce04b6f3aab60fdcfd98cb482282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd7933fde3747aee2a1b565c71d32d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5357590dc860932578010c49bd552284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e925c06b05e5130fa1aac32af7a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c192d2e27295dee7062f5ff5bdee3ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd659e7aa5e8635b2b9df9e67333d54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01bd3cbc4fcefa25147d977cff388288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36512292d3b96b36e1cd7fbe3f22a9ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b02b62def2b4641fce65be03ceb0a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004e47788a6057f6a4e1a020202fad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f6af32362d99fbb80b998452038a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02babb157699be515456302b03b1f65a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd87619aa06b9934624e061616d1b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3d4b5286ba8b0808dfc3d0bfd125b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8372422e461fc679745b1bfc2966296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd70531ffac11452b0da7fcf457078297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664163ed39cd736c1f03ecfe83979e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b7b531085e03c51b6840156b04b82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ef244d74da928caba86bef9abbf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8089e8ee28cedb4fc996c3fa64ba798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1c885e0e5fba4579e59b6a686a5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4477ce76119242f0bad8e243db6989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f84db3ec76ccc57837506d9816e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569791da56b3ad316df2b0e45bfde1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8538724c71ae80f0c93046421b223e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd76821d6ede8346568b01956240f86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543794bea84af7caf03c567094c5fff9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a42bdfa3bd715c5aba51364e80536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c231baad56de6c3f8429c68ec6181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648212fd6cbe42f1fecc0afb4f950c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c45f21d5410aa4156c2140f12667e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721462e81b4179513aa14b8fa7d5f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10423bdeec3abc53fd7eabc591c3dc9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05a3f4a7299844f61efd22723306d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0d3ca3c6e687744122328ba039c2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25831f2b3c6c32999b2e9143ed4e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204a54062f2acbeaf0c84260d5884c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d5c2410e0d36c7fb3b80d48ed259319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d56436f5f00c8bde46a043e44a89df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d5f882ac7a6a63f2b31379146a8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916986cf387c267f0ac8829b2c7ce57d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c11866c649ff40d722e26cf234b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a2d8f71a9c948990336873bb4c9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212f5d9abd9789893b743ae4eec642325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>