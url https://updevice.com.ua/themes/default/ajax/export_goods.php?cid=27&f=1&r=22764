--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caffcc632d1b40463d0d17b58f955221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d89ea326ee5ce906607e48788d7f692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6adb6d7ffa94892f1723b2c3c2673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c22fa56f7dcbe0c9eca847a632e324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98186ff832a7fc1ae98248c5bc1e2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba88ebc3bbee3f11690e5c7a977e77a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a08b7596dff566f74da92babee4267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619c9fa8586795ac64f114c505619da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0ae2bdfaf6018fdc1fdcf49f50319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e4b94fa3d8144079218287b2f89b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbde0552b02d923f3a446faa40635a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea06490bcc3394bfd3e0c67cd589912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605419350aeb85a31e7e1a9ac2c406513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de800b3037bf0833bafaccc578fefdff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d445356f62a9b3e31081b3b5eea1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d5fb454c1d242f4849375e2f77e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d376d03cb801c256c07fade3d9f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb211a4fe9fe8d2f0b62f362bbd7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd27ad317e764042840382b724a2df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7417c9f0ee866b81a8cd8340b2bfb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa1ce090f76f655d1e2731088b1c8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad325d71fbbfea59b9a6ecadd52e48f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefc82773061d07e8b5be6251c5aa5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e8f393512a3d7ae509f34618d974d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a637c8bd0ff92b20e503f3b595306825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a1614cd3510662d8b2a69e9287f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e9f16ee3439aaf17139b0f6c2cb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e627637ceb78b8c78ef13a493e6bd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027f6eda82c724aa9b59cf48fadb66e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2c65c6202fa5f402ae06b0dba3c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d14815cf08df7e20b8cbd81d2bb59531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a15d1b961dbf3260b73db56f190b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d3162db7679294d74ef040bb884433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333320e5c889054a1fda3cd46b31c9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9f9119ef8e4dece3ccc9e25f6bcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18f652a17f71aa06970d2607d474f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc64bfce270c0aef9730e71fa9ed9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5c8c424b918607bab7c44c6bfe42c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2aa1ef435348d68c4af11650c5b5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b5ffed20a9ed838f3a7af673b02240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b0b3f3f1f95c7b7ffc914523a36a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adba3465747af1e585dae2c28f5acf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5e57e9a778903dacebd844a09bf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2808710b46651d5f87c7c80d9876744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a4eed00bd77ddedad032f6e5283145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c915dbc19304c9244563e37307ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ca4283a0276ac0fe71caceb3bfafb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3d2e9c766bf95f2091d2b9b036ca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89747e6e7beb154ff4a3622080e1e46049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0494e8d563136a09406fec5ff972fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4605aec506ed145bbe52417babf0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df78925046396587316450b803ac252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328379e5ecb8f4a6e4458232b8b00b4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3639a4321c451d60fe3572e550682854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbebd26371fbc5f510a3600b728c0dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6547a20a93fa0689bde1ffbe59007b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc7fed950cc0e7938d55ead9dc861557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dcb35126d9ba6edc36458843c49b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857d9fd809d6fb869f1ce84289e76f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36cd3498566120f2aa4fb71db09c8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24668127126e8a0af8444743e6f43ed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da95c0e027e1c9afc5e5414e05a5bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965dddd9c31da974745b471ccf390e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cf260fac3ba37540b2ce1cf88bab264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ad886a942973d6362593672d9913765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577ad7d9ffec3bc5ff181e9383b723d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb02cf8b2d9cc7e70a44c2949ff54467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f39fb73ef4bd972393e02464d0955468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b532c3292fff79ce1c6122fa5dd53269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b6413c2f9efbaf64797eb63cfa8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd7936323dcc929d8ce07f6a37803371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84519e89a847fad949f94203c4d63072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b6d1fed4dad9d0b9eee47ebb786973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4751d437a6231944e4fa48428ff9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de2c734c8fd5b5d3f2337fa64475175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca94a6cb8d7aa8b53db68d69ceabbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd36860af43704b00b3a02354ee3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97563dbf199a105f8ec5f1dc6eb1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056221bba3c9811b4cd5027ada6739779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d59406c3ef7120ec0791441c804e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779696bf75b9c362e0ab9c99ec6bd1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61601fba389735689183f0822d17baa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a036b869f00f1ebce255e743659d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d5c9d82a856da8ae8cebadc30bc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10844f4ccc04f974f2925fc9a7c2ecb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce81f5adf9898ef771ec954f86f83686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58de9f177b44c150b30f0e628d15a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835d85ad8db5e19aa9ead2fa7c308aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa358350aaa34829197f5a72bfc794689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608ee76db1a323b44ea5efff9e13d0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743626ec99165c1bb8eb7f8204f7dc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4050c1a7f49f2ceae6958eef862f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85b841f70c67d5903cb65956bc88da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77657c401e58befd15ba85118a405f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f82c529ba3e3a37166c71417e7a3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c24960decdd7c2029f38b9bd4d757696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b341e0f9ca1cefabe283298bbf24c8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e36c365cd2f8e7fc0b89c100e9a9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4173aebbd350cb1e5bb58c7a8ac2d8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646267803b905e746cc25636ed2c5a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a53d9ace30da023cca4b0b27ba883101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9a8d2f9d730023822421d4eb0ccd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3baac9445bbae3ff8e4f1f8b5adf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb175ce135be2490c65b4bb4eb8e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f7487cc5510e4b9a763d1378739f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dedc5313353cc21b326134a1e62be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7adb0c5a12a5e90dd38423715968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fc66680ec274abd7f5b76bc47ac7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1ba5d373849f997263ff0a3b2b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4cdf1662ccf2238a2543da5c82d31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015b08f8f313f1d3d6038ffbcea087111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a485b3a3afc8f9f25b2a367f8fd0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf2e0c56f58c92bc28f280b703aa3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee4410a59037d62063a551dbfb1ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178aa902858704fe7efa8b8161543b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09262235bb78b075eb263e1cd63404116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db921dabc5f05283f1dc5e62f1b1f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a941c01bfb1ad17e874590a6103c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1bb3b073ff3f38912cc86c71ace1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddce86a36213906a4e0cf45eec4306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086a70051335bf85fbe94a84241fc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d4dd756473bfaf9a3215ac7ee980122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ec5c61753b9da082df80e805bf74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef52753185687375c5476812b80f42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c9a13ee2288bf1b2174b9193ecb12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db483eab57f298ab3b305e54d0ca981126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3637f1f21499cdf58b223cb8f80d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0817c33e25c95259401ae89f3686128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949d339787b321ed70e0230093b573129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b28dced40d2f180234dd40e58655e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47166cea5c4aff3f524d510c2b2b8d9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6983fcafbbed55393ccb383f2ad1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae187645c96b8bb91427923944e7181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94428f29af03c5ad04fdfbc4a5b39f45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbdf0979730ceae0ad70a2aab44154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37df38f3810bdf5ab49699051b88b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98bba8cb17c062cab208ef265eab85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbadbb6cdf2dcc0f1d2510f202fcd98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec93d53e37584962ff0e8496e71c80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4aaafc4ec5b87b5f15f898a47d8a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06bd2a7bd25d610cda6bb63ff1d24c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45891113bc87fd50e05619a0ee4b3dca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b10245128177897d512a38d07cc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba035dec5a4412f8732a4909a46d9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894319ed508aabae5e60feb0650ff15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284fcc37169ae304df875f8fe92c51d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6e8dfc8fcbea93a0ffaf9de3442b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0226b6a30aa20e3c73999674bacb25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bee608636b1cd7d948130c3051915d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ce92b8232759f5d1ee9eb243dac4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c836c8c6668a91ef66599f05875b3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef48270e6242e70faf42216414f4a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea4e22451b11973a56fab11b9267c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd775876b773b8e19e0114e3fdb97289154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125517aac9d729f3ab27ceb071c4015155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7557f9316adfe5f59d359013eb619156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5958b92831cebd2e23f90a849cfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecede87b14bab92a337bb9de026bf4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d3e29fc982b4d3f7b671120b09aaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13692245f59e9d4c57579a832e45b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43731bfe43845cdcc1e2a6ad171fdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff2e3997b4e38333b8be5055ca63cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace334b2104221eaaa3cd7091d79191163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c16c23f33be85b21d48784e972086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02145ae74118c49e7deb102b81c3298165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de57e2ec8d02b4b743dd48b7035a90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1026ebb851d1b14197b424c12b33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33894ae62294aec697ea726db76fa6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4734901284f1389b5fa0fcab9f9118169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802b3fe54e38d60c34fca02a1074dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb60482ab43388472ead64a83b14737171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ef1842527757bc946e2280f75b906172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e740df313ce486b1e868c4409d8590b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fabbd1b393cdfb3aed8cf2a38388b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa0fc6c4f84ad21130c79c75b112c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051157de1ade242574130e608ccfa0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b9f41e16914e2a38eb22af7546b3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5bf7457db9773fb2213a168498fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0d6fbd44348af484cc0db059b60e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5716ebe025d0a372240c0935e814b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d8dc3de8857376abb9f098e86fac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa28ad91905931a05aeb4ed0acabc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1c59639a4e9d1b9bfa3d6720313f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbafdc7078161063e313c1084f506c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd80fff32af741557125785c8b4a0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea546ad2e944f2cc32e7f91e8d43b641186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ae4e951aaf70e60479a402c7e15f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16039da8993df2faac9ef0e2fdc147d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c940cd78eb5b8ded104d6256051cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f04092cb6513a0c251b997393c81b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abca7186cc38f6ae484cbd89af82ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb6f1fabf622b987f1104d9a4239f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dca9debe7cf0101db06f19399860a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c3bbdcdfd081837cd90fc674a88ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f1a56003849698957fe381113dad8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a49795e8f434e4113fa94165ff7c68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7160b572b682072818eb46c4297dc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fcfe7b4aadca13f79287f9f394bda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2ffbd27dd5d57a8dac4937afa8a10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f49ed4b60cc5bb183ddaf4e4bbc4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f9e14b73482410bdad9923143d2f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f08a656a799273fa757142fe024b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af4742b48748b305f945d2897c504203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b4cc5b706c76f9041b994081d1524204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87090a13997cc57231f0c3d036489ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e16ed62edaf5e3a2843be7c7abde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291348148207082a2e8e80aa48dfed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4ebc0f7f6ddb63826bc59cadf077208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14721f062182489b481818438cc6dc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0131cfb358b2b86fb8c83a73ee29b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5984f9846a0fec8f146fab0296b7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8334e3428c14422d7069af5af2a42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d95f8a8079c1964a56184865a2279213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74350107f3aa5bf0c0eb901a94c8e19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36807a21290d00dba361f3619d08104215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fd6a7c7ec9cb6535dc59b2eaff5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835a72fe8bfe3baee00349415ee450217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0157d15ec0ce472eb30df20d8528b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9383126559704ab9e51a58d5e9d9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a470b8e6a3cc0abeec1f02dbd8c3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdfd2faa6f72016e969962505baa2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20e580151f27e6df14f65e47252dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef2cf4475df2749718fcdf9a00361223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbca7354cde57b34d0970c7570a491224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff7c09a9aa92d981dd40fdb3380f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b12cbc0201ae004b78c5dfbb48c66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec2dd068b54e0d3254c289a700d67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed991818bfc6e3f62a1a7bbddf9fc21d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645caa7b2fde10ac9f4a66c2005574d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41addb4ddb7884c2ae53593ae36acd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c8603ab4dab7c03a263dd9aaff58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a37b2e5e6fb7f987c44ffc6f05b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e7c00d485f4fb63848de83324de47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb7b64b95b08fd9400b0b313234c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf67e17ba470586e97a9786ba7c30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf243ed25dd47181b15a13fbceadfbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aec81dd8d9ceefa2ea617df3372d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ceae2a91668700e17ecf1d3ce5802238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bbd910da9cd334a1d272fb7fcb4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b1d29756a75c493d9e67bbd2ee8b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3860895dc46c744e2f4b2e2088bfe22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918274562a785d2f21c0d95a89e117c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aef7ffcdb700ae3d8405a374f47e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845720cf1151f430142d25e73b004d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5a6b28be8923a823da4c92ad4faff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484b7169a9dfb10f891171a9ee82d2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6cfb6dd9e03a0bfecff79056cf08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530e4440680d293e84f7597eeb260f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782032aea70b3614dce236a49fdaac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba76dc560d691345a36b430b3ec47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45805998835643dffb329dc6c33236de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961676d974d497a7c7b7eb9c794c2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5ac6fac042239de4b7686165bb13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3b86f58c36dc083451b5f85a49204254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c2f8bf6c13379e2768cfb6c98b3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9d529ddf67ecdad2fffd30f64334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b113d18de7301b04957c58ae29e91d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafb277da2cc1932843708fe7e7b03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454a0424bffd59d58c13ad504428e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec1e132aa8fbdb66e7a7fb2f3f5f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacefa1b22bcec1937587c935008c13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3ad0c7cfa49325ade0748a073a39e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3390b885e1fb9b75478c9aa2031b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685c232e159aadaca3a3c0fe282333264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81818ae1bf515c5a5e5b96100695642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354548dfcbbd2a394f41a9a63a51487266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0e4506aeca7e822afb12f0ce3fa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d8f0e1456cce70d6c823f6179b494268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc7e71e5ec1792e66608bdc3b4afb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a217dfbddc42b5ee089f856cf39c57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77650f7a768af1c8b06d23ecc020239271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74856239152678cae5896d0593615b25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879782da8add34bffd480a3479ca4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62953ef56c7b2d680118a44be97bf24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443279e3b6d17adedcbf46d038668fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e472bd69babbb9d70cd74a210595b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418f32de1fb085bdab3b3c6e7f8db7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eb6ef50732ccf3bcd9d04890e27da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522b430617129b0a95f61162a7cdd29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7372bcb816c03f5682d54be88268b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4514af07afff13c34457b0fb3201281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601de956946e8d2374d631675f4f17d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e43e7d650a947ed36fb0961044b1aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49e223b7859770962b61d4563545a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1d3f82b4e09632a13220547e5e57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2a8e4e463aec337557618f5e8126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171339f79c36a12a13c5e7a9486470e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425cc72f69082c92cf2119008a5968f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17d5c6a85af2bd7b1dd9c1038cced289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e66161094de017555c3c358fa2fc45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a8746a3b35a8cb9d64ee677402907291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de061f830168c3d1e5b3e4e77a4d925292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a367a9eb620ea718fe8ff1da2ed94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe91c9ef317e0695e66c33cecdc65e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc911dcb3b485259d115794c256e86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad956fc20bb9ff35475d66faf9114296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9eb526c409f206a425463012b0008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb75d8fa12f33ef1c9bef41b8ebd58d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af6c7caa37575c000d5cba72fc044299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280426bfc5944108411c3a6da440696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800952e40edb3f6a5ced1b692de47873301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3911aa7115c07525c3a3eea490bc4dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82153193ae87c2720f2ffe94ea42ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ac6d322262801aa93f9b5cd41fdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b6f1e9d689f27d1453a3491a357b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433329b2370e0636c83fd12cc0b03e8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eae3f7a8848168e0290f578944f603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7a18a8398b238cd6212e79ab0f7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5ad05a0bcc7ce52b01eff560d2fa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f366b9b49d2937ab86f8a724bd75282310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8814f49d89baf4cc6e35711eca7301311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4705336f475ebc17f157bce723fdef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb552fd43e55f19d0a24b319cdba1b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8d1887a66a6a39c77423b5f301e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab567a699f3fd6e2bf912c44bd46b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddf26745167e1699cad590c41e4f74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ed4ce9fb8b14d7074f3d0b78d75d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a0cf789f7f86358b96a9ffa460fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e620e62163c607b95495c719ea13f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee9e901b737192b8777c69ed25c2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad4104ceb7216a257fa177fc336dd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f04246b5d2a7a1566c239a5401f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4419b59c479223241f106e9fc30b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5241c1ca72ba62726c07041d6f475324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08abd2ff5c8855ad8667948274190325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f256ed8e28914e5ec36a35377afd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5288c2ef73b7fcbf7621c563dc55a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2199d78530df2f93dc4fc393765523b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba2bfa69ec0dd6e33b5efa2574d56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d1e321fc42a1ba97c3af393fc333a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d715f5816b656a1a85bc7bcf46721331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d884d8374a6d3f553b73c880b272332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea06698806aaa6c34628f2801885f2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaf033f9c2aba645b99521c5dda83a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf571a1f51ca82339301f4199a04c372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7d17d0cf20349b535aef03207def03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbccb964e4970ea5a51cf92290ae49c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866511415cbf062a54ed8d7f516dd61c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c479d5c32c9d2e680467e6d27f135e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e69ef1d550f3a767c55c2551bda17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8853eee6620be39733be3cf1efac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce7dfbd486075ecd5bad3cf7cee1f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890bc4ac26d1069d4b327e3d42a6b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73304d4448544d4f8391e59e3d8ac3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3f79ee5ec91e79045c704b0260f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed5162c8afb7afcf9d91489d18dfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dbe280aa7fb0f87248447394549af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a041dbbd1ad80b7ff1c27df9399715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170e1fde1d1409bdbcd5d855e2435b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67d554f6fea92f16db131307f106c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f0e5205cd68a768df0afe441976ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80496a0e377aac61ff9e340f5ed5a66c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637ade2fc8f516a3c87012a15d2398320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f0a77b74399b28e8807238c0b8a9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860ae66ae2a21c596971ebd2e6457e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56707020a4b6756bbf4ea153b35f36323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0942de8c55458344c1891e582e0efa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c412054bb5c92ea1d09ec984d935a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13013ecbb15832fba50847860fad5c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397ad07eeace84462ce8ffbea0402b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12c05b82c1573e9c778a1dc39299de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e909965c30ae45e1b2e64450e9a6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98ab097c16ca4ec7b6f0578a215ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32600b20f95f34ca963f431f0ce988a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8957a60744e005e0d0a8e0c7eaf25fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab913c6e9247982abc745f0c72732b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061f21bb2f2238d478df8de657d615434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31242bbb09d345fae47e7f1539501635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71237e094b144dcd89f276a60eb0759736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576168b2715bcd3c19118c9b4946930e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c9e445fdc6b4159cb8687bf41c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4704d77fc82534aec3bc683ca89139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf329709681c5f8e10ecfc1fe4b9535e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590c9a8373146c34d8e5a6249a92d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2618897722dc1958c09c72ca4ff99f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957830d2e9b8a244569e36da14d85a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b14b3023be2868bbd5dca0bbea232144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f48ac7647b818ee64f11bc876bcff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc1c3039a0283abd4fb1cf8cb40e7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497b9b82c856fc30457ad7ba2dbc89b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d12383a82029c46eb16c38df97d2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a59db43d5d16332e87eac79b2c28bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6219ce037c1cd8ff6fe61d6011dfe7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145337675c8719bed8df25dc6a0e167a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830fbf1e35220ad9c696559becdaf3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16f7a5b0b241b87a2fd52ef16974853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a852029397a8384787f5fc5e81fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d2a5a9d3843263727dd71770d12155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2df7b0cb20ca5cdfbae15d3cc523456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1820f52fe0b97bc7ff04167a1a8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48970406eb03ff70d91dce463a43658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79f75e43cb0a0ff086516a1df112359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696884c1af8e68d667c6c82611f183ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb95f212d4bfb506b91f9f32b68b4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb233033c4a934e412588cbb979c227c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ac5fc5f9026d21c488a73e34407c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052504f575fd516ef240715ce542faf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defa65e26971bcc7512c890a6f3ca5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66290dd82091e2b2e81db9f8145782bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c60466187fbeb96e3e0c00db8d4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3af3762a18088a537d596ab31845f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e7105ca1d7655ad6b73e45ac7f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183e2feaf33ca649f7ce18ed1c49f3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d4b053c499a256547119a098a55971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf998022102172a4a197db697d2b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597564768f664281fe0fa3a3ebffbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac55af6211e09dce07aa1c0acd73b4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead652f02f8a8dcfc6e30b561dd9ca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48e558d64ae5cb87c56f5ba068650d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad73a46499e23453e5bb9a6b61eddc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7319af62bc64fd401dc046271ef3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc739235d65920b7e9d3f2ebc0c2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de07216dfd02218fa565c5c4ac8ff6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c0f82d7e00247d87f10ecb05ba1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8d93a1a9d40a0fc8c2eea8c092d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4733ef3f293ef401e4ca1fe7f592a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80512d0011fd074735ad2f5b3326084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c775d3cfcc6757a481863220c221985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4295d888310e671cbe14f83e8872f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de16ccf5a71d23623b33a93dd4ba887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf63d48e242c5848eddecd056fe89b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4d0436f5060b497e36e271d835c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2bb09596aecf35a1d3bc37fb0b56d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360574c75f7edf37855f0d7a09277ea391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32578dfd502a3b986a72136447188692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a20ea6d4460756b4c6c633ef0de293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334038276c0ca0efaf1276d587a2ef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352eb45107868735b8a8cfc632bfb5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e3de1073e25cbf9b06546e05a21696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ece4b3c4143255a10e757ce0e80197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fdc4ed1aab75d1f7e37b5c94401da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a41873fb03b9439c116ef7bed57999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0420d8a95a5a77a0516351c146188100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95705ce25bd04d1be04e561723ec97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d40bed6b039a05a69e056c5431c51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62b383e9aad3777e42c7b08b7691e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b50c6ca259b0172c6d2862a5fa64fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8573d56820610d19427ff31ea7fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0162d3f47bc2fd51dcde1514368c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fbb0aab681d573609523283aed1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b9ee07210d17286ee87780474808108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9e08c5909c81aa2dabddb441eaf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7990e447a170a118c1c5593658c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193114e7fd569ee6202dfbe81567e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80f081e0d4f5a96380d59ec02b393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f5e4af934dee6a3408a69a27fe61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532add46fcf2d06c9eafbb9766436d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953df24727604555b2c9167a776e83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ec417a2cf201bd3d68da975a5005116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d8e271f44980d719026a548a96c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d21658867d14c238a3ef5b6e472df4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6581fc75b75dc43dcdabe5d32d7bfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0845884b593523c63964e570cf224120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290ebafc667549ce5634e6c6fc6bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cc19f11681c750332845a23f85af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f145061775cf06689ca31a3076a6e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d8f2225acfb0fdf18884a8751eacf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b41bf7ab7b09b39987125b392e6a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510cb031fb81c06691dd31d597ed34b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a50b97fddb48b6313477c893f11be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893021c1b7da79ecca314d99e0e9307b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafac72fc621da970c44f53b463284a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7641e5538149d8a58ee1742749940130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575fb8eb6ed85aea0b8c1100694299d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08471a0b95e6b9ea14372c97096b8c12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c456d51b7bda806a588fddb3a208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b844c5309309f245098c14bfcbc660134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe50cff7fc38da45adabe940e5e33af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df21362b4c0a35daae3f1bb281018136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6543ecce6fec35fb7a07f44bdfac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa035dc94a855eeaa5f99288d8b00f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc86d7fb09cee4f57580a1ac508cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f815c13b69177582729b47f1d9061140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e6868458c107584d07b1f22855419141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c08bf9941e88571395f61885b66ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe626282a664cb1af391558905cb40c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2bde5a0fd23fe3b7e3282906c670144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118bb1f17ca3f637fadb2e91ca648e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710842da85731ef356e962397f02f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26b2400a60d384509467b4708a462a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0685d9a1a2d0c77908c8d03bb912c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e8b887c1f65398361e25bc72af4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07ec534732ee4d8c10dff3167ffff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502348fd022a75b7f09c2185d48a85d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e66754765bf02cc0a7850ba69b164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132dd11d6b0b38ed68dd74bde2630fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b3434ed861107a90e20875d0b268f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3c974cee17d7ced658cb0163ae0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef286a83593437e7905caef8666177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2088d1d3b000c407fb59fe3b47999157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784f300a03d9274fea1264c584f7484158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12da72b65912c78f4bffed117a60a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6db04faf58635bcae51d082d58174160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf81a128d18fd2f01dfc8dfb9dfc32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9020f2ecbe5e099050cb2f7dab463162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b8334a66fed3075136e6318ec310b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9144ffed8eae7f3b191daba9c4ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581240715af456ef2d2db9ed7df7efed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8a89301cd98c726c7fce01b7d296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205b1c19e01a3ef29127dac746e9e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab6526302c81934aa7873da9b3e3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be1e9cda023b27094c912dbc87bef5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef7fb3d86b077e5768e4d7651ac76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b9140fabbd7f4629dde40361e12a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00429c7565e0a5a4269901c72042cddf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1b0da6fe4f0788006d7a1443198c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31deca926b398542fd968d485a0111174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa91ecbe028b2cf37f39bd322de920175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b8ce4a6f4266fde0f6446a5dbe691176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222099660b566ca651dbef983177adb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200cda636b182886029007ab2ea678178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b5d4eb39ee5c77c6821d5fd840e64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495a527788647b7f924c6b56d93ea6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740027417bee4a85b09907a9bdfe462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409daf366d562d920b49361232506b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288caab13e8b08d350179e9b60f7af24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02759e34d75cb16b3e0e876f84a125bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f0ee864c66aef0aa3a72d7d8f207f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d2a20c77b629cc1a696d30590f55e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebb4dbf17157c3360e19abb51a5175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57525c2b2fb7d60279a69d340bc2c33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a508ff738113a88ea076af330ed1be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db6e60cf66c4ae34c898a2818d8b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3bc6241ef136b4c34fff6233264e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243cd090ad5832d9dc2be415436d07e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492d5296ab748205721bda559469abd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53018458923875be64fe20f1dffde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131ef476a9cfdd5a9787c71991ab747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab3a037661440666cb74e711a7443b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fa2f95c874e49a10c842e15d20918197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58374263e496762c8b743320b1c6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dcf5678fdca801e612db68f7ee58f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a068b3d8826486132d099baed7571e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61c182c94b3bda2884dc3bad3d54a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd8f3891053f72007e96e909d6f458202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856a281a45e639b87235487a792003b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487082c3598153a81d7474ca683086204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8dd27ab4ca52f33e8d6ad4740f655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1c0d0204b2577959eb823b7602bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f1a89865e1cfefae6c772b0c4958207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c8471dd9df6480d899e489b1e7a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f715a6d6935e40550f98c8f767c173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454042f9b981e8016210ab67295fdf34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951312ec97119003c92fa36a7b76998211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da204729ab017606c9f007cc3d297c4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1204b2c4cb8f7313795da7c9d607a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2527a5f1bd98a67527bce468207b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b9b7fc8d58703e02f856691bd9aed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1051f0baa888053f3c1f4b3068657c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5841042ef1f0afcf73660f4c282d0d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac53a8deb55c7ac758f66059f53a7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c2d7fc18843ad4d5e786133019f9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a361dfde98643e2fe292826d328f6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4380094a1d2a357cffd8a0b3b9bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728439a6a582d56b4b5e8240570236222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868304c88765169927300b229d246cbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438e841ede95f18af23a1dcb91765f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37467deb0e6eef76c6d06bd60ad1d535225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117fdd0c503c12a39946768c7e086e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b731426b97906f2c786c859a56591b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe2d200104a10ebe6809a672088f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c1ba552b8aad9cf4f66e8fcfe7fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb776ba38c808130c07c6c9e3bd2db0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b61491c1e926449fa08fed389574a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaefebc68ca0cc0db56058600444c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ada6adddb049dca7efa0b97483f54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543f710836bfb0c1d62cf089de9fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480a61bf71d9830c541b0f51b9303e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfeb9a6d46a4d925fdf35891129da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75083bf2fa1f6aba8a00133a636bd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b1fe2645f8a3d6a8e53637b25cb11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119d341a014409696626d10fa6c8689239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885362ae51d675aa8578a5f682492b27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496475528053792c29444add4b731206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e60943fbbd99bdba092168f2da4eca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287e6b01895d66d5e2c0e1840c138e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fba880a02af1a86297b3e892d33b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306b34e3aa61be077a0021b287a40a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ca365d1c8332d446bb73079eef2d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed2d16b0a7ad2f9923325bb1bc9d36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81d4984a5a752b75d323365b1a73f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fab349e6ed66f780055b03cc9ff15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f5d97d7250895118468631011efd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984d6e90e919715fbc70f768b5b7b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5980bde1152025571cab95341d7d274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f48679c034a2c78db0f9a8abd5ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6d29a8996b9558d73772b8341da2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db4b580131fccbd48d027d068f15e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf5fb912eb57d8e67bc60fe00b6ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592d85246fc8a089318a00615e8914257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa019e894ed010f112b36f0f3e35e9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99b6120fdfff7dbd63de8d4958e4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed5558f6efaddc51fe3b4b9462678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acbe8db26d4db30afc3d457cdbf124261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b774b4dc5075e14dbf9630586a20f1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297814423df4e2e22c0564184b482d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982ed200c78de4ce3ff19a30ea908d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559693a0fdb1251103881c03594dc67f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de247d39f188f66bfb25a82116bb80d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519c7c2dcfda6bc928fbef60a46160a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82d3ad46753b7f14f3fac23d72cca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0527dec7d76e2c93160a56579631df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7afd8b98d9c2337fc1ce241d4b35eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e898fdd9c02c60b878e18e633257271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b08d194eff222b163993dcbd2055272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756069d2b6e8ea54a0ec3d64538d364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd7d741420985cd540feec98f77fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2020dcba7ca78f719e818a575396cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b33e305af756135ec3ba2e68ead7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297e387a63c0c96434f24f7e49404a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7aa8035fc931f326798753f713d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81454ebc7d61636228f173210ba0cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd0aa571cbcb0eedda3fbba798ae0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d875ef0347790405a60d5af8d4401c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454c85e4a01d221d6a89424b295d0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e77fecb8da975a6a65ed41d53832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece41ed15683ebe0cfbeacbb407d95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d4ee4eab8ae803d5093d5057fca0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df59d823aa78b8682bf903692381bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42dbc4f36431bebb7e708174596a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ddc1d6ba49a8711e7525cff9a5b8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855fbb92807df0a3cad8e53e463bfc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d6cdd060ee564fe6acdbf3034a57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7c4cc05bc88fa63941688513caa83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f598974aded08f71ab8bbcc439af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3adc90523ee42554864a0c4e535c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb82a1d70925e50b51785ed1ef7a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7312b802ef830a27302e3069441756295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce254aadc55cbaf7cfcdc372ef79c3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbebdfe7c2e0c84771572e30e28a53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211710dba4f0be2c615e5efdab701e26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8bfe111e7c6daeae49fb51aca31c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323001d7c7024d9d2edb57d523947941300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5486523da23ac0a26d0dd003d8909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede358cd97560ce88e1b4702510356c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5ddfe7ace1b603fae949197c5986303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa04595011dde9941c819021b031e10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c1ed210bd85bce9d5f616ddedf6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8df1580761e15633988d133294fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f960f4e3a0eada7917bbb770cc7685307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dece625ed354d41de748d84f00f55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250562a52a485a210fc169098a03a0f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a44eb2fd6a9ee2338e407c826605a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49b0aa5b2761e0e67b3c2ad2e5c4eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ab060d61c1fe6cace053990a6616312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15843addc79d5b74c9ba46bb483b144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc1cbeb31604f2bcd73e51cee458cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6283f96b5f53831c431f0ff38997e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2920f24af91e947277427687ce007316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96c6c059ab0b1b61ac964aa1658f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4fe91e49a34dab690fbcb06ae52c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838d224e7d4b098c2825a02a622d79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c615108bdb2dc7a3dac9182ea842a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2ae42d52dea9aad4beab180cdde3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596d9072b63892ba46795fee8a53495322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebea17a44cdbdedd228ae24edcb8f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912d1de33a9166bca630b006b304d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691222eaa591982f4546361104d36281325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>