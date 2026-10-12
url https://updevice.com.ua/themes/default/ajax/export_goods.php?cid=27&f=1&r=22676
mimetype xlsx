--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c4cc6f9c55201d5615ef832aec8851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb9937538b41934f705a60a52b5a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b36796e06deaef606693fc4be1f163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28047b85538fbf2d7f2f948077f48934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc09dd64bd62eb0799fd713dda25e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feadfc1427259f40c48b2281e39e0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d8d3fce6820aab6890dcf1e1e0d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc09f6beee63a9a838f8df485b9a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83a457f36c505d19cfa21785267b599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d66ce9c8e4736310f6798ca39f1bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0961459b49c3997c467be43620255d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d058fe6bb6c9ab6852dc53ab0b41912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f0b90cbe48ddf530a31354d1186c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827298fe4fa40205b23dac22f2703714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d580e26ab4de7e669b6ff030718f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaeaa1d004d270472cacf752f6477416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c8873ae5a17d1c5970dd21dd136ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b20a99e6fe4805ec7fd6e32ca73e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd02d7897ddb917ab6f706290c05e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83309c7a72ada34edc95bdb7bfcd53220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd7f71acd9cda4a33d0becbf2c5ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c5c145b464d7de6457dfe039591022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bbb85b4da4fe1b289d8b0a76f245223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb04375865ffa43434c85241e0f2e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddec3a516c216eaae297c56ae2d66725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e2fd1b2a032eef60905fca91a66826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bcccc9ef942b657d71fe748507f8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53813a728a0e20264b1d82f32b5a4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e84c2fcde02876a61c89193587d7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace3c7620afa36fa8d44cd4fc9bc22230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa335f51c9377a8609dacb5d7026a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58475b8f40d9f88c3b1543ec2e0257632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb56ee2436e6d9368e6274579a1a4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e805016336a1d19b79c9e3883798834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdcdd97be9d3fcdb1d050291190e4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f177250643fe0bb78dfd818af73536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed9810095ddba72119e99b9fc996437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853201b4f39c3b82d28b017145df2b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1162036a102223e0103a1dc692f7a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071708e46c0065f0fef82c6cfc220540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2249ccdec579aeeba419090bd235c2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245876ee9701e969ce70a992a869969c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9cf27645a31834ba3ec0189132bce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fab10c077653b516e1df528bb34f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e63b88ab57cb6ad1ecb1e3ace7cfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5338b1e8083b2837f48885b40124546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe0177da64c143e5ab68cccb33e5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664daec4f54cf06a2024febcbef7f67448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e59a29cc696537cf85696c769b9b0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4f4dd2a088d2952e8e722b325fd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2081474d7a3023a2b970f334e842ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ba56ed5adf8fb0214d1ff1142f8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bdbb95b060d9e0b3d0bf61d5a3de253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f5477c46fe2beb7ed590f07cf266454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8f67ffd58eb3c44cb923ff6ee22e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475f59060eca8afec0c4c2f95de78a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03523c91956bba54f734d9753e6c135b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5004c72bd76a3b7a49efae0f61ccea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242766d0bd76d79fbb92145b6019d44e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a087497bd527f9e3f2fb8c0367ad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91030c563803850057e1f2345c453861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6e6c9030603572e3bfbf5e5da81b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b71d9934e0fa311c0d6635a9c0e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15bbc523f9ba28e8c09846d4b6fe9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12128d69a453cc80dc08e5e60fc3b33a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096479f34b87b3934ab645ef75e7f12666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96daa3589f9312456e27b958529f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced6110f08c2ea3fc7d874397da96168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e375eaa33ac3aa12a7c1b50d1418c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5438a4dcab57293d5e648bd5f6b4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897a16b05b22a0e8db2df0d5e556d4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfbe91a2ef3da3df1ab476bc9680d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f47298816fe150e65f1428104a6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5244d43777599c01c71320fc5f04aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7a7be36ebfbeab70d6ce892eeaf3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19d729ec05bf5fd721e01a42ee73376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4288fb7624eb0e6dece41939383bff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2e4ab48958f04b9fe667838fa53778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ccbbd8ffb656e17104aea4a2e4b4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff17ba9c7bbed882b8d7bad5d6d4b7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a79c525339dc04133432aa1502c2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eaf2cdaa32192d115f8bd9645c9c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a888b0fb7e02a41f707f297d534671c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c7fe1f46e83e7e3531b714f09ef184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c4991873508bbb4424375bb72f4b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849004ea7e3877de3c9488599f19ae186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681720506ff06d519e2f0aa9646645887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12738726cd41bf33d89cfdd10c68ab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f731bd9a39af81a3338a05c8e93d83289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71f6cb17395f4b7006129b4f2164e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af47ccae96a94d5beb255af025fbbeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fe80444eec1ee4b7402c55333447d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928f6beddeeb2c91f21d1bee521bece93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6068ed9060a53db1298300acd09ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf54ec9130e3b2133dca4340855de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407d2fd6e74da3b3863793749cd04196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29d0d5a1ea4fe5068ef5c24bd6f0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d89ae2d2c13024b2def4c2216eb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc6bb04a6165efa148f4a4aa9275599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e9f4776863005484ddcf30fd4e80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8abe3d9e327c570e6870dd90041f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea3dc1908d979eee33aa3c5722f20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb2bc362b31eb3da9d0bf1464506e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900038779a7037a45edbf3f9911674104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cac5faa2d30f085ac2904b3d176c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3815bc1156cdfa5571d2e67b5e98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61063d8fd14e0a2e49cab94edac81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d6519e8a50ca5b1dfdbd00f677b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb968c93fa1cdaf7aa2eb4733e095109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeef4d7bc6375f4becb60a0e91c2f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e01b16f1507ab4ee44fb3316d15d19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d8780e51d3f441ba618fac38c04a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab71292258c985fc4e4799a2f93e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b1b10e89ffa24b74d059b3ff59409114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d04c1bb19fe9ed73d5f5e86a1aa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2206ccf35376f1bff668441360dc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0bd9fd2b5125e743cc54d7031191117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718424b5ac21a9f21b62d43493e509ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281721905505908b7e776c099042f5e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329380e08c9d7f9a6cc812ff4d65677d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb66bdab776f3de46f881def5113d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ef77f3ed29574c5a1323bc915624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168098cdc78f7817d1b088badec2308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330404431ee33a178ec162a76b35db3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a2c36df5de95cbe597c83988a230125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc456379a7aed6575cd36f274b9d8c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713ae1e748ab83ef5e24b4028d0e2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6681b09c06d1cfe1154562813599df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f9aacaa7b7611434a16ac44278711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6c4418b71f6e7ef4092c1e14543e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de882f177740c61b8dada93cc140d4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c816a9cf342544ea3eff507521f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d1c16d9d456f461ec35bbd2856709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dc4f2e713faba6e40da0c43b56c14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6587ceff7f2189dfec22166968397d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5b4085b032c8850eec04230b4a0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d1c11898e0c8511ab7474e8831ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8a53323e8b2e99b87360960b4102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676afaaa489973d967b92c976f3f8efd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a957a48a0f9ea15386b416458d734a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8a5c190c8adf53edc42758980c95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b596c4e93dbc144eeb27d59262b4dd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36045329272c32036b1c1c2e5be897e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6ce48a14fb16e6d3f918050b172a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838d23435d8f72557478a198033b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d1ae8ffdd6d5be924441f74c9580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40671a5633ecc20f975385b5f9f40fd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019f1512a257e6724833bd3a575406148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5457902e7b0def4ed54522e3b10310b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1ba17d3bb537838d75c8ba078b46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34350833c6655c5751a9d9e979d31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a53e80efcb8cb37ae8fc2c56e7be7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268968ee5f906fb56fe10158df35dd2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def98bfa6d78aae378ad7d7770ef0bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c250d8a21aa25223c8d06824ad7cfc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339777859585b5cda7603e86587b82e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c802f8dce8c5e677c76a43099e10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ae17bcf034e9d091a562c2b4069b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aaba8f6ea2777a879702188dda485159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b322710c8a3628f0ec0211f76c69c07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053158459d71921c16445630f9979ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39be00bb5fb74a0c6ad8dd10056decc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28701f273c4d79f2d374e57028c2637163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a849a3a0954722338051441fba9f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3016102b845509bfb67e82b9fad632165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db64c8ad079a6f68e75ef74e4f2d71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf4312db31374eed1ab070f17cdb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03db3f5e6d2d40f793c9a676258c506168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58c3e48ae42e45c890a5cd49192402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e83caf5b91c700d6a6d636230b9316170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216aa07fb43a61930902403687a3b36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100e9a47de3ab014af2a6a7d9c06c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e01816c42f3f38240d624718262d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f064637eb73670852f4b22507ae83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4eac98b820ab9c6b2d53057d5c6ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4778bc5f135102fa7ffa35860eeeba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33dba1ddff87c5ad1d910bf019f9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd005d18e31a743beac4ce71585cdbe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4e4731df735764464cbc492ff5562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347327c7564bc30fd5e140b79742f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9ebf025e764b734d316ca462360e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823f8a8e8e764a89e9f2e593c035714182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e37ea5ff0af19ab0828440413e493183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc6cfaa1b13d52d02c1c4668dedc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0048705d03ce429a55027b3fff177185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfec0462496c9d2a9084a5924284a09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b41fda46dca106dc911c1845e0f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1495af3e2e37d2924c5c9e9a1edd88d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81098d504b8f5f71c27e7580b3f6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b524962667ea67f81373419e7bd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fdbf1caacb470a29222272dd29cde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b8949830c45fca49192c002524b12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe43117a093876b2dec73098c3471193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9eab82f1d1f879eafd14416188e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b01a632f5f42e1e86a2f642f9e2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795caec65ea93b677bc752f31de8d3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf830d2cd68643538308212d4aab97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff5621fc82a77ca2c0928562ae68c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab80d47ae781ddf86f3a2e6be3bd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e98bf3e961b26e69afc19a2415b71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a21341acb5874fdc8aad77f33a4df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403864f4928bea692d6b76dd3fcc561202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21c7df134d668683483f7eff7a00d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b79ac901f4ac04afe80efd05c46a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a442f159d7f5dfe892240bd18628a06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574eeff88da1cb58514edd22ddc4661206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c682a5e3ee3978b335e5f7dd75fe5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283a64e008c3fbc91281e588aeb0e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3ad9f18375d7149ba3243932f0cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43405968e032bbedca7ed0ba26079643210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa995d79b1ff6af59446b77d2b5994e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9cf582cc8516f107bd0911c051b3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6666ff7323eba8ebeb2e01cb68f506c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344aa6bc7a4f21a6562a8ff60b6c4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c931d97b4285b9f5bf50ff6910924a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d45ba02090b5637790bcd41b75911216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf25504b9c46715e4f26629e6c96e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0f2a8803871c5803d05001e49655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba5f6287e9cb638a28daf6bd40aaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cd092aa8236f35dcc1631cdab51cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003798db8c45bac84de4c2fc0529b21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8177f899a31bd1a3139386cc0dbda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fbd850b09315abd442374e81e4ac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcd92df12ebe758f051f0e9b88cbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7aa278465e7faa377eed15be29636225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ae39a2ab58d058925ba976741d1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64194f9ee5245c50690f201b1b8507227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7d45a17887fe8c072da9527d0533228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d122d58acc4139cdea567ae0bd081e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bfd1aa4c77d88173168407e878e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529fb90e3c01895d761dad122472ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7bd0f341cdc38c43f406720f0c3d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bef17d9f42ba495a516bf60eddef6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2d56ee5fb0c4055078ac5f87613d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425ec3963cb25b5efbd632034b3e0f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4cb15419783a061a6f43983252e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6c552517e19d27bf4a8c67e98556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2103e768939eb0313b006e4dcc5bd4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b8e4e464adc683dcd0039008f3cbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cad1d4835a27c284544382df4189b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ebb5c05eddc3bba0d75f8f0ebf7ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03568bedf168a30605f5f6c23b2ade242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9230291f8055dfc613816a6ca6916243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002fcf85ee4b2b52a911226e943c4fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fbe3f486db148836f93c66e476bb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31563147841555423c0b342ca724b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f09399285cd95ace11f998c4ae591247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590dd268b2dbc313fa6189b513778ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fcd1dd37b6caa3be06395d7eb8def249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324241be39a1ea29bc011b344b68b622250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e170316bb4736bd7754b702cc39bd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68cb2c2b4e11478450039d3be87347252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185235e2716e77a71287bcf70aeaedb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed602d414a5b06cb61732004d4bbf6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf637dff3efe22118c40f8b3727dbbf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d767175c5bc9836833df462110d220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c966a6504c055da2bb901f955c6f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88747c753322bf849582ecf4f4c8d1e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95271ffe8bbe54658fb25aca075ae00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9611eccb8a479302a0d6897699de9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263a2718d7496abbbb1602f46cfd64b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8930ac8a21bbf34c28fb5b2cdad6950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b41f56874d0fc01ed04f5d91b94d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a31edc8c803653bd4e16933be271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ae23cb3744a978c242a22bf1317f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de207da5535faac0bab2f8925093f08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c420a4672e0c9446001d9e1e5c1d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1596986905554ef4f23b47ef5215c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855979d2eaf6de9460d341cec3a92c68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118cd85cc4709665f27844ad276056270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2eeb7de76ca034b575ae5d7cea963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1baa672de03633719b156cfb56624272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b68396281c91096008dd02b8b0bb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c37d1277793c9e03ed3a714c595974274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc1ac4d0427c69419bcb187caf7bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e0bee276191dfadb3a7a13a0da53a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c4c64c3bac6a078eb437d30f4d93c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f3f6b92a72ea46ac9c6cd12bdef4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414854058babc316f668a4465fa5ea3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c4284bc6aa5b82d31a6ac70297beb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3a61d228ea230637861539e3b7e3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6a09f956adece03d7868bf6ecf933282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d84eccd01dd9b791df52e17ce0be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b48b962b5f7e50045b66055baa63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50b26f3fcdae7d6260a5cbea66f6c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee7a18b8212aba4f9c9875f327cf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dad029a4800645f312a87d794fc2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ebbaea60d5478517f72fc0f6abee6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951afbab5e7077a5732ecdea5f2c88a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4606efc738a1091b6aa0b4e455859290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e35810df6e24b4a41d8ff15cd68866291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f5be595958e435e743b89718b6a61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe0236da52852eba3196f9179358b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f0bbf2d905c03c4105933366b4eae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d19c1af0a673009353c7f69acf869295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d0a0f434bb2cb8eacc02b6a69fac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da755d4199e1830ed940949229d02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b609edeeb42a54302f2ef418524553298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03864757f2364ff50ba0ce48d87fb3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a79efefdf3a0218062c596cd10f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba159fe3b4d71110263c1995979f9c81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035cdc0d9b795f6c9ee30bbe729afe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5fc79de5123c34c67061c3215b81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1bfdf1046f650bb32768299d039ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7194083863647a17e1412fb006d9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585de845fa1fe99fa6bbfe52c99432306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95589ced5002373f3b64dc66274569c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c4d0dc5f3fbaceaad202d01a193f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a417c3a8baa55291b8c12cd2162df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5cc93ecd103df75178c23175022a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662ac2b2acf3680e643c031bbded57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4231bc2cf5fefa0a152eaf9cf237b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ebb9dacd38ec543da0c414a033d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51735e177f2f8d571f513e2d5cee10ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e676328bd4af1e0edfd799bdf81bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d99ac96a7db14e0643b5185942496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924dbaf5178dccba2633847dc8d821317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33a420071c75e6a099babdb8a6d3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e127117ce25c74d2b30401753ed8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73b4585f5d01ae7230c9943ff67317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccea6190705144da18a3d83cfbc82d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc70d920f81391c490e1075646d0d34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e502d0e30c2e1e377252bceb11422323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a1399947b607fd84953de76cf13d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc8f0ca7d43fdd278a88291547bf31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3fb2b92b506832b6312452f45e3af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec947235fa4673909b6b068771c45a9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4469ef912e571c9b042f0148c260ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee0814e433d2c019686aecd69ebb00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99869c299b4993965bea5c86710e849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489d43e8c84ef4ac5165352f9e4b63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e359f5cc890b6761fbf53160b5aa25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b455860d773a2bb8c499b2ba92ce2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830cf160da0b25cf53df1bd86bc501f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0962ad363c6c20b0c3e8aeae3a0ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c1efb59b083755c64688ae54edc913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9beb3b8e5b5763b49af3ace39f1c8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7441ef883c8304153c678edcf2b3395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfc3dbcf5f4c154fe2ef5d92e4295f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ae313af1c6401a5e899012a4a2707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244794944ff3a4b8c517d900267af24a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f395c20cf6f1c47191f532ef6594ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e9d8c00e2c07aba13e8175de519610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41d0e1f3d7a9ada527d150fcb690a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e729ac17353eeff0764f7a10bd290fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca065f5fe854c8e1668bcf1a603dbcc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986686daff406ad31db5961d771d028214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2688e7d7abc017a45a4576b3167d09415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9a2ebeb7af897663e2ef7616aa85116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9a36cda37b744b82624218001e8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b08b5b14f0f1c600ec21a94339db9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c811197d38b4bb6919d94f1ecc7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70661af32a8d3c5d71dbe0262ed405e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43476e2397ba46df4f57549cdb4fb9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1e5091ccb98bb4cb94657ef588d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2540bc120b0c5fff012931ced716623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b5b5ae63a13972f17ce1226c683c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68899c11b8073da9bdc33d77f98c77d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b8b8edd62fc6fcf0f83e3a59b1acb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019015f2c2953afdb705a4a1902a1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46124d81206df47a7c3c798cc8ab9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec8466ff11c90a6da4dcddf37711c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7dc66daba43c546ebf062c9f0df4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86d180ff713e7de557b87de81004b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c10e2c3ea97e5f518cb8eb50021b2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b20fb086b610344b74c49bd4cb6fa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95fcb1647fdaf4860967ac02d6d3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b726a675e55f3b61fdca8c9ee36f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc35815ec568e8aa6edece223115a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b43ff85aa6de33654230855a4c84537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da5bf602cdfb7be6eab63d01db99d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43008e07c37f16ae50de03a66715c68f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7426899761449323810aa937b55a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa57a299e595915f1728c76f2df32c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16da5c26a03587d7258fb49ba03a5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc84d8cb0f9dbf8ef87e785eae2da143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c1ba50c4d0c53ecc1197a9d74a3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803fd36e71b13c59d09af6a4c90a9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea310b4de8f310e2574969f991a764746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c8c059163a8394af0dfedc9accc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce6f74a4441e287806c13309c3b92548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092347469526de2bcf8139f502d4939d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef6533983dee0766f08ce4cd7b74be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48c9a71182d4f2ba67e21ee431d9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4677f71f2bd55be160020fc15c39052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba8ad85631367060f1a8a7a679730a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e030a5f6696f2c34c0a08730c2892454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc94f9b81e2d902d040a85ed01255b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2865aea66eecadb27f3225565310d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e36d321e8762329eaba0f18e78be357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f483d7df36b445c246021e64927c7e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebde8a1e07cd58135364450dc3da2ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da4e3df9233ff6344b9f94d76f140360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f29e123a6d996ec4f3c1232c2e49261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add317c21b87c3724fadccd9d692a2da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65aae2a1e374bb4e9dfa02ef60113863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c800208347f749a6b071f5c4b0e2cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67c407589b9988e11a32cf5a18a8b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7566ffe727136e8e03304a1b9bc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f48d251beaf5bae661bfcad118fa7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0d9f6eac4379a66e1af9f5048dc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229db6ebc864d7323d8cca745a1dc0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7b33d27e7340dfbe4930e93234da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af121123de7a8a3e18dc8e04d64b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed835f0ae28433f58df672c2e520e2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f711adca0a322dada8190a87a58573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26436a32e647c79e7e78925c0250274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d208f335cb3c5b64c50c15ed12bf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e76cd7c7cff51df68524a09c04da676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b17e882bfca57bb0d050db297118477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd992e3e6056b1e3fe0eda139db2a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c08165fbfa2ec498f9a702e49a804479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b76595b5a1126bead1b4c7ef8d3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7659d7086b0a3bafa4facbd790cf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf113dc8812c664a1d52d22068b8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baae72c1936485afe1f2478a45205183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801274ee47e3e5ab7a1c76b095207de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8678dd3ff4247bcd6328a5b9ada244385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3f5850b0287510895cd354c78c1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3bef39ba7cb2212dbd218f610870087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dff2d9f7dfe0267d3dd03fcf3846e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe361606defa492dbe56d2e93c79a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79b0178215459e75da7c17bd0be83590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e3b603952e74ad7bb8cb3866ee12d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55166fab6e68d8a22f8d40f4d3fcba4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc15a88903a7a43fa00593c500b2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ec4046fdca08c0a5defed4c1a29994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda7abb8b4519637d2898b8d930fd9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb9562af58bdcf3d1aea334b6f213796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2b47c943ac7fc312bc452c95bca397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b73036a37930ab7acf5f3df2a5c2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99b9feb3cc1d95792cbf1989ee92199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c513d001b47c93031cd708c19ce6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed4a7ceed77c0093cec9336e87419101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c360c99d29364fdcceb2047968ea5a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994487e3eda4383a02b3fba8e87a8578103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e74516a2a6d8efba4a724de65a40f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866baf8b0f0a5106228b4dd252f20671105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e2089a6d31e19af698f12d3dfe008106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ce656f579a705703e7d39ab1756a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1244c1e0d904d6e73a1923c1ae92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895626c745410648bfa70d1b2e5af683109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b92af9c0732afe09f56677a6486281110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a479498dc094593dc1d33e4a826e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1dc2358657d7c457760f20484227f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea754c763dd44ebf0ba6ac21941a10d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fd7d4411b124858e15ef9c217125114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f0f354a1c64ad0071efc050fa5e66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29579bd3202bd43f553ca756dd4bc9a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1160da7ae9d7c54f3988bdf7becea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be90d914eb4bbde2e287fdc5453d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25ffbd98c65e9bfe7042f2ac4c318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e40fb8926192831c5a1dfb78ad7dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769477de00e9c1c6181230af90ed0db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd56cffb1e2f566ae9138a323ebc9e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f00fc888a5dbd64e2b01981e86bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdc63f1e2e62808ab133ddf2e3b046124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2afb6691327ee4840cdef7a32f6c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7409a1077c101f854240f18f9eb027f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a98cbd0286f3be6bafaffa07e435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491d12196b7804343b6f34b5a202c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d964fa2f497dab3ea1fdb5bc1d3e8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed880cf8b6bdb949372bcb6bf0c545130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17739db7d094e4b59ffc790a736826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf48875b97e96c68f9a82a75b659e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e5aebbc967f9e789a74a7917e209133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d3128b39a34d371d013334ac7e14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43298dd8a433d9aa77941e2d2e1eabe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b53eee1cac06f606bbc5b6919066cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddb4aaf21bd29e77b782b90e8c73b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c4a51c4d5f819fd1727ecd7426ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f03b094718fe70aa400371e4e5682139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc1bbb88972b263b5cf591eff564a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107ce99a9b9246b68f36367cb80fc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ebb1b8a4a957c28245c39f5e9490142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4a050f42a9f32f6be90f150e03d55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4827e0d8948ef655ff699e0b0fc38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ef2f6e5a2ee70007db2b371ad094145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30635b963497ef6e15f73c2e23d96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b14d0aff18d4b947931c7b94b82b57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4489026e63d6209d5b6e01a07859f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042245c3abb99b96f7fe551f30b38ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06c2b341d66e05f6c4af8138f61324150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde68801e2317c7157308881e7f0f20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a0fe26ebaffad2b04ed811520d9e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b014dc2d2361df5ff3bb50e2bed43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2358603224041f0009028590e6b15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9cf67b2eadf24874f12e15237514b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2407f0fb9ef1965545de527fa580156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7696c5daa72160d1f7effa31357f94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee4616b34affcbb2e267baaa47fc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b09bf7118550ef50b9573b1c488a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b3dae5100ed6508febe76d81b52b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b355c329ccf09bfa744741b6915b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960452708da3e60a07de43740f7606f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da48f74e8355b91b5b022dd9fbb2f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358e7e8dd7741052d312b6ffa59ddef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac562c42ab6a92441c47bafd2fcca8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab03e97645d078f4b3d5a18962bd3ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08853e9f8596cd2373415405ceb1324a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763dda74dbf22e3e42e8a49582af9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e047b5a349b4d6edce32459e7d6f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6117d30981a1a36e7dbc8ca644403170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165090eddb11f4954f29706aaf7d6d62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a6bf5cd81fe5765f503e14592e9cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33287a816080c7fe9859df48717f470173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae77399be5b5d193188d2068280d390174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679b7ed2cb36a1a89b2cec3acce91c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91580332054390745edd58f60f460c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757a417b6b4282535a7d28b0ddaa69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468df7a02eee8b9d726501a8f3154ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98019471340a42e7b10dec75d21b6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976bc196c4e5a9ef03fa293aeeb807b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bd6019940f11cf9c589d21ce91716181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8c9da139b0c23cbc37e6250f6d66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4eaa48fc9bccbcaa55707638012ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a0feec6eb38db0c2fce37ac5dd606184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaeededf816e68463465e5e45ec660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0639293fde06ce05c120d1a15f95ec8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f0416bbd0449ecbc07eba51bf950187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fb597e0bf3df04d98cd70fad24b4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a3295b464be2bed7ce687c0b99f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41be26d188762ec97e5a998f13f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c62ca000730741e6389e96b0ea4323191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f261bafac320656d9a7a3e0da7d11f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca28f791af0ef344e42f5f51d24e7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13ea1d7fba3eac5d32561483e1056c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191c5598af463d4faba83657deda46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226546c528c4be5728d0864d30aab4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcf5651a1785f6851f3fb6a0deab4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a7379f9ab503124ccb1d5d94e722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2e21335a5121fb7286b6036a63871199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fafe4e9c827373dd8bd998e9f3837200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08af85a8115c148d9534b2a34e6846201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d197ace52fdefb14727849bff1b54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ceb2d40f079ac28532d245b967968203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d22264c10ac5cff5c2f14eaaf992204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15916983df391993bc36f0b35e39653205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc96c7f89ad389b9c8c5f0512111a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43609b305d2dc4cee2487bc2c057e8ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f4ce9ccb9f01ec84d198f73b38419208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203c50053dd12ba324f20bdcef933f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab3ef1beb63963c605b0d8fe71ad9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b1b44a20ba72f41581d558cf5649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2452981d321f4e6d3f3a07d779c6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63cbae636614eaa9433b6fa49bae94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369eb036cd1a07bfa741bc6cd67651d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118ce569ea3b7ce91b286faf8f8f45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca65e782ee00bc8a7527f9fdf91e2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aeec32842b966e419cec085814157217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94dc6cff5faeb013b436b2282983bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4737d83404ed4d9327e6c8fd578d27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f1b81d4bf14bce137f284ad346b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c02a782b71eebe081cfc871e915e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8812af07cac583d7be4c95febed756222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c51aee14f8f5b878585a99a28ea01e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a27d015002cf1df4d3b99dcb6e743224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d888ebf440348a18e0c94f4f67621b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e179e8540228c8e04bc2c16e08ccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7dd0300f7e3cd3a60bd2f205afac3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7ead2433bd658d01253b327c4479228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f71bf7f3034ada95d3572c22ea292229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a502bad8db79cf7147e2e975f535bec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d61180e9b64e9ee85d66dc08b6534231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc221d30f94041ddaad0c9b06db2bdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60f35f6bba504d0d6cefb315c0361233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215580455a7a0357d0b0d59c715040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451374020b76d15446334413b1da67c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d514af109096fee32c291fe855aad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b148452305f25ff168bb0fb4a220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1197e8eb1a6b4c3747fd91a8b9205f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db781af9bc831d4c7bdff5dcf13ec8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f389a31c892ce162e9a58ab89e1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fec16f297e641f9fd6a0c8f63da0e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2843f58a5da4fe4885ad7be6995095242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3005b65078234705ac757f8db438e0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b629e2f22f12feebfa74c722617c1d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b76eae91dc3fc3f10a9005143711245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26dca5caa9e5ba439acc12f64a028246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6563bb07952f5fdeea18561f8c26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77101ccd461f4fcc436c8e17e2308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff2a333374cab1dccb665e9ddc9a6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c818852477d45174f6abba0f4d86fcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f071ff0ea1d738d541311d87ce56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f59061197d35a8175479a5964c007c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a0f0a7e93ac4641e802266a8aa76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd617ed66956df39304cd3e893ed68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c50ed2bf02cbb024720a35294d7393255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19508e5b9fe6ea941f3c363d924e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a8f8e99ac7cf5e3bc1c509fa0aa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655849b60b1879c35c3b73844b38bc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce196fe8729122e2ff656899e51d37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc01b6511c37df1fe0b25d57ba7b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de0946f0978a6fa4cf05416501b77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa053fcff4361870451f85155987181262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9bcabc0eb621042f1ec8004f79763263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be26357a0987d86f8bd78190ae870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c841e1b834c0b83509c591fe6152fcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5068e416d723a17edc3ea6e88229266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcaff23129f05ff4fac9ecb188cdb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbccd003adc651422bb881b4984dd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e070104dcc51f682f9cb8203e950269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6cd61fd2435aa6037eca65d334e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4037fe91219a731afa44d676a11f32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ef68bb43cff2d041151e24535cda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086c2b145f4a0303e4a52bdee84f14d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb982037a1a826a93408372d179aba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3b27a0152cb551d4bfa88ec9702a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44727a84d58c6d492d3a4bb3573bc52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10fdc03218adc4b985631f115a80b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79880c4ee72a6282ccbe961aacd89d65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9baec957cceef8449e079dce9d4be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7568796be1b561dd36ec8c34d6f2da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd0ff4741c9c0e228c45b91e38187281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6040e91cbd0423fb18d8acae38c16b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bd64c349c190b2b20a5d9d9822bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc74b4ab8ac914df4f4acc62a6d55fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5572c38cd67f3ba49c34a82f7551285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e7f66f80f4a9baac690593f0ffc40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0fc17f2b6322a438e84f4209109e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f443534f18b1e963a3882be34b28e15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed6a0a768a8c9bd7bbe856d477949e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91490002cc2d40b1c6e67bf872a66fbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c16504b750c43d25184b37ea433033291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5a992037e65616ad9171cd87c268b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41780806aa4e7b4d02448289625ad7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b91e92795b5151ed8c57b1b81ca819294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d47ba8606eb6b8f0c67252b0325dff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4d6004f4683113fc51f61764f74d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef663e653ebfe3a5042ee34b73b8609297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df2252c30d320398c3ab323989e4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09222669c452356edd32e362d8a8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add436d6120796996fc1c7346d03876f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f5e9af5e338d201169f1f29ac7f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d531aa711edef3d5a323ee6d3cbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885717031bcba7f91e556534fcec75a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa3d888b8ae4cf3f9dc5e434475e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff655cb295313bd23dcf5867b75c1e47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7f0b533a4f00eb0c3f9307776dc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532135fa781e73e6c509dc55af91c0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a1b93d6b36e7a2b7608dbec1d2b13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db518a51ad60b4f6bb33c223654ea20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582f170e86fcf2bed24ec2a7735f7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08d20a181b47d17aaee5dbde6fd8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21973a9392f3075f04004cc4c1f3b49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cfa1022e3a43b401259d74d84df14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d21815b1cddc34a51d952349888d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d67e4e3b149ba22a08d48708c28a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fc72ef3d5815ca84e60dc78fc6f90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570ade94797c2df1b185090cfc1113317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa26320c5f318e600fc0eec7e1c80f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbba83cfb6645728879729f396a9fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b511b4f5d9aa6fedff8ce4f23fb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bc10525602bb3e796450d422e4101321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e164c1c5add2673eeb8f4a50c125b35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094437757fb36ec4527ac9a5139c03c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51d791903f25fafe8c0088cefef58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9a7a7652791904b63b4d7ce60f84325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>