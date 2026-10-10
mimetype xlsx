--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18b862ad6d53aad2b6c898f1aeab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e22868ab36aaa8e8d1bc4eba2ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a5ca14c25bec20afd413bf0b8d62f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c27ae3e88bca803157a1378e01e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e019ec89bef034edc196224d477775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b89fba7a02eb944a3e1f3664a0ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a70e9f199314a9a3a4759c9da97f4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af7e7aebf42ddc8915c750080ddfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4247d422b34291c1db3a9550639339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928780622f3199b2e3a35bba2e200b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136899a95f91aaba12827d40dd1c1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa388195d019adb43cfc0edda30adf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9859ebd15c6cc679509719bd80750d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b284763bfcf36780d502f26c8278cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a11e05027238b0f226ebb2f12d65b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126460b1d8e2499aedcd4b33eea2b05116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ebabb54a6ff5cc361e99ed0b2245f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9d95ffa5efabd6cb1dc0a99ed779118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4efd2f94b9598ec9bbcff997060819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596edd3f6017eadbd2e7b57918b600320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9af77de3cb6e1df4a7663821d9d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7558c44f0c93cae3e8832d64924d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb646299020716bf98e769b8461c32623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f7ba58a8b1b1dd95765201cce4dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429387e1ab12bb97e60aca6ef48d067725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777da1b7d869e8276de5785e9101ec826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45678e51cbcf0e38848fd722845134f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7af3d7dff91add72aa0cf6acfa6ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad64fe636da597a269c8649c4051529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b666b17a19f2faca3492f82684e6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef714c36fe65fa1b56de1e5ea3c47b6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faddd794a4ba03e7cfa059e278962b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019cb8fa21c236849f38cff5505ba933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb8a5798588cecc076beffdc4e245834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e7c76c9c79e5306699d46c61ec4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cea669fd2b84da5f01d542a77733e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7647d430dd15dce0a5c8e0a68607937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec6ea3a7d9772206d312c67ab729538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecda0566b4a9e235d3c7199b96f2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe51ed468ab6292db436eb1ce887540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa0403382a8fa34d102b1cd48e80f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0152e81ac2bc0f12a93256906c7b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f080714cf75a2a263daf78dc8ab0d4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7f544219f95b8fc397f68dbe7ee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447496260ec97f47aa5132d6b9a64d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17b95f951e6a1b73307f04046925f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef814635b3ea2ab72cdb00b0baa61e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082891751bed973946c8532c988153248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c4fa00dfb233128b408965ff3d3d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208a2fa5c1be4f0d2eedba5a72f870b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afbe590ef4713c3eae04418a9d6ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290883bf3b89451db82ddc6b5ceef4c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aae0972818cfbd5081f9e16ff6c37453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ebf67c679e4b4964df7759aa1d8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8eeea7ff68119277591cab58016f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c21c24b5b6c32ad43456a59039ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea9721f795124c9b80fd68fc6276857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34a8e7c6ea2e72de2fe769a48070c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585e148c3205b9a4f03367598d5de659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d8c67167ae5744639e75ee8ee34b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda016e44c9d7e8f042582bae0c2e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d92773d8580dcb8e88b43e4159cfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d4c1e5bbc20f533b2d128c81f7f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6fb2e2527bc23ba397e866df0b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e0ec86f36494878f99d9b70721f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655f369437d5cdcf2d9f0fe227209e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10cd7c1b8d1496abd87eb1705d4a7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420572e7404a6e17e28423ceb05a3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61973d1542783733674250d8b2b1c63969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6f641f0fea78c352ebfcc951b52470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159caaf4a9564e0f953d762805ed51f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c7e4145ea2aa738da53688b1f91a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a64dea280500a34d8ced1eda7b03473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c304fc45bfe2b93fb6875317bd0c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494897718317dc1914bc3ed0ab47d5e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2643d0e6e7aa7b6c6fa7711fa8a8da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec602e4e258505553cccb3233837277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df59d0fafce27be51d2dfe148e55178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331ffef75e5c63e5e5474eed1d59c5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765dcabc8af0e8b82ce2c27197a97580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719915a94af51efa50f7bc7774be360881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1894890e7467bc362b9cda87d8f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d945644255ba4e79163836f584a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db6a47f63d5b460f19383a03c0e9a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8facfeb7da5e46c9eb88440eb08883485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f39c537f7f5d0207dce78f4c5ddf086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92b94785a04d925c7f29677df3424387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cadd23e9b75054bc8e4ddbf94a89b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6b885eb11bba8e83495d7b3eccd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c695024f62c3a4816e209787008190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c65f333227c7a60ff418dabb906791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd16087e4e5828e2701f8ce1717d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acebb348cec362b7d6f7cb381ca826c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa0014448d1b5dbebc6112e1e6bbe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09dc7626175a7678dcd5a04d48147395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57f9d0001a4938d1859492fd0a32896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8203b2d6b69403375bc6560863b4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19d667f4e3debdf35ba70a71ab74e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd946bcd1c51cd1ec3250eeb6540b3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a08009e6db61e23f4a05ed9f2cd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abdaf2f4033492e2097723645fbb36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ceb2225c181884533328cf92959d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b514f73f5a30122cf00a483bef26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157b553b7f98b70cb3b38629fb5698e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669cbdc51140c983b3f75765294f306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbe668ee822b09f2bb9effb9982b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d65ad78d438201033ccc4043a72a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408ba6daedaf6bc8b5e082dfd49f65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250214e6dbbc9cf2ba2d2b66608d082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35592d325409f6f64293c359aadaec53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a20b3b335c7597464c06c78f508418111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e148b477a8e11e68ec99aed99fe59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc00c6dc5f5ff883421d7ccc85a8dbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0d81e195c36cefd3c1c01d96c8fb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6234cbf8c5c9837981d8c39655a4dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d883b7a59483fca9c1de919d91ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339512831fa315d9383a7fcaaafcf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ee03c972219a444dabfa3a1c97773118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef6a7ae0318b8df31fc2ef130d2a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8519fcc35e68debf75c286887e51f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8cfb11977dda4027eef4803c1746e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ae010a04ffc14d696861518fb99b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e90bfe7f6ad140f6d8101082746097123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c23174b1a1343992944156388a1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c416a23e957d4cbb93499fa9d926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc844df841b01505a0e099b241b85ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2032125d71d0ec1209c2aad69c57a2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918cd27d53a3a92475b131b9b3bb8ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e344e05c0a7215410a5b8954a71fd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43c0aa297d8c189566c74f81c0a7d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21377e2e069d9bb9319daa350f165131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae660691d00312e61a9e0d57d2536d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4f27f4177e11db885f67c0074d93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708404cb2c3d7a61b6b240118f2cdfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d07674e06fc5a1d2c9e6b255848c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816366f8f5809f8b6f4341cc583b22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19827f2823c0fb0d6a26b5ed23f48109137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8470c9e42e636c7bb26966bc26144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee58bc37500a162303f2af345a7487139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129e1fc0355b66f28ce037171a268a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255b2c3dc3c6af2f0d8a378e939ea8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b2f925c01e4a2f5bdc5646a033438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221fd3dd0e840f18acd031d86ab49c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c0bbfa336929d0baf234cea37ee3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480ee32877fc940f1b678d4bf922e8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8684cc3a8dcfdfb6cae2b9664e914bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8875a86b47dce364631602016b023147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b89eb16ebe2741bf49dedbe73ef8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267d8e36bcc2488e2c91ecbd869b55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab46fb1fc8b107c17886eaf53c965e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad653f2b63c34524e2e654e7b9d1cfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee380178bf15973faf71eb9ce1098152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b4c48f4bdf948b59e611e159c452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8aa5e9e2e3ff4434bb9e0cce4581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4efd4f8ef6a5dc189824e27b78cee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4f2c285d0bc977dd83f3604f56aab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4cccbbb651a9467c67151843a1f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551ff64cda75331e94e20b032cc8636158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf20170288233f39e93e4e1635a56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ba47e50b0dba69d3a6450e01a1b14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141e6cf76c38edc3b8b912a45a3133161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408f4231c66cccc3476c9958e1138b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c1bdfb681670a51e75be528ac7b10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd61fa389f579a9874afcbdf2d7bdc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80544ed8bd0977aa31a82f2f2d36698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d868d1e8e568f00a4a15540cb94c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca00da15959a5163d4b44bf62382e03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089784217f355bd316f2c3e25b2b166168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ddff2a1ccc9bac7e0af0f16bde23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b37902197b2349e1df4fc83d3f7204170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631454c5096be7be47508d23b053a71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca22378b17aba82f791f9d7d85829d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75219e8f7671d94ffd826aa232417173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d58fe9a4002f1d64bd32a0378002c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079a8c64b6a0437699dbdfc5c1761d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9a79d3edf766cd1326b186f225601176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140fb3711e248619c738ae93abbb2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21a5f7b6c32483e252752eb6561dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59652093e3419733602a8a761c27731179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e42b8a28fd7698e26967c279c8ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0ae36838cc7adf47995de45c5718181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550291982b5f9b79a25b0d42982305b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a37f7dcba8edefaab7de8474a253e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ed19684e3de084ab65accfdeeb212184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deca7b3b367300f9d1a442ff3efe8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f4d757e65e703f7c5151df1a0def186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98256bd5e7d79d44f99167ef53ec803c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939101977e73909a21e558401e770e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807780b5dfe4b7a5f4bcc5e0e833eda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aadccb0b79b1ed212ae8c1e7759e01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b86e8f36a06c3fa85c3c9563eab3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c689b86ad3bef4d4bb0d1fb6296809192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f68d398b4c9ead24aabaa6af550895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaec387a6b426ac4e66cf9da5eec6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6596b8ea266b0525ff6a9ce919b03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692bed3e4658dc940b72767db068892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35beb4869e7950b8d64debe35dd6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d7f77d039f7d940f0c1f45420fd11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf403ecc3c4cfaee7144f297ea7280d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72cb2ea79c82c16060dbbfe155855200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3945587c8ac2a8d8949117d0124407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fdb2ceea62f483629b44829dac68c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652f8f1c6d39b7e43c908ce7c9df664203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c0c346866125ff606ac238d1c775a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d6c369fec818a68d6bcd418a1bd28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d685a84a47d4546de0834d84b989b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314555d7375d4cb4284b618879ced24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db957c2dbb8fd1c4473e99b5c9e97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc584442225a28a7fa7149928b024209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950648d9929067c8ddff100618963b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c77c684c7a02253451d5018b64436211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83d9316ce47a18f42b14c8d471d36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43496bba802236f5043baa616c27a2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1eb175505226530b56f910496d010214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d72733d42113f332279d4fcce2e45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325aef10e21123c231716d6b5cb5ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d03440878b018ea9b32e19246c08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355bd3d8031a663903c9c2d014e56b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8df30ae7b71aae14fa5abd4b4065db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39007d3b6c552517339b8cb077189b27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f176303f34baa0295894e99b3e26da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39007838e64a21d2295088b6b79dc6ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d4c1311831a6f9360a232bd0c24b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58197dc14ff323bc16e63dc45d0530224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f38771107e1ade49d43558053e25b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d051a34d44dd8ef1d2e7b832dbf9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ade00eacd5fea8d929382d9534d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438f23bc2425e58ab359090f35f121228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cebe9e14d2a29f34554ce8feda00ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f7b56eb930746ff63583d40077a60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efe64c7435b63dae6484b35435adc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39509aac61da3d501304f33424e3a728232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c76fa641da3d3dc3817e0a29fd1415233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57767cc5a1042ff20c21a018f2a97716234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256a51ab2465bbfdc13fc593242ce4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9788237c195a5702d3e8205d3da30f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216f20849610a9d867065a47ad6b62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef47b0388a38600e16c003b96169473238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620cedbf142ad16a779a70f05dc0b28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39f81e2c6deb60d88add4f92ae3c4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd71d5f8e53e23bf0dc8b99c0f3b40d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9da2de218ec0ec2566fab5ce47f5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71da2d02f468cac1fbf71edae1e201243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d95b630bbabdaf3ab4f1d251fe2761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba9d8a6f7dae3d8a6b071a5fcf67ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9174463e3321c4b5dd93af0571189c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16808528bf6691a5644af92e38d331ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b809ad0f3e738c4a46b9b4d6c0e6c5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4963e9f47af9f42f53d551dc163ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260f16f0ac3658301149f62913e41d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d5c818e4dec4987bd826951bb0bed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a58414d902a8a529c31ed0fb0193f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d742a45a86fbcd3aaaac5961b0de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e31892d01211c2ce48ccf03b09b18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88744bf9c7d68026949a56e81c3004df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a63c88ff861a94e4688c353bd89b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3026124a9a3c455982ba378634bd02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a87b6c7a71c6f6bf0bcf4326767f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ef686f795ad16c157bcf7129bd816259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89349e910c7882ef668a9d024d1db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1e94ce9fe221b3244c0c4fbaed69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157faf225e39a5abe8109f094299dae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c507fe6fbbbb5bc441989d06337a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87c8392c482e87082cb0c8c1ed5c33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e9c41847cc67c2fa1539a02df336265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a4e4c339e0953efd67dee97b02c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5201a5a2d0bd1d73663354d53eb22f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6cbfac6230e2c730394bf98ca5c5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf110a692d83981516b84c8e1ad018269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39d4fccf1f480e24c96a2bec363f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb218ea704d97d0849bdc23ddd18d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099e4ec69740345bbd3d81ec4571a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e895bb03956a41228f5a7e23781f11f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808497b1035fced825d60cfd93dda1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3373bb007d5c22a02ba98c0934de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1858a5504973cfd2915f0f50b42dae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fbdff69b9b2f92a1979143454fcad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa3a7d0a1797331982253eda277238278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f5949ba9464288185ab028a68164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d98da9fe7755e4dbc653fa52613317280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471311817195d9b86caa2bcab2a9c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc624279900e87cf8772c208ac46e49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463e66a48f073b79b60cc817186f78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf59b0e1481d7442708e525d433481284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db1dc3e11d03d2439a8e24d6a82ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912caf1d97512b0a773ee49ebd45555286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2421774fcb844b8922bf652e326fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1a1fcdc3f9854d8e937d5de58282288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f52913d79cc860e57811dbe1541a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5872dc7f0501d479770c4820d548701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7980da2d8114d3245b27dc59cb9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02cd4eb8fc5bc28ada3ef3a56d645292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c076fed25f4f1448c492ed52c6a8b21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e725e190c348403305e216d2bc7ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c4d378d61b261011ecdb7a665aa8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e7e2d8afaebf70a84350ca31b021296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cadec344d81110c12d0adb061a50a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ea77596dbecf641fd63b454f5c21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78200f26584bf095b617d101ba21f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbb7db9c8c5052f7e0e14e1b48c48b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bed540c56fa67e052f6bf327a9ca6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283e6dc84e7ce2eac5492327f9c3b90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c5b9ef841530f09d33608582c5143303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87be91dac9730e7f0d3fc48b0e4b9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe359f41e707f21861167729aa473e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc19ceb56256fc8b023e494ec3599306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c07162a55c05fd53f7899812abee2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d1c980caf94fcdb4ed3231117220f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b47b2b16d45e46dd49b94cbfb9cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7ed1b54f58b5f9a3a23b0952c69d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc03223bbb294aa203daee2b7f9aee1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4b39909ab44cded6af09fa43e47a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9408c0887ffd1dca1a11eae082e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d5f6547f2351b2cb8623336ced69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec8b8ccdce388f148b79dd8070f958315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a56881888dd3b4c6a625c2ccf1b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dd775b66a6bff81deb957b8f9be33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24d06e61f326af2e29d5a34a199d40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2abccaa237a1c14f245c8d93ea0b7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bfa2a962d881fede8b8a3f737898a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24534e46229f2b849c252e8a078fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d879f3423cce3396b0c819199aba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7171d922275675dcfe57ab411bcc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf81bfde073f7be360ff73d43382e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef8395b19af4b24e96b814c233d5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ca7f8345965194f4530dce1d0f11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ab1614a424efcf9504bc686bdd3a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd3f36663415b5902d8de404482cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feccfb1e7e345fe66c03517da1f75f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b07fa43fcf51bed48ec8d417d9bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c8c421888f0410f13104d59c3629331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f51035d0713e1038f26facb6ede1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc2e096bfcb48e33aa1365a2ff949333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c2fee28511e60cd9b40e0d74876f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dbffd61aef85807cd8fbebb9cee372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68dc772cf8754d95da3b97196984a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8775e56c9a98d0ea6fd6574e965d724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462202950df38107899b91bd3207d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f3776d558b32098143600fe4a22cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65cb625e3a302b2a9f8ed471e75f9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178229897f99f28884e52c4e04962a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2ce27ce75a4dd529b64af617dac889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d1ee2cde15fbc2bdc8871154439110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcbf9cdba8562d6e1890a84f03480211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af9fc48a95201a6d9ed89f0893b4a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2218066b47423f61e5ba5bb626b3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5d6f64af743aaf1eb9f060707905514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827917242f2bb0c89cf40bfb8a747e6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704adb32a2194b1773b458a170cbe3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64909f4bbda8c96718f6e5be450f2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8737a8737af4625f1a80f937a1afb9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001870ae209ac751e1ab285381c2fdfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc26dcbd564a600fb7cb0784ef9b4c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf0026f19598ee29a1b158c11b24921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357839ef2878e7b278a553eb4a3ab6d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d31d4c1b437bbfbe66c804e623fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a769d3ed7bc114864a5ad9a7ec2aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51bbe42a7cc269036dd6bfccc986b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3a6325346ffd285cbc2e9ad62408926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f518f9886537a5f7f000b3d7bf37e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390c4ffbbb6977e65c6cdc0028258a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb818b4b0b16213fad24efcb1faf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb4b9c251146113611f6e3bb7c6a8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a227336bef0699170a3dfef9a7036a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190d1316b297179f38ddb9a3606ebe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa71de6def241918aa46d8ce7e466af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b725855550efc544423dfc3ae534d6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011976dae50a73044c6788c68e94ed6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8abf1ce7e000ce26c18e469aeaa91236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abd2dafd5dbc549bc93bc46ae901a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c35d2efc51ae7634dfca0fda3f1d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f21fc33897e362575fb561a0288539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba269ad735b73983c5eabc722ae8e9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200ff7389412fc816bb38f9c6bba1d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80c6867941df44fd5e646ca59a2da042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7912642de6f4a491e7b777c79572fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba06f2c3e2254b391f95000465761044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ea20f8d76934f3ef8523bf43b19045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc531df9b632314d9afbf6ab70570846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b12ee25134bc13c5051bff71a543e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873e5b3821b30fc2c53eec4fb68c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4006faf5fe8f131b7f1c8c2c2e3a9fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4bc9eb83d09aa879868bc1cda11d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322e53f2a3440ce04aee1ee64860a8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33cfad7c6f5caad20cb476fbc701c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953f7b4e163006022af27bdd8b367153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f165c9b4f118a7b24cff67fe56bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90ce18aec41cf8bf0261dc80573da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e72b4e06a6d74ddd16fea9de88c78c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c282796e2ffcc90e6a78b76247b8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e8c848e0f1a16bf19a7233237ecb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc90905fe2e0c05052a41b076657059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a302f90a9fefd596cd1067246a55af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2c88c807c429b9c22a88dd132a6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36836eeea418c78295ad4d3dbc16362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570d7cb7c0dcf158b118aee575ec73263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91479927d25e2d45c8f5726e48d18564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090bc8657eb7546a986b3dc360a53d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7971c24d420961e56acf06ea00a0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddbe85ca15222e82845d7c3eda3b7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7b2ea5548b55d1c6ece980a73f8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5228036d50d4d71770719f7067cff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcbb209a5ffbe18babe267d3116e9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaeb3e17abc50a1e647b5b9feaf6c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0938f5a1b24376175a19d06689fede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742517d60cd744e895c939fd66b28c6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a19bf17a336ca1f89d70900fb250374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab774e877f605bc0aa56be5200cc547175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c670d5edb4b578b5ca72c39fafe4db676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a743e0774dcfde2e25c2be8d332a0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa6a5c33ade600109d15854c28c91c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0546b30e1efa3843a6844e05f3c7b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52b62d23df0c24a6e764d7e0f758080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3d8a40bd020ec36d36d3bad49caa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3468b3a882d8c9faf47732364db282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfbab0bce1354d6f9b6fdae11a44d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43237ecddaf8a0b0b7c054ff1b40578b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4411158889e5e365addce97e9164a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c39542b9998180b6b5534ba6c1ade786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612764af6ddaa925b1fa33232e73831687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27afd99f3c0642688d1f92eda0eebd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c580be5a58aaf05aecb15d72b600ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bede0c3529e5f10c286cd0f41fa55e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11bd5b8d1c5231839173eae507a9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4965e700cca1e9fe1d4449b6149d9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc89ed099ca15e7c179a7e3de8a1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903afe94824c7c1b40437a7552005194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efaaa119684e3e72cdd72a20d2f9b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f3be5f8bdd4edf5870f045797fccb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe30f3e9d277ae672420fb7391d7af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ba0da5dd376f8eec734c271cd80598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591b4482e8f2ec6a240868dc5245c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54411aa46be4e245c7ecd5d85951c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7a2632232018c94c9b0468120c32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb86d6e5150566461eee31d3157063a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e5550d135f0873f3ff58f23bea95d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a60ff3166eb442b2daf14a5b135a34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a391ce8061d9a98b4e9ddafd296e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e73146fbb3a84217cd0079209d65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38605b57ec697482757aca80936ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027e48a069f0d9732e11c49e3d39b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04701f7df8cbfc92eeff33453c25f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b146a693733bf0073571d320d0fb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aff4685c002475a32ed788b55b1bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81c9d9e9ad6447277af009c2414c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14764ddbddfb5f85d1124d82ac82c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3bdd39f01c18e998a486d9264a4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c14a8f0ba9441c8027584071d30f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9be98ca1e801395c9c5525b9c9843116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255ad0aa53e9fbbb09e0ef33d487dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dcb6f5ef9975fa46742b303b68694118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5708df7c4f09a4da3f0d9fe7303f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e231a72be51d396028871ae838b70f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d0d099e857a9d0a1ab1b3f8ed113a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440652e70d9790219fce809381ba62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca87cea5dd8b2f6859d3d9c9497a5e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6ffd696fee7af95e82fb7dd0de00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca64f6765cd2f624b4c82e51d4693125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60caf23812ead7017aa1cb3adda079126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9f7bbef9c48b49f30958964bc97cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423108bfff4219514cb98299d1c1db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb1aa1b5ac879ee0b4e8192b9f7226129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daf96638e62622149ada74f5b1445f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aed8b79be6d0f5079ae91cf98cd281131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b34557fdcdb7c61d7e11932a59af1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07b688a99fb2d834a58c9fd6acac2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989bb2ebfdbeea7297e27210f4158c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2850e4d19a319938fb5db782b66211d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d6314ccf40015487537b114ac585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b518a4070b27a3d74fd3969a5c37c3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd1e5d05074c215e82902035da46c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a060de35844e578cee75b379c50a6a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d9b83eb977c949e5be4e12dc14bd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5b4932a7d89bec03145ec1cb9d77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c7d3ad8649eca48918f503918117b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6744945a8a08f7c873346ca5b17b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43376d75032706a782ee02ef60a0e26b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be852cd9fc71cc1ba09133d5afc48408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bfbe32468c2fdad05cd16f989d21f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86199ba3809d179092ef38a9e71e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9bc2b4118893f86e9e864b041738a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5c3099d13c4a8678c2f896a3c376c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fda12f006a0ab06a06403725962ed8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a704d2882f745d4aba16c1c92e3ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd388786a53c24d1ea62eefb69b69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542372631bbbfbe431a45102a163a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22796ee33bf538e26a681cd8a6926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b22ad99c37177359e4c914c2347e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d08c90c73b5229477c450d25ce4fab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592c06f72f0fe8bea8e64705fd8d388157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003ef4b3869679d9127774355c6ca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f823a3bcc413a16d7b4e5158724d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf42d116844773aaef33f81895e2fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f5bd166e19c328697afc186793a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d68fa0cd4d42ae791d039253ae10b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ae4a2d38d3a098157862980f4a6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c535ca7ae2754a3c3d76a21c12deb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44abc040f7998d546cc2b8cd4e5c97d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092330416903b080ec955a42361a05d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a062dc245aa61a395af967e84ef58cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad45d7a5fd9507fc3ce508a5f2553168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e4aba506c74e6139cdbb95c703361169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc78f591a0f132af98ed7fe3cdc6bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde5d0f8be0a7afc72ec99f7814f6ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889aa38ed9916550a1d6566278a63ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3e125a7d01be25005d824c34c182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce0e695d40fd887006ad6639723fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135926cabe6f9a1164e8e43c4f5aec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cdcc6b236b3ef53a3f48132724209176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d9ad6943ed78fcfa8d9dce3c9ad3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb99ffec477ceb2ebdbb8bb7746e1c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d97f7181e46f856ab82dee16622b29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968942a9ee85c4717679750924f3b2c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9f3e91053b316254957e5913b294181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99a49639c4ef1b585d79e80bf19659182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c50428e45510adf570bf40d82c292183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ecba2047b632adb3d48e0d083f7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed9c90994c2e2b9f0b6920887d410c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a963fc42e799a0383718a30618106186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85485a555faeec5260d2dabfa2a902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7cb45832363e4988f9ecfcd8e3800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e7ac0045eb673f3690d63756aae5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffdd8fd84fac60123e303af09fb34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0732ad831105ad1cdaccd0f50dc8cf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1bc3b4295daba0c0e7068c310dc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8929ce4490dd4995b8216dd411547193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93737946254b77a75d5818379732b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13cfa8e20a74595d7eb1201de77f90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e04f784ea23bc5de521403a064994f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ed9a2bd0a6320ea91354cf8c5086e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9a770591057e015a6076ebcc7fc72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6777480ba5f21143a0595ce760f2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4624eaa6197b2607271bb085c84e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5963f75da1c2679e8ba305c0f112c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc598c49ce5cfc8242e640744bcb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16608182c7fcb204aced79437fcc11d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b95128360bcbd9fcae132013e7050204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eefecac1a439c9fd74a2afedd95253205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697ea27681d5c5cc0af8d7fa70322b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16524589eff372480436fa6062b7291207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182617d697281d09e177b0b118b2c9f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50148d476d2c65da7360e3112d9f04b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640bd614e17fdd76b77ad5107ec0d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f3d67dadcc608851066d3e0ec8ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c9d85828be9701457bef089dc159212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfd96139d7da08439dd4456f9c2cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165e8ddc0d416d8bbdf877bfe8413c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a666a14f34efcec19b6b292cf4ca8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf807c8c266f9cc0c0118c5ffb45a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0284cab10882b593928b0682fc2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0f864432076ef70e187cf68026e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020190412c835c8c83a4f3b6e83fc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acb8a13914a07fdd65de43df519804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b99247ff53129d9c07e29854ee3f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed7c262c3879ab1ccaea3f14bdd3db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164733310a24cb0b2e8c7a80da6b9dc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf425e76b8c46adfe2091cecca817d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49eef171114e4df10c28f0eb2d00d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48fcf02b71bac095794c41a7deec2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2dd314e74e01f2921cba4bee8238227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170761f9fb57c9b6e021e4d9f17bddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018569519269b94d3efef7ac8dffc0dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991337a24d1c98a70cc6683d81935c33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7698d0d33b7fad1e04a90de74b216d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f097f7767d8c911cac0ad9da78cb4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626dacb0d107d9534921d895d4463e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098f44de456bea8656094a701627a61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f432fdcba5a942cfa084f4982849235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95a4a55c43c1eb79ff2a0a5a54ce2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b587eb1ac6ac5d561820bc9131174b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e812648ddd0fae1daf79429aed3fe0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096bb42714eab99a04d1cb557486d88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec08a3c7f14b460f9d09665c7632d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b563e1084dfc0a40aedee907fece84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1b2db68145b21d28406a1e6f4307242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ebb8260da0f4ae7b0b86c3f4f009243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d7b23da87742f808c1723f280fae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce6dfe397018720a26cbeea845ab7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca66ac30eb3473499b6ef3a3fbaac8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167379a6fe6149e77e9ac6c41fa3964b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab7021594dcdf2a6a9b3703020f1d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849db26dcc280f67f70f78898ad9bf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6799361fa0fa70707240117f82834c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc234c0906beffbeb603e7b5b0a07f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a20011a04badd157d1f3388bc77d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785342d01baae06134a938c2fa172534253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b352ddc6768c2b3db88f6244723491254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b107e13ce82cb091c52ba2e9fcb8b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb38291105a97d65c326dcb5e9febe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ff1bbfe5c3eb1e4f4f951effc0fdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b0582d3d3fa3487b423219588936258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1ad151028df49d91ad49adf987db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e31f832fab629d607898cb19f82271260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0186660796f4185f8fc1063abe51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510aa7729809a173952a52ba453b05c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59ec693e8d2b64b8cb37ba498a5b1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfa9095bc390b14f3a27e4a522721264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0601d3582336c03dffeb55032ef2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42571ff9467f6cbb73e7c92d06783c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c6791c36c22a8b3b06aeb32063102267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b61d6f1bb27bcbd3ca2224562ae1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f83db180f5d602466a22df0b7847269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45060f4e9b3a3152d39eaad9f74beea7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba354c667fdd468ecedf97fc8f2fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4af1b264665425ecd5a2ba3c4e7e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1de0038f861dd41e4df1d8231884b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796cfd6de677c3bb23d295513392e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a031435ded2217b17adc94fde922da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085e2a3ac831fcb98ac79a7e9bc1082276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31b42ba0902a85ab0c80f3f4a0509277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b4c788ab2b3a828c4249506b092b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982dbac6ea1796d56abf95645cc82c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd7572bef3611a64739234bca0075280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea849afc649c45b0ec9a909b5d4fd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516176422d3a0640ebaca29ffbc8cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e1cac438d552bd030f18c7611e0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb0daea29a292ba26e7d4ef2772c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9a4d707cf0567228a6d7a6b935e64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af97e03aa869cb71f963af726c8302b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c91275e219a5040bb270a2e13de9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297a4907a80f2da9d0d0af7c0fa89be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7167a6a1a2b7c0fd4ffc272ad80c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976c98427d7f19bf1b208b44c5056a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c29b01bd502855d6d752e4be755f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d4d778a6a9196cad91fde3df0096292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de413836673b0e457dba998d0e9f8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd57bed6609b3318d78f60a775065294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2854f148e2475bd4f4e5073c042f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c530f0d9f82bb92570ddba1407a812296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492c35b9bad54ea36d3cf268af48402297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976af7621de376eb4cb0c39bcf8ac64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f81e87ca3d6574b6e40f504a239be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f5d48f73cd041fc16d2161f60bf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b62a6a69c862a0d4721796dedf323301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb2b800f06c2ec443848ce09c2cb92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484026915caa3534aa37e0dcf71ac62d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3d3eba2b1889efd60ad3c3d520d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b52cb02401b70b0f2f060d5488d3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd22ab5676dfb1a9e914148a5b5ede306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c013c23d5f01f6be052e9373009b7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3465fb7ecb046dc55cbaa0d7796d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c52625f10c649f995d0196f81cb17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d0b7d852e0ccfbbdeff02cd657b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52a35ac070a0ce6e976fbf831d06a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a5ed990a1b102c6ba95d93c1239c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903eda3bad33e9d97943e9354c7e9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8de4efcada46b83d19e7ca0bbe93f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868708a05eef4bc200b371403982ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124bdc8684069261fe8437584b0efd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef71d0ea70b35348c8bbce2a408c62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2751d922d43fe94e48e51b92731c41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e3524c2bf062434c5b6f69595446a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf3cbd0431a27c5d7e3150bd4c8c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ab04595373f537f8903f978c7179321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e513a266caf1004d8ff039ffbdce8a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f87e10b9253eae41bbef81ef3e70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944390c591bcf4498e2d15a97e188084324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc3ae8eff4ebbeb4a08d68dbe2363325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>