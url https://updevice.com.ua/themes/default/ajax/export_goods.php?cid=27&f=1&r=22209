--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e14b3f6308854f59fbd6643ff5121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355113aa5892ae4fa8bf3c9d00005a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736791db46f686d983f999c6ff8c23ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405b3403733bda2fb900a9308373374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf77a80557c631c5cbf42cbea34d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b39afff63cea380e65923dd6e4f7f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465be87ee1024bb341c6bf45d0fc167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb9c42c899bfaaaa718ce9440893e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e844026e9b1aae5b8051079f3726749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260280f224e0193797af3f0013e0ae0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b9c8ae7b748a717a64b685738ca0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309243fd0472573cf1920605eba72912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e139ba17417db21ac96ba5986f2d3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd7287a2e4c432030e824b2431c9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b851d0a70742b3cfe28812d857879115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f66fc045c085aa3638b20877a292a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efaf8c56439b3c847e986f269a84c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d384f817d69ef7d0acbfcabeee6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97770c11ee0f089949e6d400546c3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d926b003beff9be285dc1b92533a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac288086a722f49b3d7c688592d77721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0ffbcc58823ea74ead34447476ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c86293a470dad7c3ab98fcae7aeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a88cea1f6d4e56f320151552962624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2ea06497928db666091e101feb8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23683e5faf9f77b08477520bc221526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42b6cda3b7a75b8cb9d988e8d8f9bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f16c97cd881e0d6f833a9b29ee09128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2c36df137a27ea49aea03ffad1db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1f5554d7dd32613f7bc1ff013deb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf3504034ec890d45c2d31e61276f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae31599fae6ee0eff7aa90f43a529b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e30d760b44a0bd72c100cff27ce2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b4715a670cf74469c8045df66c5af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e1dc58b328cdc6c499a1381d355c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936580f9434bd7a4b34c10fcee515636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed42579491e86202df8cebda3e51f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ce4e4dc3e4ace933b5bfff8dc256938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704badbfac5ac6c49e92d1e93d3a6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646efd2bfc76f0a4632a67f5d4fd4a6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388109ade9663ede24ae8b36a975609f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280954a6c3fbf0a7de99d4fee4d23f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc505a53b3f23531a8f4b7c0e84229343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb351e5f882e587a13d7958de3c7f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e7d8be88ca1044a87a1ac578f51c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94a4531670368819fa8c4d25f681f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878b8d4d1fb9f866f9386bf4b5233747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f3d523f63b6d6a4f07cea713a94fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3b438cf71d807bb009df9d5b14b5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69aab018eaa28a66d23e8a056d6af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751866a57c11a9c9ed6a010ba1c641e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6ec3b4bb6417177c6eaefc56900f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf34f0bc93e9a076fea255da3b20f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0978ee8e70f69c3a8487c636dcaaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29f60e2773496c0f64b052287b4a1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2750fa9ead47a1b6b04edd60128b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4001645ded862fa213cddc738605457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028128a7ac62c6a149ee9e2db1f4155358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ad027debf6b74a13ab4f7820d9eaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9f9d9b011be2a6f04004d4b9e189a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f132ec169110d1577d04e539892fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4095c00bf6bdc5ce9b7fb035a34c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00a98c6fdf8f9f0890c2ec0ebed8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c0b34f612b9f87fa941cca6a995d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cbb5eba1d9ad2d92e63d4e01a1a8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03bd042cfcb7ea2bb19d14dcb4ba9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111aeff494cde76a06c1c8e0f5c7d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c9a9ac9926a00681a2d2799633d4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccf8b6278b2847f13c38eaaa2666169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafdf03bc069f7e6fe003a7dbc429a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc51aacc060e75487c6d6a4007a1d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9738558be2e1d5ddb18a1ad1137fe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67cd478f0d0fe70ecbb207807b92a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb6ba7d0aba5fee7cf3b4a95aa6f9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a19a892e6498f8e3d98eb6d00ece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f0a5ff26e6ad7d7399e2447c9e96076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b04688a8d9e6d0821db8e1475fec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ae2f1f6100977a2e7ac0730b725378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b1d9726d3904281d55ef61b2cc3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0449d53179680074a4bc4f5b7b9510c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757844040070a98a2568d1f6656a48e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c788e16ea4fb01ac1d079d43dbca4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6a49c1695934887366ae08311012e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374534faee603716432bca36346f42284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c97259894cf7a0d3568ba30e4b55f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc22bbe0d601b0e812821dad79b5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992bd42ccd087f7b415d6529e6c27a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15c3a446766c086e9ddd0f7b8741088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6c280a0cffd15682686ef9961096489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6faf7620b88ba736c453be11bec4a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc002f2b1ee8488600f9478df4ccb14291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035da3e4827c515605aedab4e961fce492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342643d1ad31a63a242317f829b3b7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2e9a47c778bda9504a09faa446b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08600cce5adf2a12ccf1dfc514e2d39d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2197b225eaa9fbc0952b0d27b378d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c193de05626405c2ef608c07645b5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8baf32b5c4610bf1391a6067767298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209527c4916a2f11215d7a06779c65699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7a6993ece93f85a9f82f8bfffefc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fde0f0689cd388180389436726da68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99553cf8a0f25e5c1b6fd2352b60f224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b006c2a64bfa6dddff3dc901b78c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93fb8dd2b8b840d8c5cb4d62eea74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746bb2c022e909ce6e14c35de811086105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f73c053cb1b9f338ab78906ad566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf75e77bd02219a517882543110059107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545b29fb906d27223f38407dbafc46a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e0234c10eabe0542e0c5ee9d1159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a1fbc5f4c47359aad49d2c15dcf99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af08077233ca0a6065185a9689344c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad907baeb3ed5b955719dea5a7106112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256395cb45c9c3afd4aa44b3804b3ad6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85c510ad822b4d295d86df681278e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52116fbd07c501539c6abcaeba2aa76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdd55a86943a94fb8f6d47e3d133f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14069e4e6fc9e473ece31c607c5e1e7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e95cfe020ed0ab68e09e6c2b2abd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a3e4c1308990706ff7ee3578e3c3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ba0e3d5ecf74ff15450825eec9d8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c605f728ca088fbe7de4fe7141fb509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b7dd2de78e4e6540f9a8a16d25b26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634b8f5222918f733b72c8c2a77e2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db506988dfdf6e187da9a51d312f7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621483c49a2f16d52abedfa126c21e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b6a1fc10581a5cdc6f2d64597e0dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58529e1e8e7913ca67097617226d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23df6b71620ec6e9be8ece7e1f994c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ef9692e165aca1fe8e2a8f6aa691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11de1276a4ad3f85ba04ac5fddb7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd595deb0807bd362960e1ac7081ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d0b55b669dffc3605565669a2837132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fb0370c9b45b081dcf3431635e8a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd43901f05885ae62861d1e76da8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e049d8ead860abe81aa0da15427d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af22861503abbeeb8329d29a5cd4693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735bc9427456d53a1c248fe64333d2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309195a76df5536d8c2939ac405a075138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9ca004ade9c24cea60d80a2f36d5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5969ccf620095b55cbf53ee7dcd6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566c984da4c95301065e76a2b4e613141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f09c74e6ad28aa48167654a243ec2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2105896202b147319716f562946ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883893a26dc3bc06936c5e4d5c68a7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb6d5295e99d60ba66f181d8fce08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d83ae0c0c9548e6dce85174e111d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b4eebc37f06657091c2963074abb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f204bc0ae93c74d1d7e5e9e76894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295e136650ab9f4e2d99fd12bba821149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a396ce2843a82d999e4bedbbe0bfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d190da21e5badbb1bf64f4312d050eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f0e803431e506332ea1503a2cac2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b40a9c1108a9d353e07b774deeae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e882a10e63bb3553d111d0cf245a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e96419635563381578a058b8814b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff9bf6c27086a623c26e53375f560156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca462318c2ce94df343fbe92aad648157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891daf25afc29ad3213252058d8c11ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a695a2cbe892ad738cede59cf05a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0e1231c82b97a4f4e8f0de95a588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c70d3048c40277bba13f676fda901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f8b57cd43482d3f73fe059c5a3460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacbd73c7719550077c49095f9e1538163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a779d75bd041cea7234acd87865aed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a049b8c452af1962003326a9b3f4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d90f5f7a41ffec9adadba1693d945166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611910aac1208e703490d632e6e0a0dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae709330aaf2391cb654dc7c41e13d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b34efc4bbdd664cef4ed7b7bb7dc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553e4534110dc3500f6eb4d2cf53842170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c14c681327b5cc8b278920927415171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969b6f0efa6fdf3f54fc223bf337132172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd85736a17e380d72f8905addaffd71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f100666ed55fdc2c32335b5854bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b7eae4f28e73f78e7b11fed3ebcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ded27550483c725504b946b6ca7f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62348d8a6024310e3bb6c0aa3eb94316177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47c03bff139bfd55f283128796609178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf30ee70c869e665b1a51f3daaf192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed0dbc7e04d439f10ca8ccc9d7beed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea61d165a415795307f1bb02e4fc014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45564adb9277bc10f4d3302f3a787ed8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784dedb0f9767760478b36e737cdde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c962db2412bb8583ca1799d382e7ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae52e60b52095ef209d4156c3943c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c2cdc9363bc9fc64758a5be04240186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb2309397586b25b9d44e13e15253187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1ba82ae7af07e5dd35f42a3126ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62081197a532927922e09195a40cab6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab949ba88695f862925e9b249f97e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d06c5260fdd2049e5c2abd9fc3a66f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a79340ff51d17cb6b11800ccd4964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf099ccd4a893033af62e842b348ab8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641eab29a9fd6e56048e818e67b6a70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3739c44aafa825e3143531e38a885195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed93c954a43e3cc15167a002da3d966196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563832e8d98a76736b65645aadd4ad93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798aa79b9c6bb1db5750a4aa18fb9ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858f84b423b15f4bdd4a35c51a63b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f880c194f33b8e513f677404bae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd95a1605a2726132971520e52e5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe60cceb0ab1190e21f9a38219d83fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699e6ebc190617c2149b4746c9bf6e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834f09b5a54a6e9689273d279ac4e5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b82c075c5ead0935870efe53543de6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a30d6945c2976ae4b9877903841d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a1a43b832037b5ea63fc769353fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e9d6322bfa1b61f36fb6fc242974208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94a7a52eaf2000e6cf0c1932f2a05c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5189c8cf904747a74f61365db1b91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573e024b1c5e5749f2574bc851b378211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f7ea8d9841057225a6ba0a680e42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9f2bfbe291818e3e7e8d8bdb1da9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5783d93d174813bc6033d2a0f0b4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caae6673a4231a868db268418faea4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62dba7b1446494ce3704db1d7d9be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f545f005879cc011aca0ad49fd6a1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c546c01ac50bc2a71fa3b8315a4214218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c63cd40092d71cbf924059c066c3a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b1b9b871aca9f6a1c6da69bb835d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde7e9ddcdb8b334ef44890cd6edfe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29d2ac4935cb7e7fc51c8b1081089222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b609db3065dc81bc52caffb4d9c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ed2351c66707970306e85f30592d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb14c1b60e3e3a225b3defd11b5380225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a8fdc14e8ab9b7cedc43fbb77a060226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02c7be6b7b9f6da5fdf477f5b14fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9e49f3e60f048b37701332240ee87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7c0209157d84caa72248beffcbd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb902366756c1ffa624d4c156f24f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8175f0a99a43f442f8b00d3fd0a1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df144995024906f44952ac7030973a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aab93c396f51d00d94867922e8dc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ebd16edd871805465a5c8d830997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415ead3aabb039ec1b943f000ce7209235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9988ae8b0be65c2ae798069806267f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee0e34d6295710aad7ed59fedf335c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff894769b41fdf34bbce0c8bc046f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f272971355d16dc3faae5db1ed2ee4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c475b0a22176f8ba0f78bafc1721543240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467893cb021a2fe4117efe006f2ddd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e06c7a827901e5f9c211b0b6cd36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760ecfbf0841f7668588241f090c05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67583daa0cf815747e046736fc7c93b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1599666f2c8e43a63955c73e64d69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0fee30cdf0b38b5af15b729b2d76a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8601327a0dd9517a0729a6eb5ad7852247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a909f5b593667ddf4e480bda0902db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a40938d2754369f1f5710b8dc0063249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e3a07c10e8df6fcda00e8e9eef7f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0827b6502fc364a5865f96b0ae404251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c669776d808051ae2bd10ab7b78b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6053b510cdb6545f273353ce10a43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0cd32122deb48d1507c46bdffffe5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b559cfc1aba380264372fd751c699255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e321de1c6f070e4f13bc26a516107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6385f1e24dffde6713877f84e4e97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa8f75ff3a45b954d47c66a28e627258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0325ec684c8d7c7df237f2549b31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c81398c2278106d7e5b86a5212f32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6fbe5403fc5211ff873500ae3706261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e3790f27b92f93047200605745c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cfa7348ebb3ad698ce19dd0c8fc7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348a883cfa9c45d2443912305501377264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b019c315e7e0900cf44687bcfecd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0411c827ee77c7b0f7469b1c1b0d1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ba7f204510527dab7b682b217051267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca481b51e4f5fb58bba986b22392c1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5687a907d8a03f959c6e4682d4e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36df9f978dcc90a22ed96ed3854c98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d909eecd286891fc6fa536bc204da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b0766889db1a5a3a30a70ca081b95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a51d3073b58361cf7856bf90a7554f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05e4124ea295dd55a68f47362f4f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ba5a7b18a14f5dc3cb4b29bfeaf8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5565436f89f04659df5dc32ead8b021276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230375596724c003813979f761df81a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24886ac6050f9902ecb40a35149c5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210ef8e6ccddf92345da07097a3b05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e0ca902a6410141fed9f4327f28d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b34981022aa6bf069e7e5d3d0cc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff792a2dcf97ef19964a27ba71897e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1aab6c16b812d8378de7edcb41038283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e8213e51bfa597ccf9a26f368316284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceacf146de2d951728cc0d6da1b97aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98177ec7e0208e06589a61c552deac9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537b40eb8a687271346e2327204b3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200769ff6f89b770fa3e644001c72b60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d7e80cf435c6eb482de17a106a63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d7fc8c619efa0f3fe54d722a602e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b3bf6565e20eea21173e87cf5d9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f682572a1668f75909444ac5557496a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc150214a45e52c45d0aaa1093d4f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c467a34bd1f9ca53d2ed2e147dacab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68960226b705b4176e9fabba8e6da6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259972489bb3c21b9ee96856dd54e1ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04edf5d3a385877323709ccf4c9d17b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c1c8c8b92c38a1118622dcde7c2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e0c264e60f863efc8bb9b28ec7d5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab23ca6df8d947a1ebc7dfb5db514f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dad9b9f426565c290780ffda8f839301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0186a086281d6f31f74cfec54f56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e8500c578bcb838c1822b9f8f708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86566349cfa29228aed546f32505b51e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c932390d064e9afec001f5c7a4f2b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5b16803aa89eefbb594dc851fb496306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9e9dcf56026fe8e5a85dafb537a03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9831c2f414f741001ea467fb35e867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89e2f77f0354476df8ac97e54914a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c45c3b776c34fcfb66a42a485c58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47db2f904a0756105fdb543e3ea12d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a24bea18f8124da5bfb28b7415dd61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb8ee5cc33f7905781b3f659a463c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba6c81450abb6fff8c2c1d918133b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25258622e407ce885873a3211abe1b6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014317a237f33e381d8b8d928460a9ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083abf4442a53f866d9573f20838c3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a52b9af123a2bf493a2b2a9a26bf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b132a2933539d6b761bd593017ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475823632199e95f993caf8cadb094320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a230632b4b2ec55d65aceb2cb646e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0f1bdbf8958d86a8ccb38c8b8d2a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48b4b3f5a6ca3fb84f5c4f62c9691323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e218a5ec12e81592170f2ae237989324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce01db196632ef38043531a4e6809325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdecb3edaecbdc470681a24cbdfd86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c747117049ed3cc8450aad265574aa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc9929d33c23945bc1182e97a2a1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e718960117aba6aa21118fb9310bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cc1d26b8b58a1633a743208b6c1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3a5af81b0098f237131b02db8418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b251cc2fbd2a18f9ee86cf3869f2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a553b9d66d04f957d784c6392659f2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceac022cd8e9581b7e4edbadaea8801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e052342c3a876b710e2e9bfa29b161f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cefb354c3dc7be474345d528a6b913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601ad0d02dedcd09ef9943bab6ecf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a4916ae1e16bc47ff9335dfa71b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9130afd0c31d263cbce08494862598a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca42cc41bbdf940dd49f92441e5b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb05a669f4bf29cb367cd54d6dc388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c728bf0c7bbe2eca9b0092961d7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44852fe3825a89a8f26e265106caaa1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5131b6827d445b6b12480aed834ac5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e67fb38a7ee35bc3becca11541f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355303f659b6a2b216c9a8da9b4cc6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836d8e3143df1446e0b872ece3d6fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bdf7e9e9d725f1bcb670fe55919f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6041640a1b943b11db0320dd88c5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf111de332ae5c06562cc09feaa83c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ec5182a47f2f6eda98871cb83d9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae8f73264d5037a54a8be2e027ee6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccce9e01d2b14f3d270b31f5c7527d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd40371765fea5841fff89142ce9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafa2e81ca3cfd6aa26c4c970ad8ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e0cb8a1e9b699408bfe9bcb3ddd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94013705ae8497c7d0f5600d5e47fdf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870db91a3813ceae8e53c6ec725eeb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999c176844912a0df49be5ec934b0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473698f928f36b089c8b33b3684ea3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331c1a558a57c7696c0e2042f2505428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec23c8d09e2a8b2a61091f1149ab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78249a74e5c952270e243f8e0a5079cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d609512ac7ce2a8861d919c320c57ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcace21df72447027570b45ca179ddc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef242905b1d9284312f6a49f246018f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9dd35fc5125f30c32258c27127d5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc5811b31f16c43d676f5aec95614e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b6584ac1a7c4e3201899669669a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574c00bf26ec0e736f36c54c15d8e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5fcda0854bbf498b6da684df3302d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddead3505969f0adfaa97259c26fca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082eef107db6dc046e0e3904da656340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa7f47fe8e2b1656bef21d8b48a9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ede5cc64fe3cd752c680c866326b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe35c501f22b7fe474da0d468316443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ac26d8569b593a179233939a682d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25e91584520e7a278132b5eb7b050845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b740d853dcc119ba2f9739cf7b5bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2344d972ac58419a6f1818c1659230147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf498a96254bd51b23fa9539bc59b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5810cdf172f949d9ebf60742d2e54e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4cd4c6911e949a56cf9f0cf78937050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eef7fa373dcef5ed3c9177be6684ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85efa412a644b9dbd22899cc9b55cf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90531f7147b27adf64b88ef34664a2e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4154fbcf9ca974d8dbb584c332b59354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453964c7d555426d6cf7af0d0084fca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700538d178cd3e3c06c0947ab750da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb38f6d9f2c8d181cf9533cac64ae457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68140581a34f26314824aa104a936e2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9205e009b728f1755ad15b9caf0c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff065b511db3104322f6101f6de2caa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f86e341a23037f2d6046114162d2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f554dd125f327d21fc91eb46f5043162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a0f6464271a70e0e089111b9a0fc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c86644c5c5db15cf001bf6769b23164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cfa5e02c30016f25e7e1016ac2faf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d398ffee722c144b90eab7a728c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67c8e7a650a247e3c7c26e2994f6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d315234d0dc8894b908acd72321a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06231dc5e498862f42455d1000613f7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761555e65c7ff5e72d8914037a473370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d82af5605780bb576307ad4c7970571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4624e29ebdacd8c9fca2e093555f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f621bc8358b230d4534d60819d327d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f93d372de45dba8c2b513b6bc2efbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaf088af962a24b370b95bb65d08ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38791ff36d7613bc8efdc62f59a35976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062102bcd93a7286ff1b5154cb749c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50117e7501cefbe3497bd1cb39d91f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd521bca41b34065491f1631c0a9c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19924daecbdf0cf3ecea1d3038d47880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f20c6defeb940a0cb87e161f4161381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bc0f7864f65e41e35d70fafea2ed182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316f21ccd54c42f0e584aa030217cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e5f5a7a3f8acbb1ffb5836f9e4d6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f82c67eca8ae93c64303e5376ee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549945e20273e783b677ad7f6a1b0af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff8f189bb6227fbb83f61a4dded1b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c654d5cb3930c6cebefe14a0bddad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adde0a9d0945b815169d4b9fb9e1f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956375f171fa3cc5d0c93e986299bd3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c616969fe0fca035c71d14e284b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde58192e001b901c6cf88b2c955af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf2fb4ceada3a4e490250f98fe62e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe803596d56fa1be6ab55bf3c4abe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372b86b6b8a354834f966c9ff7042995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cae30da11b01c1ba25d6795e6ffea896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6207038867e9db95bd0480340918e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbdec132c8a0eaa497e601176974c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec79a418f8896b074c839f53c853e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d7e9e531cbd137899922b045a7d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0206dabdee96a31161a30ace7ed2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a77a7e537660a661ebc3449c92a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d8a0bef0dfc2f4e0d0a755be3f8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749e4693945e4a238e83eee9ef4524f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d69240e05a39d37e8b9431351a269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6e9c36f80a6dedcb3158000cea380106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70216222670fd1d2ddd90f0429968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f2dbc9099b1fd9b02abb20f875c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9995c0602a52a7f8671aeab93708f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f8b715c7b8d3200e05e7901b54e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401381f7332d5122783ef278434313111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047a954198aa3d67effa121abdd349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd5dd8f2e7c454b64634142bff7421113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a330b2885784b99ab297903c366b9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc00645aee6ba85cda68a1b6d89bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f38e44869a331494c4a03f53446323116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d601a89f2fa145cfabcb81b676cf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacba7ab8703668f9dfada6daf8540a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8240aef210f8af6d7607f2e7f5fc12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a0c8317129fb359ae29b3afcf0474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c4fc6d9738ab9d03df1cafd01da5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c197a0153524a9aaaadb9136f5b347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecdfd5af5a3dbe0535a54e9647d0e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff42cdaa6336f35a0e19c8500c2fe47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbff824e7eeb5d8d049d599b84018a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7935c4e4f2b763dcaf481d81fe022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e587eb729447db795bab5e115409f75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa232f66196c9ae92f7924e1a517d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66926cf98a0c17bd19edfde65b336129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357820e1edffd77efee642322b69c65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccf7590f8923bb336ee397eac44c50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73313a0ff9af69d23bbe51870c687c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b64426bdb76f245422a558e95ac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b680becf03a34dbbb5081a64a47a0fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023640f0dc0bbd5939e0cf1fb7e041c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de720d1fb890419f36ee1a99a5b4d4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65b053cd2dd841936b8a355de824c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee42aa3018cd2c47150fa2a897f7a7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f36a0c029cae8725165864b37e2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322e18678ae92c2154675c973fb88c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d25f812f8be79ed35bc980b5e7a303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa461a36a1167d2bbce6b9e865047f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ece8c41f1c5ab114bb4e74f2299dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ddd9f8096bead47702d9d3f567a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9a1e77c6e9d37ebf1accbe27c5276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe871966e09b2c4343d9cd3ad364057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7d60821044f9039e4e968863294b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32326d6a7a5ad978446ca760c64c58cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4211b3d4794f14aac77930c9d28e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771239961932698d2e88ff086d0f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86eaa4d70e5e12d93ad7a87280d034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8c7ff4c60cae2b03d2629b83e62c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1856d5bc82afdf8df675c740c817153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0039dd0eaeee9cce3f692304d9a08a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5123e3f7cce4287e33940f284bc43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa22c2a6957e048f1693cd45076b87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007526cffd4b3e2b95fb9fb9677af9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1675a98b260dface1e822ae1788ae8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e945534e7414b3c3fb82a39e5371159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa4477bf94ee1c3b02cf31d76b7607160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d859e53e09046244d3e25a887635161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d9562728c89087ba22c883d9ab292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b33ec737e042bb2a7a3ec798154cfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1ce3ee109b8626f1b2a28689ca066164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653d0c6aef6580414734e78d6376eba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b4bfaa5265153cdda5cb63ec787b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ddb668fbd5e4411ebc4912a2300a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36171ddaa55d27d1a184e124f8ebeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89e58e27dd2d4fea030508bc69a0d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8e5034d5354708e71b6f3d026ceb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae70b55c75a3443611460609ff9bc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa838ee37e27b57f4a3ef894b4a8eb96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11454f57cfd37b4f52d86c66778f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d9d82de68121c2a11067eb4c3f9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6cd0d8cc918e937029c1d3bed474d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c60360325f6b39fdaedbdd6cae81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3b84138ee89a34d7204f12eb1805177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750942b2e3e71780d9e6fac922b7b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69be26601dcb15aeec1eb410729215179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483c9c05caf55d195dd1311af52cf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e449819988c60a6664844a0db72a5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d130db9b8f5962b10e326a13ba66b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c018c6d062f9143751f580b92b621b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961e996feb9e035e5c9b53ded4aba3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bedfdd08ca68594289645a4cabdb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095085aa147f27c590c4e30b15510870186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1885d21bf00e3e98a1bb2f012b83972187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d62127b609eabe690691878c580b95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc3ecd183f9e17360bdd1afb0394e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da071ab6da60d834b7e22db1b1d7f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20169419ec91a686a6a1c2238700c821191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4927fb35dbf37e207ca098d9f87180192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092210cf37f6f205d49685ecaddaf54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de8976f24c6f5a14fc040c02ea092194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541350522ad6871c65d75d6285f7b774195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5845982260e39399032a496a8882d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219de35e9397454d71a95fcee1270e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f1813483a8fe364a1a9686181116198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4fc6a27f9558fa2780116e12668df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accf596cd9d309a26ec4787cad409c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675d7e77540456aa524d941d952f97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c67dc8a7c7fb8cc6b1893efed86e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db8a9e40b097d736ec1bd01dc4490203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa89bb3a4782264a03376a48309b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444648b693fa9d7f2ac404246936bcd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ed14d7260261428c83626dc7fb2b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df968be272f2836abdfd4a2eb590ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb53c602b9d637333e48762df9228208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb183d89f0e17d342431ba4022778e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a608b3e07af211ba7b1db77a35bc46a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b87122f6f6086cc640d410ba3346211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8ff822c2b2e10a55845aa1655e45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d4f5a2338163a406b8d9d279c3bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536044323f3519a1614db62ff081cdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3b510521d1c79091cc20898af203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f98741616b1672fdec2930ff85a0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d3bc46551a77658c2cd96b0e0683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e144e766b0adccc2fcc55e8c260ea4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4578f83756b70947d58bc9f7483250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91f9257ff1aaf653dd950e0b6a9f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf9114cf9907017d032e8dda15b029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53b0d8b539ec860a09a90d02026a4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312980657ba73034342a02885fb779e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc061160e594708469e4896a37af5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48add4e5be8c4c2defc2d82a5fff07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5dc64194ab72eb6c87edc2b6e32b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb05e1de86bb2f266653ec5c4dae14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77d7a274e26b540463cf0d3678b6bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6654e3672038e68bb6c7d9eb6573e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc8f31ce331c6157c06f2dc8971b5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cd5f8282b2bed72d646bdc746b8fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3a29920e5fb10000604ddd135cc26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265055d444ceeb16a02f4a47e66c3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da4e82c7af45be5dc6d4a5f8e2cbba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a9f5aa9fb49c4c09774e59fd18cc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce881e528f47cf99406602321aaa981236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e603c561d53a22661ac8313af553ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea8c5a273565b11e969c2cb6f9d296238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047c9b95e657dc8e1d0cdec11355eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56602fa27816448d087ce9e973e70d5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7459c66d44b83e032217c90f8f611241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd77521ccdda1678964a5c74e44b10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb799662228b8d9c3affcd1686f18e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20c7c6b1b2bde5cdffc2c1af23fa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d983e449564244f4781918aa793e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d6aba69a883b4916908236dcb628246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c3269288584283703842f9c51372247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a48bffc93205b4104a25ff7c34b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e47e63a63017cce0d58dbdfa6754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffba0c5c57f85a27968207a80d576a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc373bb4d538ea18dc00681da9eae4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b481b560d99f122e7097cc360a57c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e84e559dbeafcb334bd6c271ee201253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17bad79350a8791ec43961764d55a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9f75460526408df0e3c4e15ae488255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af097b306b4727b4d9353876116b940256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15df17835f4fe7543e46110139f727257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3024354c1bbcab31a2ebeb551717bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f9e7225266565d55990a093aa1b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb497ed8aa6c45c9f312b299af06a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3cf0864f3b79372158a46655a79c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7a07621b5350d803388f81cff354262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2b2458a584056924948f46443d2f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd8f9cc63b9fd86fcbe796219d826264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d47c8f26d74307980a442cc835e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315daef1cde67ae2fde3e4a9925ad97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9bdcd2c56f875eb89cdcb0e6e1e89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd3958ac8e6d84289c550d371b0ca5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0ea705e26fa69a0575e04a435cf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9303a7dd1c68c183f5424c5a08a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d454cec2e2732a7d84d5f6f0abab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f12882584abc110d4f42cc1600f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff58a237552acf4240b69a2ccdc4ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b949ab110cb2bcd6def1f1ea8c6b32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b13109d0943141ffae00f5da117a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f3f1b3844ff01d8885ba011c968e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474af0a3a53ff5e1043b9c1d3d962b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b5b68a15709046284d63cfb8a9b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2087f8d3ca3a1efd35fc7fb86e8b17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e3da7e908220aba3eb00d4a8be91e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b892bea5d44e7c8344eba759b357c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb4aab27e150f7c96d0cd1567f24c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3b71bdbcc651277760afca6fdf1bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d19c242b7ef60a0c163bf39262d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f419a2472f7444865f18f1b714c20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ddd0cb895d2e27dc4ff1d0db3e66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c28b7f4023823b6b03af0414261ab4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db49a0bf1355e46e95a5c80b58440c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a32003a105439736e4f62260bf1c9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88c59a386f8dcd426f8e8262c7701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c89457c32ac0df533d063b20172b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b68a5b8d0b8041eab97f81bcca8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ecfaece569128f2ae8d5a8788755293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02fed2cc29b9e4fccd2be863fe74bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49165c4e523bb14b52d0fc911773f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0beb1c23e845e820363bcf6c8b689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24233f68e43b772f1d272eabb733a39f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e47185456a6b83d86e8529a54900a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68635c5200b723ef50f8504e7c31ca0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92312ff161eab5d97e16c2cb5774d3fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ecb091a0fff5ea6881b0d19a4a8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a169db2c0743d081ffeb363e5d0e669302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f507bc0bba2501225512e76d193dd9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ddf0506d1340ea4e4a0cb3d9eed2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4579616ba50e6e72b1f711d81347305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c578dc03ea19d381bae0009ce47f6c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea253614e403fd67a140d1f3d366fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1dcbdb5d0408d0c6ce7fcd89694b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c62f20f7a27658203e6a597977b79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e02f83eea903ee04a92a5af2b3a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc76b501bfb75c366522cf93b76eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed557328807e1d19257a34e90f621312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324decef8e37193bd28d225beceb292a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935cfca7f3000c1845bb6947a7329c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dbc7c99e65a52ca3f1a664874473d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541812024b5f058ed00884e6aa9264b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f1952d876202dd1b5911d8cd9f71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93968f7b6d6750d83e375e1efdb8d6d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193d09334d0a586f9b7b46ea0898c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff5e2ce5ed203651aaec00b5842af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219378c9e4fb1985e075fcc363079ea1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c5f67317f7773c1f7210b33c1e80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f827d35003229b679788757ae18ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c7ce7db476d3a577f26a5f62794e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe55d06a2423ec6e0f6eb5c64d948325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>