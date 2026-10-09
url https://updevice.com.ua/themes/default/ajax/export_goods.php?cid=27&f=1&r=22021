--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc149573eb8a143fda9af1f0819c1f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c44821ef2e3ad11c745fd46b788462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f936894ca5beef9f19cabd46179e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062faca334fe64cb9b7555f820bd1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6879157657df0cbd13db23bbb3fcf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34ee27b4e33e103f7c66a0499dc456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7a120c5d0675e72c0bcccdb60e6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0240cb58c4e4bf44a6651dc2d74cb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a631183a989cd9dfce789939526639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58904c14ddec244ff758006ae4df807110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787705ce8f722da9da156180312bb4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054642eaabb7dfef4aa12c2282f2a0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cf1d9c618a9974f20865902f577913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010b1f8d8ceb15d38f10e21dff15fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd197eace086d145db8fc5468d0216715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7665cf08cbd6215456b979d67e08a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7608bf0e2fe8a039e6ed9e29b3dce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9478d0eda6bb5ccab0ec734e58162418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0449ba0dc4f6fe3a8fb1abc059d13619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50a78ecfd0ee61a4066525f763b13d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3a7e200ac7ddd89da8d15facdd2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431932498fa6ea3e6e31b905e5300ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576555f68e9313e059338391031d6ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1340c00954015eb8f5d37eabf7e38c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb365880682889f0d18a074b60673a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787349df42cf183e85f38a3ab81ee5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeac9da563924f4860b73f4a96a7d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7ef758f276464e09dab2c4b60504d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a8fbb6f262e1f0a3588f5182742029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816acc3a55b85e0d807fa2d9bcf43fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde8a122d831e57ded702e1bb6d7b4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587962a4ce48e33d3a2cf1d1f74e63332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3399e840b481dd24b5cccdeb24f8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd3f9b586330f4032c9c917287f53a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce33f53c3ac75b729e69c078a98206035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9defea851b383b73dd2b8701cb134b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1cf3db8e7b21aeb23736e1183acfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779d13441e61dac4ff8ca6ba2a329838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc45cea5bb372dc7fdfbe6666987e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32942cd0ef2fb0c232437328cbe286ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1881ca14ee3b208241953070c1433741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03ac8d12cd1be1f01365701da9ca7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b87362b8cbd8e19afdc5e9c216f75743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6cfea7b0c5378af46f4cb09c0517d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a0f37f017ae8f8b433d0c1dad0f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8cdeae4dfd068c6508dd7a2c544046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0070966693c934e7dd32c0468c2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c89ff23ef88950d2b80c0fdd644aba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c984d9976dc764c6b9c5e07cee0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe48c0da26631196c5c1dcafffbec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7efac84a7e9e23c1bb26a79b819f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a774fef823fe8926ad7c8a9da7c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972e2f8961b0734c3601814ad55bf7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ea987e085f004fd51a24691868f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e62498e46541d36544412b1db28e4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a26a848490f1a771d75c8d8e7a453a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778934c9e0e805650ce730544790b40857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613057b2f56c9df90281ac7de335d96a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933377a286e9ec2a7403c08703ba1e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3faee143901ed177289ee56e01bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d65a2a13823a8459cf9244294f6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a445bedb979310598da761a9644e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0f3f4bf40fd58361e5c0c28881ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c209fa8cb40755957d43df4adae064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9be6fec0b48ca2fd6c51530d511d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ef40c05507041338b9d00d3644f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2325bda07215ec21f846b1c62f38767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567d6020a25ed0756a18c670cced9fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e894e8fefbabd58c0aa8345642e77669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21982a4ccf241dbd490298726b65a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef7730b1f30486a1dd203896d3a21471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca235b9dc93960cbd3cf5ec42fa1df472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648c69b598810f17f72813a6d8e46d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1302a716f2090a5f716c848bd67b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd9dec7d35fd5a6addbb591242652475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e5e6608c9633944758d40d9800ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f309a75cb8d6e420b042478106ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c39c14e63732f44f4b41b044956f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987b1129d83304fa7f86339ea2af2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f23c2e5a4d8ad53b2ce07d43b62880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e8883697621ac6d1287ef047060381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d29bcb1c72bf6d8976fd69e0f3e9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22c283bc8c6e6bd4df0adfc8f3e5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e165e5d97c599f89a30a2ca63a83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0500924b1f72acca03d9df900223485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ada942f65c91cd230e501b8856bcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c584789f0266d73a235ee1381cf49087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983dc52c819a13790d09c432886fb3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1264d889d710066a13823bafd1e80a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f7a23521f508978f9d3ed98abeda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7964bfce9f49239e174fff0a4c04191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767cd991152fc6ed0d2b9bb129c0d6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ba2eeb663528fae4983ec4ecb88193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084e141983487712442836beaf704794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c3c0a12e1bbea3f7757c8114e22395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7de7aea44823d639cbbc889124c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259496b85c596e3f428b87500dce55fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87d52b216bacb77e964e04e01726e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703deee303e0888db61a363ccd526699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab46a79f765a8b45f886d94ba7b0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442f52bb2393d32d6cb52dd7221bdd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca62231d185a2a1f1645fa67a095c25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5235703f96ce64fb1e3dbac9c99ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586c832079820d2334ca509a86f420104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc6bbadb86925f862387769e1b3751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d3aa163884473c4ccf0f0c963e261106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a437f1851a03a1fe135e6a876889a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f640d66621f2598d42aee1ce90a6f0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ff58b3c2d0468a3105faf13000e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a47a166811c63aabe7d51afbf75c44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f583c0a5153cebef34aa2c0f9140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5c98e88131732c27864403b08fc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8666769f0d85684b530ea0f36551aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a361d8214c4c43a747af59920239257114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ebe27e67230b28afa208afbc9e927115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b622e762f59e18affbc679d6579b5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547577a50b84e6400e72a9e5d7ad86a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb045c5d7ae8120055ad322b22259118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369709302a304a51fad71b3e73c49b6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329fa7ff29e7e06e1a27f6814e0c18c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f30a806f2d35a26f946296528714121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72b4446ccd7472c6452933bc5efeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762e9ab2a91f70ec6fe96314fd2ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef0ca7e41c4e131bd920f1e0c892c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dddb892ce7acd4cb1062610198c72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346ccd123abe36be0a4e5108f43b0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612f9b96421a3adcc48fdaf80ccfb20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f7d963f9cb274258f63c8382698b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e86bac515fa68f43edec185d6a04ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659f2ed8f9344f05ee196d4c81bbcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a4245ac9c529a50aa21fe23f2442f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e01f0547019b5f38f437ea47ecfc83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d011b4ea5e8e4aef34d5ebc0e557e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac47ae80d3a25691e986fb9e4a571134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f109d435b9acd26194fe16dae03d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d32e8afd73cd4ade6a7f0c1481d8fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe250b124e5990bbf2f113ede2a19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af9b5200fe6f8bd9d2e41e7300fd85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26871bf5f915287ab65c26fd883432b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f808ffb23cd94d60e116826cd2a4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1c5c998a86d9db7dc5b4268cc2c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb25f06e93770ce524adadb5310a21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfdebf9711b6c139d2c54cab50d61d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b15c76d612c7d5ce13e6e682ba18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7570b47a1a2bf31c68559081c00da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc53603024caa667ee6b387f439ef11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ff6a41efc56e85e5c4840cb5b0db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4b7399ded94ab9c8eb2ac1aae3d3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331517cbcd49e6d2129caa7bc9fd13b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868ac508a4bf32c83ef7238d4fb0af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9493eaaed33a59599d6ee82ca3d28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bcc81f489eaf33e9f9009bd8df0a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cc3439eac7b114707789c07972c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1b15484cd00abed4f542d462d1d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889319e07df3e8f2969a238bef887631155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860a9ee193c30ca5ae2889e99474d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aebadceba5707405d0857cd33969e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f394858f5d3ddec7bb0dea5cd7cd85e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad2283c8a9ef4ee132642df9c12c20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f5032bec1759b0df3750fee0dd644160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ff5e11c1c3fc52663036f9d1ddbd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6db3e5dc04f62b72013042486ef57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bb3b807c05df7541ea96d1e9573cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f6cad2d7f84920e20750b00624d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f993205e16d12690ea2ed09a0dc86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da62688092370c441b1d05351d21643166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1edaa5e690e3858a16c372b7b9935167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701f03a214e4ad21f9d07aa6b141fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d429127f7a234df2be3b033e5424169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e53db02f7ebca5880bbb309a8871e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b4089c0ee3d808f9cda96c9f9c179171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b7f1a795cbb48cd9ee6a32208c03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb2763b715c9eeb48efd5b4bde6fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13de9c891e9188f2f9de921e25245174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cde8f9411812a63e9228377381794175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210e7fad1260a7053862bb711f533e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c004eb906f9f50954fd0fa8158ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ac115e134f5dacaa90ab620f334f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d404e6c83687d40af39ed7e1d695179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b17dc62ffa9c6d3d0cb4cb5039ef1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980eca6a720580fcdd6ad9a719a391181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b166239cb6973489f795d2125dfb50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fbe5278d74deb06cc86ffaec04903183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf008921747194c299c752c118d9c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df51dab908b92d0cc6a8a1aec41b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b04f28bbe01c8392ccd1890e45f36e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127676abd81a81117c08484010d43a34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992406c55ac62bc9bea6ebf94f0d8e98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb7b50eafcb5080d0e892506896f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b926665b44f4d1c7c8876d0bf00f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a1ecac6b29ebc24a94ffaf74ce518191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e9c2101707d564a42a630d9dd3e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66fff309e67732b6db48a2b1bd5c43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a36ed0eedf60b01176892b567b76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a74033804bfa4e282fb39deb29fbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790bc5efa24d25e322709f755fbd5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410b4b737518e3f6a8246544b1dcc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344017fefdf58e29ad875f6dd2d22438198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf671125e30efee6e8dc6052448db5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450b3e1fc1eaf4dd19dfafde871894200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64761a6bfd76a111cc604653fbeb11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf511d99424fee143351671102526202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86721ded8343233c773ace0d8444b287203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd2f5f6621eddac29870b668be2dba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a01c9615b5af07e95808d83f0e68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858211d400870a0246830f655af07626206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eea8d7d290af8f8ca9e37b4f31a658207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6804888c7c8e8928d6462be45bb96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d179168bd50936fa26785ccccb13782209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9efac5c8f87838d93649e4ba6f6d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a51a86ae1785502a9f877b6dc4c31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9298f05e84d1bb8be30b517518b51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff562b138e58ebe421b8a4011e44dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d357da4f18caaee8378455ac219fdae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac7bcd1608bd5526457ac6a72d79cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014454a129c6c155c5480da0daa3c28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a297245124e26e83c7abb265da6b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91c3084902c39037e39f498dff5ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5330e9e3a4631c2aa8a8d9ca2fa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fba776d6f1bf1b3092973a3c1ddfb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8bc1e8dcb2d345308ddee6014365221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6728ec04e12abca6c2086cb5ca2c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78affa38e29da0fb47e6aacef6c9f3e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e74c14478ccdffb81a20cfaa718f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6af57b1b8bbaaf6951575c3965b00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd7fa1505c1b1f4e98f4e7e8820a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b63d4bdb41806aada00021b3ffff6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142187d4054556bd24ba2220ff7f88c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e627a776f004f2f47367f2a984182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba275c77f9f5ab8f713ac8521eae740230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9f0e582b40ebe900425588f1543d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5c6a8f5e75cebc52bc4ca68c73fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8190ce3c5b81dc027edcabfc6ef3375233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52938b37122b12e4530864c0076a4f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb576b8294adb44b8ffb5dafdbe97c08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c0911e449183166c32f5498871d97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ac5ee6989357ff4a9caa2d55f754237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3504d9ee2778153b283d05215ae1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6514ff632ee8b348de173cd8db75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb4e602653189015149e129af6314240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb78c319a203e234864de0ca7d050c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d860b9d37b81bf01517f06ed3d33a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f775b7819cd904dc1347e16e0ae6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ddcc06582fbaf0e003074f04be628244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d12f29131ea7319b1bb48e9f2f98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfd800bab26a15895def6af389f6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb758e6c94c2a764af9541cc81b8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc459adb6a865c91e6fd54461dbbca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500e7ff55a9682acd0fc49cd9196f01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf69f920f44aa3226ff7caa380c674250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29afee9cd96f0551c63a497fdabeaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de677ed5888ed18120960d9483b3dbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf5a16387c6cb03945c62674a99495253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b638a0cecdf766e53dd4c8de9764254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151487f6a8d2bdf6e852107263628cbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6380ea8ddb761029ea43bb5a05326256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ba78841962bf1b2ee6ae55a424eac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dcda9b9cfe097ef210ab9d9b64877258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ac6a94e9d9734f175dfba2514f94e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9228e10ad5c8d96698171f9edfc820a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634374459eee93f9b2b139eee3236f08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf01a4151f9eb7daef15ed30da9daa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed58277cd094cd870c239b64d7a83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37252088f91fcc9f3eeead9dd2d6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86652fe6cd105b6a5de68989f7d1de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cc66d13e95f9a2eeb85a123af6f07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f859993bbe1715e828e24b7dcf68a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf57ff47464feb781637bfa074e74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5ea788944258073e5df0aa7fe94a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977b7c3bc0fc737b6c384e3a3a678a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b0a04188c14ee44df4103ffe5b25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4b667330118890addf618701d7251272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f82c4a6dccb3dbf30b90bb7ad3f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c41518c73ac20866a05f4a26d5a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af97376e342f00de41040d27b49e0df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b116bf3b05a9d3866a9b1854f5d00a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583acb843e31ab444bea3b63693ff0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7e9edc970adaac79524b7f9dc428278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cac186b013b38ac8c9e279770318a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f114ec6e2618a84d64ca16c26d39c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb60fae67377c42d8864280cbe7a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c5f34bc7b1a57fa3ca0686d3fc41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256a53d9d35417007dc8a29d63ba10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466a1b1efe819e808ce9bd75f9e9592284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b4f2817cbf7e32c125e70ce4558c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84633ed855129db154af3e3c755f42ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f7507f9277eb6e894207eb2dfc3ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ded832d696688039223a7880a453288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec66e720f1b420d77f4b533532b396289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49212615739daf7f259081a888a9d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02506e18dee15f64527541522fcd234291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a83019af2bb0751452cd9d01d6af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4ec0fa7369796732f4557e6a7a0e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71096abacc94426563eda1284600ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea32be02bd9f540906b034674f9e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef843305a41e55aad04eccf363614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cfc2d27ee355e8039c3bfd2a04d6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540f86d6751f718acd732987dc0418f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6402d1a012b7a6095da8b3e7ff07da1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78225f730d773d57156fc3fd6fc385f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d025a0c51516b9570ae4f097537555301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e321a1f8d942ea032f75427e63e2223302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97808d988aebbd542a87b1179c72ab70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c16e0e0d99039d526d30cd5dd9d34c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3670a580532b7ebe77cceb832b965c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984694570279be71070143339169ef5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14058dc5b0a1f8a4cfa9eaa1fe74cc00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb61bac3be39e43e6ea8f2f1519da0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01bb78ebfc1f40af06d7461c37aec5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804e6ac1e6c760d1d81f6791042a4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c4bea90a94ee038571f7e6c4535c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae738a5c1f37019107d4879752a897d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036824dd4e214aa6f4664b769f8d2801313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de2a03a33351b1c1084cf524856391314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607ac8c0bcafbeb157e98324a57a3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a2b2ed675b589dea08f35db54d0e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6d6e86ce683f9402689b38843464317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d606cec16abc6592e76c80229357318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c5b3cfe4888a081ea3658d1fd3af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774db20aacca7d05f8f801be013c801320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472ada0fb4e33638a80626152ddcf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c0b2f574d8798ff00887c8a1772e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18302902b1fdcb06065b6868148c5c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb19578485380559e460e19f627a21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c275574983d55f0662940af9e5c31c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb22e75de5a9a2b1f681144813484326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47921cb03da8f1c5dd37bdbb922f6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce054c1798c36b61351f332f06cf727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3cfa7ea1c15e001c084462c4719e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fbe554894af53b9747cd66967ae4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb831341f7f4822726400c6c2630772331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300b3aca1de29c5edf83566be2bd56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc65929b96037b371b97dd3625c1dd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ecba23684b91598577d4c21674dd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524356442fd08ea8e555f7a75622bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb25b5077d93d18e97b210cf032da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b50375ce8d263162077fe829e34434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e1811dc560e71f92d6617f306d155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549f1130894ec53845432b9fd5eb066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6536de26efa8a93539692bf4b111ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc55908d9583bb50c5729e1f904eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8edbe4f15df6551e93e824ef757979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d60ad0f1e311065fcadc61cf2208a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54d208c0b63684d98292a4dbf0e78811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1599b1206e80b3eab885f5c0718c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d2cb520b7f2977aa8b3bb61b753713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb6d1662b8b33eafb9705c74a2939814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acfed4d1ce58b135c9174f2551362e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035cf80cba47cac2bd481d2cb96ab3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b803d35201bafaba90cd85c9047fcd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309fcc25f120562712d992e25d9827c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e709c2b7f77f5f3ea4269b32344e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe18c69e1fe784b0c6b7e5ca11130c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012373999a5a55996c9b86203da3c38921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17557f5e80c88f2482dc8a1a2ab8ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31b4a98ae8674341ffa5acc68f0fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88d2353e1ca4c666ddeabfb1074b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbace88ece641b1b13eff07d421cf0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d0dc61a3cc3d6e44ab89dd9498c9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bbd805086b4599a9ac6d1d13b8ba627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a352b02518a53b041ee190959787d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5ec491bbda8d5da8ef0a9fdf04e0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb4e91a40b5d3442f4e48cb911f3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e2b04923e64a9b1cfee89660a95d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bce546cf3ffec7e87feed8e0918f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f27e380dc45f1af734220186c0cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662a3e9c53e06b37fa81b151063857934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1aff81454030bef10309d327ca11c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a522c617df78836cd1ac07f975a64b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5165b257774e874fd968737aa0f5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c6c4e06f41c7d482a9ca007b4a4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a75d3a2210e2314f92a76e64ab012b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f010dfa8a3ca00ffe38c146ff4d69140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404332bbf1b62e2114dd4d35df7f46341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38346f768e5e557badaf3ff576a3c8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb193e16ea012b4a46d1bf2378d8a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada53fcaf121c5aa9e01e495dcb9e6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22e061e72c4288a0f09e047122d2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4205009b2899051d3daa2b547d546a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed2bc2b9fc3dc19f18b42b05cc97c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b40269f6a782e2b249b201d925f6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239066cd0992c45d7cf6d598b65c3f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee224835dfc9d3baf9e296dec723a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c548a963080d901f520d8aa6f1736951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf5de95130f0f2b191e5dfcf7274c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3da6cdef3267e07f55e4de10848a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f9f001730fe1d509169fa83f98a1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06804a0f91ff4ccfb5d1e8dda9ff041755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c809408ed1fc68101be3cc8d24e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fb142f1272024a4d93126b0b3eb0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698b835aaf366f548c78da5701f1ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335131354f778fcbd1fe189ea38e291c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1995f761a0abdc1982bf068cbcd80860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e585ce0ee4ad1b50c4e2654a9930e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259f887724a9b3e083289c76c70a6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebcddc3cd93794ca41911f4d718b6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f831826dbe3e72bb0ed22cc0fa2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d590393b223b27e54d48fd0d8535f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c15bcfd8440251caba3e4a5634ca4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40dcfc72cabd2cb92d08baf4f045fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c66a0bebe2e9c5541001bcae891d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c72a92660c1c24331898a77d946b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531d9e4107d221753444bcd6178025270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f86c868677920d8ff13a28ea07c37b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2158385e4eec3eeed8e3d94c8f81a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d692637ee6a00e334561c45057aeb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2b494a5c860ee01606625009204474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6fa4752a9ab35cc8eb05445e88df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f25059130bcf6225785dcc3a39c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6cb9058b79759f7c388e1afa642477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef00711ff02de66f76cbd94b4c119f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03227a2cc8e4709254baa34fc13d975579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7129e712cebfdc7b62234f5cb29a09a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822f95ecc30254898957890499005781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e3458c0e7bb83cb7966e926d2b8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8972c8c49a390d281ed4b56719282f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76577f5b49d6ec2d48aa2e90ed7ed17d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9bb13ef35470af14915d9e0ffb75c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e282cae672711da7c5b93aa6699686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cecae48383e45cf9509330a4ab1ead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac264fb0ad0a0c0a66da720be9b8b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb67f190fd6344f35f2a98b99d182889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa530cdc4cc7dfe027873aa8e16ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c59ad06008ac592e7684e6b0d0d7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64767dc706e95d1471391bd41a7d93292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b9dcf0329a1171bfd088fa95d460993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f1922c2190ab2dad51c9a1d969baa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67415261b91ee9e5a60e652e5733ad8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a79e0acb076a6a9962efdf411bb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e11c37436abb62a1c7c111f02fcac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2362467c8fc6cb8969f91d9e6a68898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f461b2be37ec05d1fbf1bbac4f8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1471eb2d20e0139002e98f1ccd5125100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49190d3b3bab4ad160265a231a5adc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b0256ed0a2ed39ffe1ff40f2a4c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88d9bbc5b1c41d208c29ca57485a9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642cec8aaf5aa33b99ec3331c2898c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343f48b9e308d37cd5160a0b8ec538b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527400f8ffd66f1bcff0321738f0e73b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3117073cb63fc4811d08d7712de3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3c94bc026e112c9da0248c5bdf52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cf14a81d57d7d0e216f9f25a8aceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1353b84e53dae12e3a12a54fe2ceb4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc47418e3d1fdf3025daea389b0d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeafffb5b0fb6558c78670b136cb5ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987290f37dd8a7e85553dc45d2739a0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd5bac444f1900e0a632bbbf151c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b60c0fa01db845737c8c59b02964b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c882895032da8a9882218b879828e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ff9a5821ad60ec7a2b811dc09fda6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7d4654ad775e74ce65e49eb051b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84cdc442e71a4c907bc53e674be611119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4cb062be302a76495251ac43d86b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa5b2ecdffb6d4afd6db711a18128121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b530183a1e476a0d3d7586be4fa83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657eaf9a736950214e60484b5141fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4e6896903765c0cb40bf880abb787124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836398a32d8e7debb314805912f9382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9224a32fe5bf16c02980919460bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2c878feb2d21ff1b9910831247b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d1445a4fe83e595a716a63e0d983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536e1365de114dd4f39746a02b1c6cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7417d3d7b609bd836e4245cd6cf19f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921ada8af2a2b75dd92280162e027f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52aaad8c2ec7b7e677f545014aba20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f085c4dc13827746342f6407ca923133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde7169ca01912978d008d61b56229134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86537568f7d57c5e0a80e99c618fc2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca1c279a367945c5af7a9c769b2c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb7284d270c6a77d7f9d791398aa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b18b5e422f84bc2b9c136a620233a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c02dea40b51d0ba1722f8f5404e87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6329ed23ed626ab107411d3f80ee0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd83e3bcfbdae05732507c60c2aaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c493edd3084fbe8d86c74319a03d0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3fe30c6570618936f1eee18990df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23db8050d11f43c4e1b1b81e705062144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43788f1f784506efc124ce2046c638145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026068e9b149a6dca8b5628acbdacad0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11649d276d3d43e091dc5271b4bfd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc7d66abc4e6d2d7ea0b48c927f83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583673544ba03508190daf1ac0777dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b0f263076bd88386d9dba87f67652150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aebbd8a5ef40b26de62d90367f945151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d675929cbc66e2deafce5d3368f29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f9f83169fed58d215e0e83db235d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4cc7bbae04f98c01baad4387866a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dc89c976f62b80f17e7879ba3b575155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eee6434ecff74f9da7c2ee00b9b81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5900bbaa2cbdd389f3836b423e750157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629e63e955197700620ec5ddb8eaaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca1d78ecb5b0da755c977c32741eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc2eee62aa72a7ce2a2e1947e6cd6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788e6ada8720c0db745b3aab7cb418161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe388e97669783201aee266523550162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b6af938d97cc3bcd7b8fef5fa49b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e780a60dfd6082fa9ecd85668f5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86929fde886dbcc86e061bfac1f3120a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac96658b803da15012ad9472549b68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a989f8184a7c0b9ffedc173b0c50e42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8303461642eea4399c2a113d2ce6c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc7ad0e7e1f04e054e3144beb717f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8a2647261eefbec80f53325d3d0bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7cdd300c8c82ff90930de26218cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a272b236f7097f56d93fa56632e4fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3df5118beb6e0d488df46cf2e33b4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b39b1252b5b4d57db0cd667e24c0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625251040f1dda10a2f1dff71e30ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00245ace5cf3d4c9c7b4f3a2536b930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653719935b1aa20c658f9d55b7aada12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d4887d866d8cfa7c0af3e5ebd89a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce99f35ed2d23e1f0d3dbc231a4db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9586b8841d66e39c5cc1b54cdc15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6aadb65a47a8a8a7740460e15cb79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9afecbb741c946ce411f0a3c05339e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668876285ba3026066cd154c18d321d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73e5666c50160b0345b7d880ec7205184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b77ab04524d4bea8780c44e233a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9050a716fb637c99a584032f6226a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4000051f4e73cf542e9d41eaf6f836187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3d7a732a5f39a5e9c0622d825d335188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaf11c3695e17e72d2606647d40925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937a7a5b9c3340ba3c8d8433862db90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28974a41ba3d048b23ac1415306ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6fdc130f41012976bbd3ee22335d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e2cb400f7ea3f22463ccec797c21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f796335cde0d155f9118dea49116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c412c75d7720902d80fb086910349195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2ffd0ef41d3e6df98e04cdcc53425196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739958d8a6aa538f89b912d892a631c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702727fdd88a602f1a711b09f4c1cb7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae226eac781f1cbad62801213fd5cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea3d19f2b4dfc5a21e34774eff7f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b18217019f3efc29f2b2d37d4aa95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5639697b76792504bff7f3c056fe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ff41b401697b1636df88b974f492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc1aa0ccd1e28128e987a9b14690b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c4b52b9576233067c52ba58b977aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0d11b1855a5051083b9da99819d24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195bfb3e2326dad1950b54c96c97921207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d05e1c8410d9c4821576514aef8e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a7b9cd68d6d31148bb1361e153d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce802b9bd1ebb197801047dc8aaa125210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b6dde603f17c0039a1e9f59762b3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62ced66feb51a1df9b4a77933571a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d439261c9f5709841b655cbaaed9cf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddb508b04765b62162a82a70f3eb45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da79e2a2b39c6e76546d3ab64cc71e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b8718068c2845f0aed75000850ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a5ce99081d704bd8b07e5f23ccd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7b90a9a7ee160a4fd07c313ac5b36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a384e477ee3823bfcc550ac9d9187219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e5f455f55c12276c7d168bd077c6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4f3cf8d0ee801bde8afc7834b774221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876672a8411c1877c8a6778a4495274222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652319c0c75de63650cc930a4368145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dcc3963767740d75565719431083e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6119257d8ddb211d80d6bc65617e30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc4bdcaa255dc9d7a9e6c48223896226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84a1389f3c03fc63aa46a8f4a7d5e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135f5fc43454d5b6f16d9c69fac09d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564939688f85c3a6fdcb83f12774d09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669bae51555bfa86d5910f642c9de8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680feb10c4d61a5b2d5230b83a0f157231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad58ba79c766c34e54402aab4b62a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561372d8a99d6c8d01efdab2be97743d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b88c66a01472c505f615759a8298b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89110328409f2a996ec3eaa733e82e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154c73212680df91cf6ab04cf5defc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f23f86bd3c352dde7d01fe1591f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf95575936d38e12b9b35e0f8da349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e81f493039cdcfa9091521687c86d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280877026011779bdc7449fde66db3a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aa3735af8c4a3ab88b345a4074835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43aa2644b0348b8b4286586df0d03c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a42fe05f2a2b1936237b2ad7ea912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810775c8b98234621bbd90819c29eebf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66a8aa2fdda973ed9a7fe7d13b6f41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f65753dbcce800306141a34733a6ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237c241337741749ab9ea5e2cdb7f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e5e8838605b8949c451f41b7fa304248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd595d0c9ef113d7fa226a6f9b79c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbdd049d217a39d473a0dd16885333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db1f5fafe4d4a748a689061c5e504251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15a457d4f16ae3c3a3105bdceb40c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71bff2736cc7a50889b73d34fd7c8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b324e59c071c0e90acd06c88595fcfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842b13421dc244db22821e8f6902e5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27a8a8eb4475d3dcb6a40eee28adc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27620e2394e659103cc11a4fbc1ba1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f44547d28b09fb691131eb4de2e641258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229e42edae7bb37df953548fdc0caa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e58e3d22ada264a35f9cfccf1823260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f93eea46bc0d78ad90cebce01e24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d233424f64342ad3f13e0e64c3a70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cad2e605d86cfc5e2ac7a65ddf254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c050576435a1cfcfec4cc940c412e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e4ee3883d5f3d5879220a22c1b0da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a2a26efed1d23ca5f14fbebf7d80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e4d7ba5d90d1df2380dd72f393df6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548eb1372f49445bd687c8d6621d84c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36b47570eb06475982667dc13e55c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b05c2c88adc15c1fc5f4d50cd20f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d51886c0e76947f70d3f7e0a04b3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9f99b9b5e3bf65de12d3a01cb9b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286002b267f636ee9aad541e267a07d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3566e9399ce3c031ab4fadabde17fe6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f38ee8b7af0d56dae04467a09405a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186f9cbde22a99189f1ce709c2629d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694b3d49bf2310bf1585bcbf90a02b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef92d0e3a344fe0db712923b1f087278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab141502c300e8f021398f3bffadc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040afc55557f9a59ed0f2f455af0697a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba238d939c0a0762135ebab2e51ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196b543a510f38a22c9b38ac7096c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f8c853b0e7469367dc197016a65eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a3110c50a3fbbf95dc475635f98f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bac01d1e634bfdbb21f4123ed35d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce48603f495cf3be0febc8ccfe2a77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a1128b1149571d34d18d9bfe1a670287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248abb9b797178ea62da1809f152cb9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23305c5be673d02957726cfc1e6a9763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d2c6ecef1a05bb1426e5d10e4d337290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6130f4efceb08154e0fc6f39599b5cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ed2c06532641453702c9631e0183292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9629e6fa4d014301e68fdebe865738293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4aeef0361c485d56ca36ec93a7720294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a033f323e3da7d3cb0a11e348ee7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a089a66f719b9a823df80023987b2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f62f325fdb25946fbe7f23ed8b87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97dfd169edf4c485363cd87403eaf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc0fd13dd299b742ea56a6ee919f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2bf33656947b8b719554d4f20b595300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8264606b7c01c7e5628bbc61dd73a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9547e1b663679995a639b9dd6c0c6df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bcd641bd138e38773d3384ed267b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f00208ce31c34729ec668becbe9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699d7cfbf1c82e15b8409d3dd50bb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf99a070611dab53d6e46db970dd2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55fc019f935f75e865445391c1223c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191df2ba1cebf737696f9574a8f8e04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593858ca6f9359a90b30fa3bb0d7a95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b383dd31db34960bb1f428cbfdd89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc09bc29449a44ba960dcc681b28c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380587f24599662d41bffe14fbbc439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac67c03b50a91643a10fc88af69d40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed63d99264f1f0719dfe9502aab089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02461f1d7935ca304ed5be6c6de05f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4662c48a2622b40d9011495a01dca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f218b832c8c7f96f3821edd66d9b852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f23d87277afe501769c8418c877005318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ab98be77d4b56260fed548e303cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e0bf8ea2f2c79f8626757f554372320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629cc61e52e37229cdef0941472c84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1ae272b8383645774e1a65dec17a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3289adb71695ba38579c0a9f756c25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ec23aace5601068a3ad5248d8420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0501c1937ce36009260db1cd3dfc1d6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>