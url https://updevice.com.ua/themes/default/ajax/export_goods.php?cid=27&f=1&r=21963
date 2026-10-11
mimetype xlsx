--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892065a85d09c0302c410367ce41751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd691db075250fcad307f5c53581e3a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e613526e5ee6bbd7fa616f0f970cf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c5e46d4b4eaaa85dd3dda67475a0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d763255fc5b1caf85a10e29ac1b2225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e935ce15280d8a70bf15bfe7ddb7ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509f7d54ce244fb9ae3453a16b3fd3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587844fd69117320faa337e503faccbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a14d54f641f1199e0a906854333239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27ae42ef69d1d0b31ad68218434ea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d2407b797e4309d3b5e6f01039e1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd395863413ac0c9661211fe0a7db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593912eb605c58c7ab1f37f6bc099c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469de417ca01bdc48d62bfe8496c357b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1963f49ba9d391800967b7b33b3aab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbffb807f5560c95767d496f291713416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c955922fc16118d99bdb30bca0dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc8e1adc69bebd3f58ca96ee78c53c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa3015062acc37149bb95708ca69b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cbf7b386a62bb1eb3f2cadd2cb2ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9dcf9a6a50eab72a94eaea181bca921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944e6477101460130b2337c843bcd4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea150c4b69f1d51cdf0069ac8b7d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d038806835677c0ca5d656a7e2af8b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d48a3572f2942c74dabb22e4134625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e6ab9ffccba573ac1a02f6cb6188926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f54c94c078ad3d71ffca913406336a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4fda670a2e4f6547b1654da234e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0996b5fa4f143e4942da031001d151c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b364b1137385724236972b76df27530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d7608cdeec211bfe79c9bb0e31f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357d9e684dca05f0823e70d5d3c6f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe1acd2d3b2d66cdc6ce13c9c8f6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809ca7596ba288a52bf774d7e10a6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06123879e2bdc988820f11295ba16335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dedcce693172b3b9bf1315dc32f17c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae63ad2d4cee0163cb05a9f37f7ebfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12b08c005bb3a39a202a99352228138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb6c790a10cbf2e863aeaffc196c8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5369e3c1ac248a8f3c502d5804be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f76b5d379a2f05ba356cfd6472f1d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd02003b0d79486262deb3167e5dea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc2be122fb94aade72fcb63bed0e8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058c0bfec8c365a716b5f198c088ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e868cca39686dcd2e7a4d7a1c49ba9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b99aef6c591a757988dca7b17f82846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649517b050b795c9e92d395b49b5398f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b632a3d52f05c6338cb743eddc56c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9ec8dce197eea8bf16a237e38f18549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1f9c2548a71172314b1abcde309d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc9642d386341609ae4419a20637651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704c32a80fb4bad62074b64fe7a4ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea5f985e2f53781db81724fb50874b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93fbe0f03aadca78bf692095040b0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8f3e5bf081acd6671a960884f30c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1f63fc5dd67ca93daf951204abd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2feb6e5f48537d32eec0e2c45e47757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c79e0d29fb4f13bbe5a06883acde558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d1189c34753dd5b6c4a6aa9c3c38259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266f684bc311dd618d542e1d408b66d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70b0857c69f3810743699503fc74661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e3fd1f5247c7bcd7b9dbe1a73ad762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d7b598dd761a085c9dce86065a1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cf076363f4e64224030169756fa9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563742294bc37478c496ec413c3ce465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7facba8b5d958bd24ee306be672cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff489571223080b2a84d3defa2dd0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a5d240726317625e769e7bc2f8e2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5b1454944630f0a28a8462aaa21c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5445d85f797c62751f2c25b4f0f6b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9889bf594ab3738666b06b177f65f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef925d157fbb9af2c2d4778bffdb15c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b8c16a5e3c5ff18a6c6ee1c43bf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e3cafd9036ff28a08d4dd6c756bd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ad55e8ef080a7fd784101576f8a3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552314842d6b256831f7f933477eb0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0596b7836122d9dd1bada0a8ab589e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72483a31141d5e7c7493a1fa694bc1e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f066e41d78f54e0492b237215e6dd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cee32996614a62337fc27d47b2a9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c0286b37c56dcbae23944b6bfc23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72284692759284d003356d9774c84ca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ee3648c2718a50b4057d0a8a1d6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e110077a9ffe436fc286b1612e3faf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b49ac51d8b966e2bf81e6ab76ae95585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957fd414dbc80c483206bc83e57027d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d1a8db91e2a55e771e08d7e9432ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f4fdc3b6d78bb477d11972a81e8b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c7be81015ae8339904a18581abb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c40d5a285d868f2394e318a2c70ce890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5683388298416f769cc79a15243e35591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efed27e64ce08bdc7e67f0c33974c4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de4fdefcffa5cd6494208d32fb535a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff31020fb72945404b34488c9f2790294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72c1c386c801723c3f6672b5de7f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab652424729c26407b541a76d3d26c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda676e85db835eb0d74836b1c27a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f82365af23f7b4dc7954b0782cb8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abfd489963edc5756fcfa5fd14f47d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d11c056b8b46567df3ba3f8b79855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad6904d05d3ff94144bec5240c35d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f205f017512156d6e172b4dfde02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783d42a1be2ea48a4804c5a8e9eba3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3fe5bb77c08d46c1612f95e38240a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f8ad7237d6f1f609d86d46acb5bdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5165c432a64d6df819ea77aa1ea2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca7f72e84d6d68f956eaa4838b1231107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507dde6aece6d53b3211ebfd7ad1f5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e3767bf0f534fc8cbf22e8248ff82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6034a13e872d70360e7a089353bfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09613b7033889421b566774a07d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c4055815b2c1f00ba98ce4ffdc52c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169f11c655a3aece07f9a9a1dd55bef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fada5d15743a29264531e8923260d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b37c5d9240732a63bc3139ebdad6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10eb1777efba8b5ffccb37c775f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f0206c3d9fe81941ea1b98b88d03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213934a36729c44b4819b5b22184cde4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ab77cce4358fdcd09501e65b4155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5348f4454ab838941b624c13287efb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df1859d00d7ef5d5d3225e23103d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34273e9b2b84ded3745cd21c9fcdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2820202ec647b6dfb97bb071d5606123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957329c107b811797ab67a2190aee9d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722529b1e2961881ec4f175a2d4e59e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246776d0eaabad099b100ddb1e939a3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90920a5c404e776eb7d8b03012c2350127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496396044bf881795a55c59dc344f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ee81c4dd0d6b86b683516258fead129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a87551878f80def23569bdd643f5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c042fe96d6393f6ee26c8d4b9191a6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17815f5dd3b977035662195bd5695974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35121865d5b55bc95128eaf34d3ccf6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13f24be604fd5c52d78388e19d9f22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41db3c8bddf707363b6fc56371fcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59951c7a1cb643be35da9c3819995b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804c880b91675894f39e5d927748c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5273f2fb0271dea78ca5f93027d457138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ed96e05384d65473dbef7d67fb8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a566482421afeca68100f00da667219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622d7f28d1837c7cb9fdb8d75a53fc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8209a433943235eba7ea3e781b8a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabff659543854731a1fd307d9e6397143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cfb5f706b2b8d53420d1a11a1f3d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86528944595dc9a9553bd84b60ee3ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281c447739b050cac6b8326c791cbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f8026b6f0cde2427cc415ae3b4229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d298ce1336714331c91b84e3a33703148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec81c75536d281a0bfcbfe734e2b9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ebb3d44af12819a8f4ba7a13cc242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712df12c890048ac1b2333aaeaf8ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199709a02cf8dab0e3e3771606897e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430dbc9ba721e972deeae1fd18c2df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229161d1a9df7f28b4cc85ee344920154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08af04b7a07157ac5dacbb7688e69b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eabb562603e56ecf483cb275809a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f9ad0dc5393febea3a40c767f841157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28143b1e3f52201c94f10910d0534b17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d84efceb020e8ff14dd2750df0ed7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d3d0e9f51c77889b7debdec8c903e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccfe853abe56d32569872a1c2c598a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32498f00f5b3d2d2c2d3fb80f02242e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472fb5ba7e8cfb26a97cbf1f497971163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d33b31ee75d8f3401b900bcd0e4f03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d972ac83b6df668701c75566027001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d707633a13b67288ce754ed80eaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758138e47f440ef5f3bf6005e0c33bfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34b330e9dd72de19dea4161392ba3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577f1bdbd5022dbc26bd9473aef9b2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510683d3e0138fd96731aa3016826fa8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa5be03e6d94fb313d3cb54e0fbc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c859b61e341099da11f407280f4d7cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00437acbc80aa81f6ae4b137e8211173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f5553b712b9e21c1ee7132fc91304174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676f802a7297ada2945c36ee2f70ed0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c17c06fbe2e8288aa1d94c001be4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fea4223803183ee53bc6587339a279177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ace18fe57f83b7e5e62dae86d2b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309955bdbe1910bd76778d0f9c11f19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214999865dfc269f872ebde1fe807aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21ea96fc235adf6cb97980cc14c159181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dab7e3fc3530e94f810768628ebac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24731bc9838f67e396aa01769d9f3782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8dc66aeb6d60db5af08f3311f6b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee224616f1dd10340a5742baa1570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd84853bfed7007b4661bbc6c23ac9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2727d12710471827ce88cd58b2fee4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacf1de01bcbc9414a832079d0554c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397aebd82f1641d5c635c9750f7678c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8efc871737af2eca87d25dd2bf33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd83bf160bbb1285b4cd7ff5782701191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde689e1d9d40fd16b3c8754da1c16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3ef9cda3b02ccbbedeb351e12e888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c708f31d456bea3c8fa2a99cf26cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da735259240aedded98423d236f447195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a283c939a6cd53e79c2b805d8c8750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a35462ffc441335c7daa83f3eedcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7278f3f8b1c8c0fb164cdc3e4f840198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f94dad0666524fb40d5fa0b24754199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc54f2f3c805a17b848da95ab9fd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fc110c0666ede4b82217a5bd9309201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb1fe00dd87f23f9120fd797bec07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1105355ce0271e192acb8da178e93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfd1d27041236230de31fac514075a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1602cde55a8bc6f6047722f921bb4cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec8a9afa33b5793195296b535c8df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e546f5c554ee45bfef740c854ad7bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9f887d4fcf3938299596b0321f5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319747a08e15d2eec51a78f88282d00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeadd2415e4d07de06c7a8402f8917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b537ae3145d11768ee9337b91dba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e847b2770b8022f07855f84b6cd3e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf19071a538d6ee36d4674b07fa4d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0daacee45df371739a8e16154808214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c33f57c7084f28acce32e284969f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603a8c61fae483f0108a019ce4129b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bebdcaf2a3efde1bc9a12e001db35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884b25bb33fdc713cc8f1e70b3e3ba6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c6f965a630df0a2252a9b0bf5ea8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc547d8fdebe62beb7d238f91734827220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f581d982c63c8ce4b7deae832536221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f5363deaec58470dec2f9071b5d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa352c2078c4a8224fd8658f737521e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada4d533268fd20beaa299ba41d3b68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b22dc2a1638e12913732c3f37454225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a637042ab186e96996a2d7b6ae67ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a474e9f9e377e65007dc8bf538a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c4fccf4ec56075c0af7d04a13aaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62ff4a9c65539a1ce4b8d233a7b445229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae003d27b1b5453f1901717d8c26ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625985819ce9a3e76fc6609cc86a390231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a5516e7152270d64d052df3e2b12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f36cf4f772f023afe938c8745da25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6484d302e2f48514f24aef9220dbb58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cde5921c87abc81c4d2b95802d608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007b410ab6366afb6f41475c5c9590236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5ca58386c28747e68def7d40ad07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead506d96481f61adae67a4e7b8c53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ec53618c744cb57ef99e24081733239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083feac02c482f7941c0f142343aed7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665191cb97c8c3e1885aeb2254a0a1ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94c7deb52d2ee2a4d6ef60b5c349b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ebfb412655bda237b9aedc5939ee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724077c9bc00f6015eac68078f22930244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f450db77c820eb85b77f7839fe4d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80a6612a811f8e0b6798a90fa1d1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a624f4b92e444fafa0c16e3a60415247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7442fb6e5c439b3613fdbd484a6cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b42cc41b7bd4d705aafde466687f2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ac3dee60b22a60aa21592b7bf2074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890722bafe92146d9135990419d8cea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0fd3863345940668a820ea8dc2e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d078bf67fb423eba9aaf2feb0e42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8bfd7688e44f9d4968d6409bc8d40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8436a6d763d4b3eada4eea872f3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d2a05c0a1b6a951aa91ee58353575256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0223f8c83334c0795311c1d43fa060d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85810eb3d7b186fff456abd2c2fb112258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966cc31ecc9a699cbbd16df47eefda5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4da54539eb29f866f36a7f9a166b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41959017eb3340f6cc2e9301748b9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b0af1c42646ada1a54028d98daed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965a4b383ce5ecabe50399cf1f084a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f92bc3931818aa796a379439461b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f842668f674d1886fd036f8275551c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463512b8e5d1c0ca86a3bf2a696412266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc1dd97f1b451cecca453b0e98031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895877542225e8a8e662c90f822bee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ce9773feeba87e84e4c403646e01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc83636a0b58bebf9f72f814a660ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0551ecda4f105018f2a03cfa6338fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6906600d0a7f365972717f073f446272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c00b22c2631177b9360ec6d3c7a7f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc637304b3b59213ade6814a082e02b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa19642f310b83029e4252f7389f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8709d6c187a54a9ba19627e8f09a3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab657c70052f6bfc690b8a5a80396277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6292b31baa3e29376f50a060dc9f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f921d319f5f99c4b284f46410995279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e47a89897dc599e1303c5267219c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98585c186fe5f51866c20089b66ee98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202e532694c825a2913cea7c6e3719282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bf0548b9b354525fddf966e0cea2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02f46acec106d32866b71f95e3f2e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced715ba54903a5266beddc504960d29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33936745968317a51f58f32de55944d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a63ddfba82cb0697d393cee5f3b31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faede698d696253352c9511228d13e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789079b3e3ce0eba4522d57aa95d2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39e0f6a1d62bfc6d342f142c30431290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8897edee5d2a436b72cfeeb19aae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7938baf140b78692d85e314b3a0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b470ff6ed8086541ffc71a1490fcad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff87995b1cfb1a334d24b90d6af2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df6fb0cb1aa7e3f54951fa3802787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d18efac7443cf1b627f4cebad0dad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270e9345bf2e4263002123380e9f510297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c58d3115e5954b06ed98066dea4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3dfbd615b56c6ba7bc2a12c57dca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c750b605d4fb80548ce8ab1439568300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794866047a6f8171c04dad370331fa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19792153001ef19dc0112429dc7959df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbbd2c983eb9b23784343b6130995a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdf07ef0ff150007d502bbe1076d6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1610bfdfd45210e42805ec7dacbab4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e27c1f7e77b016bf4bb9f32f2105306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1656fd3ba7f564dc9bcd86a9666233307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213de5b34d64a1aa97107b8321fbd1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ac211974b7a64483fb7ef60fb5f67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc879909abd6253ef7dbe4555b69591e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b203a695c8c3c9ff08026c442a38fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47548fb5a982dd8080c148c203485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2863d9d1bd2c759660012de620c4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877515d81d23df4d706321835c5757d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83d3e397be5d617feb21124429e5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b1ec077c43c1b7884f56786ff4cb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50728c3ef315cb6cd6895704a62b9ba9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074019d9a9b82171fec152cdf8a740d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d7b1d45f9caf0df0ad625917949b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ee16a67204d41918b1776c13da07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a00c3a0b23476a27ace4e28d08db95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c97481d14c0f08e48c98272fed08e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f535d47a85736c8e3f7a131f4fea5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5638575aa2d7db0e8c510625b77e35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95edc86e084a7c9e9c32eaa94be30a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e1866bf2d9387f4f980644bdf54e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c1bddbd018a9b5085476f7ca14e14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467f619ac0cd677677d05d572b2935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991619ccdc5c5bd7b334e38aefb11682329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ea26b2f5530f532d68d7bcc93590330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d89825c79b209156be9ebdafa4d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b7b63c2b21502f3fde147c1a2a8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681512ba8540164c65fdaa10d6c6c9c3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a0b449a9538439457f1bc92d2b661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cc4cf89e7fc1d448839e0a5cb670b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb87341ed98c18884f8843a6389b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f52aaa25a4b2874acd7a9c73d2504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed502338bde5a88bc8d7398fbcc56d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc90bc67936eb8ad61d09ad0ec898756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb619d3fe9ae7b563a32ba3cdafe857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c9f42499a3a30893169cf5b94be78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618f673a18123ca2ac4b00c6dcfa7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a11435475ad051ba578ac833cf76f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f77a9f3ff9b929e0341a7d182d80f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83814427d545eca1602ebd2bb938c51012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c18d255001640c25414389dd388b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c68a674826717cbfbf1fb94f7c5de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f1991707547664feebd5c8380136415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db8cfaf58cc48aca53fb62bcbf98d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f60af409b69b9ffdfb8731418d11217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83d3461433f98ddc543ce6757380aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37f0c8f1e0b80f3c5e5a20e911a6ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11728fb3cf42d216b44f5612c76fd2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294bee2541d23282b6aef9dfcc3ec721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1acd6c4b51036883261f19d0575cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211fccf08b082d37e0544573dc64a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454f85bb77440b9f1d1c192b78fcdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d0b27000c0461271f5930a6de26025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c188b1eaf93db8347b537a511bb04226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc0a33dd0701af33eb9d8e18b14d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1d8610fbf0033cb8605ca81a9d9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e530a3fdc4c8689939d88fc83d8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e54e54363d532202585ed63c017ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff9f085ab669166ef46deba637f2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b0ef0690955b7b17566076470111332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae148731ea7a2ae4cc8b9b0dbe86639a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb94c5b9271c2e08832e65c91bef934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bef6dc3202b1531af998b55ed9ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c446bf0bda4c799f8be0bfff45a66e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ff7bca197ef88ca6aa481cac1e45e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04402aa104aeb47cab55346254a57d4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa05f78d6576b7b18e625c8f79d01239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948850a80d307ac579352f5fcca4b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c1f7678004b3eece2816e988fa2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7884f2b94e0eca522f51b3e7ca2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe3cd2e19b4d484eca5eb4f04606043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4b7db05b00e34cdf12c96af6af56a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a63b56f5397a3b0e92ebd7f81969d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1e1b7926e533ac966ebd31e1b6fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176ef690f02a7d97fc9189d5faaa3c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5db1b614eb43de0f84cbfda71792348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7dc47ee6101dbd015040149527b0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489980494946baabc9acf9011e5b912150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0ab3d254aa75128a1ff8e93aa06c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d988c8d59d2cd9cc474555c2c4679c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13523c617373e0520e08bbaab532394f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04881ea0a0f090be7a9167a763457a3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93cf667adae296321d3499efc5a2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44031a8da4ffc8e240fd608f73670fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59eda3120c360b7752ce1a6f8159f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e847eaaf4d79c80b1222dbcecb69858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05d06b7747cea3cf3794310b3834559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae2e70461005a41339132978985bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afece6d1658e6039d391830edf14b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f65e2826d34a45240697ec7e0801d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec57a81c8b55aa9f0e1a8ca8594d22663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9c437ade8e1634c6d54fd25560d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39994bf5a1418cae6e8fa895270d4ce365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8205c82c9bda6b576e19ae797d07c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ca67014966109a3f20f91f74aa9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc7da396f29ba5985a5328202b1e1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8158b4524435f9d2f7f501bf5cf6d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ead4354319beda59a6ad1a1a0c80770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7fa5a9c60fce16f290e5a7784a1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f9af94006a43770366927be4070e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474393f47a6f7f2b30c79e823c6f7ce473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7f92618f815efd727bff91e2a4a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44537cdca03f8c29fbb1b548d53f4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd0bd3f6026f139c7c327fb4ef6ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a273ddcf5b0463d976a6a0c7fd2cd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71548f87f8ec86196411c71916217fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606896254c545831286f71996d6e0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5206f9e7c06d8202be1ed3f73d29580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722e3b7bb6996886045d3bf17e31d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e10955540a50c3351ce3548b2dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e88a0123b459cef1b66ac3ec0c08f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27e974c1384bfa5ce08a6411d2bc8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bb8618377e67c5929749eab87ccb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3dd9c978cf9ec17def7224001bd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee324787bb9ad4c36900209ba5a64e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb2389fe4d8f40b4b6c0bbce3cc1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fd12cebf0e8a236a74f71cc71705989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350cf44eb067a71f30866f8dacc321b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006dc1f439f60dad699debfa1f10edb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37cd55fb654b4c064ee7207881191a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2eb6154983e74a7ea25de30e1f9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ded2a5f9222abd70ba40e8a6702ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7769aae80ff66bc0abb317c7f5e4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa70c138145995679d8818035afa0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b2c2fe81610c0a39efe003a5b5e4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac538be2c3f44c5d15dcb1e47a849e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569020df6e8415f65fb2e065e1166ec799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb17ff3d83395f0b7d68737b15248100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a259aaab38420e0afd5563bfc28760101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a07c8e70c508f3c66712d978ea4d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3280f8738571a8da7ddaf3a9e3359103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a271f87764c69f2480f4921b4db75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571f273e1694e34452a380981155d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf42fd8e03747e75adf1f540b8f751106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8514e3c1f4fddfdc82180bb86fb488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65872653a5165998de9908b417f2d65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b8f0cf939147c11768c210b90c93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77699a19401fc0fba1904bce2daa4e94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641013e71849f67f53e343ab2010aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e7c53019ca2c60c4d822bee07421c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c46e2f1a014d0911ccef0d9a0cb09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b2bdaa14132139439a09de9f75d99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686703d6cf42b997f06aa45d9e5cdec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09333e5ac163c2a9861dac1d65b55415116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187857a709ef620ab37a9a40ef232c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b708a8458615950f3d02e9e4c25c0bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b15afcb8b9455bc4d3f597c66313a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd184b6ae88fc50b2970adbab330f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadba3a758bb65b2c8a306dbde0a9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f310b693f61313eff3135facdc114ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39aedb373ab002a4a88a1bf5a82a43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f089feaab9588bba9c4d25d5d15e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b209e24544f47415b65c0601fccb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5bca931f4631aa057a14ba19db28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121dde106d81735e51386d3a3f1e81c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319d3a5803068f1e11441918ee7a9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cc73aae495da6327f5f3702628df3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda6da5d00e6e44b437c534ea6cfb8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9baf61cbb3c9d80c5d0313ce21d212131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c211ab5610e16d030b589c2cf98f76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86bb3ceee39604e03f70dac202b7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed34843dc58995cd2de2d570006e8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1decc89674bcf1878982be8d25eab9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecdfbeae5e12e6a9c598176255bd5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee34f3b84c14f9981763352542056f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a1768ecb7c44b33c1a93c11fa182138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b19fba319b991f9ca027c57a13c87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d7e567eefa44699b7db3e24583e2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed7dc03e050fe02349173b0cac3e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457d872ce4f28044a634fedf11d5bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ddd07a5eb6d463af975bd937b0095143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790045dd71df24e6f1560a49a49e8f69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffafcde5d32650a4290125cb8df77fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d88da1d61ad4493d8887888f31f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c8d813eecf8597bd653df88f21d2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b79717413ce234aacb5fe39ae70a9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728851bfb84daa522cd0a8938d0730fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cadc60874a63e20fe9fff1d32500c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bded24d500f87269b3242e5ef4c894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288669061b8d2639ac7ea0b4ffecda4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768be16fe9958e74bbe2e2de87221c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14b295a0ef4d7324a10be7c160102d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc5e1a7554afbdac530ef61283450155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d5160b518026f5907fc44a6582f42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae9202564fb9d1750ffd2c7919d11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a4d7d41d5bd6cf099b2288cbbb94d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7de73296574259fe2fda3d5d9728159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7389d3b8abf81daa380cb44f9b00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f9c67a3036dbe23c60c0a4441a5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b4f448ea2cf8813887b69ccd060de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168b0bf51b4638ff5973b4c75e19ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f0e7fae738cb861326f96ab3d5fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797fdb3f4dd5b26fae40396af4d2bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdfcc83211a743454173a694d9463b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19214f8e7c94aad697523abe6327335167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635452946b6a53e125d6a0188f72039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b63cbec41fcc4aa26bb3a420f6d3cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b1b7abe1dc2cbe07fcb5848f4be7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f067962353c945b4ec8816550b205e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea529a056183e4f94741282342133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f17916726f6f6d3b510a18d124e80a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f80d7e06dbdf02723c3d9c73f4646174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142570125a631027281c019794be9e6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb592d47e87e8b173f9d9075ca082176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd519e5a5d4d67a43dcaa2edd558ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca92f66425cf138fff82571b74ec6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e19e1a739177b60d9d0626ad0b3db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7dc33b44aa0cf357f811881fba0e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2b2297d34368fa0647a46164eb98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8fa2bf84b250c8e3acd0544bb71b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786cdbc19570d7f459d80e62926677183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bcd2958bc50c483f718d8ffcfbc06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73614912dfcded56e78ef71837c89b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215b7007b3fe6147c84bcf9b1ffffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab37c4b8ceb092e307e74ec23c7385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b998a387f200d0590548b5377558a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78fef88f8dafb70ea675abebc6068189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d22be99cd45a65d3640a04b63cc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840e2d90d44d486a9076cfd68f911ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7dd54ac3b7e984e13d8e0cfd4d8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe925109059cc64bc944c2edebec6bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a7718ac96b87c0570898a102b31fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce62f6ede5da4ed1235028eed59c44d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87b7831aff4edcad63eb57131a32b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6147775c7608051d9fae5b126457e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd172c64e9e089cebd4b1231ad314c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088abd5c9546b6845765c768a3aa4d40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d05743a60554000938fc9af4c1267d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc7978151c66fa0d57ed792609ef79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc381883ca21e927aa0d194cde4bde3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd6f3fb20e2160212679b65c82043c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127be3d874a4c42d8afab75566ab8ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1b1aa699c02ebd1f9d6d772030dd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647581a1663b4458e0d120929ea21f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c12190c4187d2e91b061eced064d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d387ab8c639b9227ab3183617148e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5b26a19e41bf7cc4d9d8f70a9571209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052989d23a67069720a2123fea082f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ece3ea630ed672b096d422a3cb9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44e579b0aed03ff509f8193f891af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21abb08a6dc5dbab35b472cdc0814f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1803bdd5bde94cd7edd27fffa59a63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59effa1a2ccf4d06562953bd5402ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eac17df00cb9ec220478ff1ba64da6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558d7d874d9a4351202d7c57220d76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd25d0e7923942adfb212ce5d0ce8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473abe83bfd96076b3df87bcb90c60f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f217236b45e4d59de49ff096ce397220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab205fea510c5bc158059083191501221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db12316598f63537de1f3ce5ab1acbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3480126582bdde642cb19ec273cd27d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e12c809e6b39053e6caa2d49f1174224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d9dd037f60d976e33a19b72a75f9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a73f9196c9a7522a15e073e49eef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b044b01c8eb021e836d3733dc1901227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d83494a3e47e6f83e2a5cb8aafe462228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7445ef022e4fb8be920cd90e0c41f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e29340115cb486e5de2eabadd4a289230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de95bc7c8ba40c3fc2e06fd6ac7b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ddd9c4cbf3ab3dc7885dbc3bf982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61efa290aa68d61d4227b576e3727d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a3ab1f3b7c8b5c5f6b843b6e4b5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd653b3989a672d2966b6020530c779235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860922b4b4d488b097dd8636ac7a0be4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1712990686151259af7954180afca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03d111b5cffa0a5658e3754428668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ee9c9d89a5f5842bab4c81f6bde3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf97a888c66cf9576ac539393b2afb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2056c8e354a9f227caf837f4c4afb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac531f487dcd1c1e7c30878eef05c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889b9f8409a33ba04a2ca15ed3431f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab3ffddfa818903edee1aa7d6ed5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754aee81e4025527460d351435ce6e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edaa6f97e362eebbe6eabcee1ed4b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd9ad29ed91501bee73043e96b1e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1c8e8e4289b8c50beb5c40616795e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f923cfd5bf21f69857a58861bfca6a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a8262815f03977243bbe949f0fa1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d98479ae95bb5a008e1c1cffe64e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a7311a2f377dc51ebe48234b4ad0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3ed567899a359ab1683995795672253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15788cae0ca02948a7f103f8d8a2a50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54da7e4c1ffa8703f604a5d77c669255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550ab2335d5590800f5209494e3366256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845676ad8f62b66e51300963a65cf23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca3bfa31507d89e60b11ae2435c7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ead99f6ac72f478f33bd70a51ded259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c781ab5d0b0efdb3c22c0e6d5b29d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ad1215054e3788e5c35a75a63bda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6e44c8ade07e05c827cad438ebba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659ea63e977a509e9bf909274264602263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507199cde0a1bd0d41e58d053febd442264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0731fc44e91f5904402de09f8f41c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2db2600a8b05d38793e0b5d94be53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1719d69861ae04e9f975913cb2d9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b527144e3e6f300345d54ded613c88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5ef20e779916bf569a1c35bb64fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc63ee3fc60e6e27543dbc72d94029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69b8ccdfd5caacd5fafc837a82883271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c312f31ca1f05f0911a1b295b0790272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0fdca8489ce595f3d2f2aa92ad4ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8fe716c133c3d14d0392fcd379a4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c06ee2e5a14d9c3e558fcde3e39a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dca4f953183554727406d1af896f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e30bf80cab67c61b110333ee3b453277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfb5ca4f87358a570c197d35da5ef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9df6f654cfade3deafc6d38bea584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6a774ddb5177ae0869ed3b3150c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92aee83a35f3bd77928a89c4a6353281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a55a4a20397e2f429f13cc24291cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6c0ec978071c40885d0a60b9bf082283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105fddaa16e5c5da91ae874bb352a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f509777a7929c1186f5aeaeeb1a9c7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fe5be2b286f15d77ed6a2b090d609286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70416af38a9821a0c1dbb0f23e789f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2043d5b1010fb45d38afdc932168d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082180752989df6667235070c290644f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c677d29168867ee06e294ee6c6544c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d252f655a4469cabba1528b582a246291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e53b9d24c9e91c6151410ab652405292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603188b7e3735038d0642345a856de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2ec648bc8aeca45989dba91acfa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989856fe85cd87dabfe030ef9262ad76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403d526afafa499bc3fd0eb36c0144296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111291391e0ab373e60944627066a74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3e1554e91f5625084736d23c7730298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be734ac93bfe66485749e5ff4d34278299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62b08b95058175f35e9cb998a7324300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6e2e9e32f5434a32a5e1e3065461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ead638e17b38f77a2d64b27f89e5dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04004ac2ae3c84315e91dce1190f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064e7de1b6ec6dc9190190102fcdeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddd9d914bd109ec18f1d385916328d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7e6839ef17fd0cc68717a4fdffb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1590adb7710926c990557fe3f06f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d408a413485e07ef83f17e1a3c65cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275080abc37831775c5b92935b2fc10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e43f44209693939e208530768fb24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70342cbef6b149a0c77aa7a4f0495057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a42560e16c3320a1c1b6026b5c8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7958bd6ff2fc44047df7fd0119e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca5bcb9bfe5786a275344bf8a7f48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736fe7fdb7a32152cf3e799bd4ca965315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef44c5fcb0a8cba064d58a04c5dee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96c1a290b597a940a96391296a8d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0cd6804609b8d4f4541c14aae59ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8378f61b2f3c5a0f8a4cdabaa020f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112632173e687a7a8ea44b6b15401e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de72c4c256ff59d7818149b5b1c0f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd297fa5a56c640bc6a3e63915726322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfd659ebb16be63c8296d4bd0895e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7fca7dce5ee6b673caabe03215c80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a5ba40a593a62a9637719363a475f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>