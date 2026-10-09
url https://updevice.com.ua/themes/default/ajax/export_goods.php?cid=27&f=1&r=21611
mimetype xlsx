--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a50ebc4e607cc4215aa75b4e0cd781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d20360927d232708e6986ee389a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab0aab622f0b46e1109c59e1068803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f7d00ba6dfb84be5add8a93d891d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3c126896eb517db49bae8dc460f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab38eaeda823d5d2017088cf34097c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a75b030f580bb274a9f9a61237adb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521b48aa1026e985265d304fb8579e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa32f448874ab047ca9b3c78010ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877f7e0b9cb95d0299848c56dd132510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cff23f2b143fd8da91f9b749259d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7807006d2bc5f1439bcc96eb9c543e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdcd628e8dd96dde73921535cd2a1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eeafb936e8c14bd5b6ce1a3e390d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a51c326d3db729e6bbad9ae3cb5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b4b2200f63d5d2ec623d37e19b97716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95f49b164758f0d7e86b96b14390717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe775d0c30b2e0cad2cbdc104e0d4ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb405c85e78cbbde8a4dae050c982719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eae220742adefbeb82d5ea611157220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9d9a72bb391bb6d007073d677eaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd6dba8cacbf521df09cb0a793917822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76aa3717a0502e7bb45b600d84b54523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecb692d33e27934493d2a0280156b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3445f26d9b3da199e0d6d8bc3c83a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1a64164849bf6a2dd1fe45d9789c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9840bbb23747df6ac8bc964cedce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f932b407eb826ca20713984d416a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c613abbac22de8937b51b0a1e2ecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710282aaccdd3263aae562ef9ce66430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262e7d781731ff74243bada9e2657831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bdd2091469fa153505abf78c98a0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d44753c1e2d8a17cd8312b7263f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7fa3f9d2a2b72e509fbfd45f9724734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4baf963a976f84f02c62e2e56d2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722223e09e212195e571ade1a70103c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f3a16df61b6070568552e4b5c4aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a74b971f940e820ed72b51c7a2e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169a260d0d3c1e65166c6d6642f6c5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107406f2fda251b1336cc0995dca6b0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e623ddf7d3df518b50d8a1cca210041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e558a36271baea775eb06954c765242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff42b938efb9f4f7129cf08f6526ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f7dbc31aece4aabfd489c36826db044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520dd16b3734d3cd25ae716352814ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31b1bdced7df233db7e46cc9fc94ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c391a9af3f5eb0d09d301b463cbb8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc5c3c397f745694001fca6488eb8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a6ed613b9a771c3b6c3e3e69597549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195924df2072c321f65e2f507baa405350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef7f84e617bbe16133640761cbd60851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562905c0085741800251a574f5cc9b3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596fd33ea625d900ff73b28b2d50d4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6a5ba3516e31b69c43138a9fe738154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7983ee09737423a59476cf7f005c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca6f3f4f244549af113952515bd3bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e66fda2b4b3afa9be1afa3e01fc2b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f89bc545b32d7941c21048fe104ff258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb76e8d08487e1f415f98498117c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fa223a705d717c5ce35581611e94e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca16487fa24f92203f36d187c70e58861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b032f77382bb30b74d5b27a3b104362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b04df5fdc1caee9b2063d250913563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed55827fc839e68a92d0e81c9245f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac51f140d34ecb10f658a34764efbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e72a99b823b0270cd9a7638de188066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d1585d9e035356db9f1b069bd5aa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e01016f0b35ca0907006b6066c8b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd106dbed0ecf654f468c4a7bbeb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06294de8bc8046003f441ceca8deb4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a08628180066478101eb409909e7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62fb717178d39743244ec687980fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be928e6db2c335fbe349e1a000a0fd4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea787fbebde94385963420d1de317e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6045d8ec59a719e77f8a19f9adb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcb6af45082f97a567c846f575d81776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8b00b0ebc7082589690354404cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2440ab850adffdcfea82e3281f6d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853317490eb361ec531cf6cb13088b4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760be37f2c84e4c619ce8798365441980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d67789cfb04da031394536211edbfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b3534514b01f4c54bdaa27190874182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b31c66acc64c8623cf1438b0e879a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258c4d248fd2b8929a5e9eb7b1192da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310cd65aed40aa54740975b77e9bd4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237718f5ffb807777e624023d9379d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754ab0e8f10d32127907b02a981ca687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665bb7a890f6efbcb7a1614b08cce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cab265b3dd6bded87cf63cf8dda2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add8a37428d622d9d4e2531d64b45ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa832b917fbc04c2c87cec651ec47691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39b82b231d292f0fd71b0b65c1e4ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72811a82d64ade0367ff64baa0db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879f55ed1e13ba1fce52b70713ff0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a78f94bee98136bf3c51df29f12d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab5f04709399aa6ae17cc5fa4b9d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b65ec0a8b712f44d14bf5e78f4a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713486dcd0e960651f3adbd869b18fdd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160ca228dca8f20ba83b9e1f0c722e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cef6048afbd29402788d0b7b38b4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c7d5a3bf42257949a75b00f2de8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d06a7aa7fff6f34111df7dceeffd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ea9c10a8bf5e25bf6ac5d5a6a5cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277500e16581417a7694c88b5481798104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449dc40541b7fbbb5c088fc8f1856e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c92e4655b18a78130ffbbb8e3eae48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280f919f7b90ab472aac129ba2d4d28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e5cc81a47c59e2a4143d91bf0f7d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e3202982fc4bea47626a251df8790109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0af7a96204906f6bd56a708617c75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f70fef2984c23892e22d4371e5b0b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a65bd7b58fdc2adeff9c4f9f8ab0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead12ac6125e09aea800ec89ca504d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe6de44370a6b9c159349654651b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec6df5bc5247d4774c3bb86269902115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a1f401f41ab61f0388cea7b245d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f234e58406181f8425236eb2d4d1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ab84a18e67636cd6b1036b8cb069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a652b82a254ed366ff044a8edf99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff83149d95fcccb30641c40800888f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd044a3ca4958acbffabee4a3f877b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2048e3ca6cac12b0e50c16aaf13e07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba9310bc7e0505db0f70336498995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffac7ab2879c57442c343cdef85095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18b38324adcdabfe8e3a30a3792b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c8a220aa1f5827d00aaa15936a3de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fb54ebad5f198dcce18f02a6c6e7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba342e7cfbfe3d3ef006b6e8b7b1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1ef93878455a9d4d7c5caec892cca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46118e77851f2e1264dfd9824d95cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff44c8c047e9f72c150d4bf057324131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598eb981cc6e77c32e831a97cce7cd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab53f86c03192d6e2fe0229d3ec9aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eda14e6a5768760727b14520c882c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5157c6c66cfb5abc16343c1c767ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baef5e6fc80a3946ea0bd62fa59661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4933fe985042edaa29b2c7ff0e6bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889f952a7deb32c6cdb58e816321b35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c74b3f54749cc5c10db27a2b3b75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6bfa341529a287f131b8731afeb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a240a8a10239e767b801c96a7f57dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6c1a72b1dc39d6644443b2530a73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5cd88e108197e4728879f6fb6683d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d6919e677fe764969ceb80bd26a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd21111ce5c119e1e12022b88d3344145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2513faa1dac2ff03156cbd4c6be9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38093bc26291b1e695828ee76f4adf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a453f52100a692a0478fa05359e65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d5dacf013427b7e4de5fcb9f58abf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e80e93c99b3c256ad1b3906f03f6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33e000e6a7d27289d362059e842eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7cac0776570a5d4db8e9d2a49203d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad425a9765e9ccf741af019ef88b96f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dad6298eed059e2935f9dc231e268154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149ef2752bc069665138b5d62077f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ec12f0bc71bde2afffa3e9118e72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427855c41fa9e087426737412a9607e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1cc9d5c5389afb3f87c08ec0c38f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea873b50cb1b47faa2f2a17884d7f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c0e1c7ed2791b0a551d4c92e7370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4985d14de452057d8dbe15506efa930161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879bbf8f13bf32eb61167a5f565d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a394a51fbce5b013405a9f8701d00a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d284b313e2e26751eb3c8c86369452164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94bbe7d14b1c512ffc656cee40242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f01f4d0af3457bfb9b2d8425c51a55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abeaff566ef93064162b529a297fc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195b5a79d0d5c0f1856764be9e7ddc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5503f20699b1e71d74b96762c557169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635219812c7059c2bf514f522f320e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036049475ea20e79d8a887b884af54b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f4df494862fb082d3171b04c2843172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2746a9e3f503a730e9767475ec4be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6c011971c4dbcd8be67ea611c5021174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abe576eff25cdc85cc7b9aca7750f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44331f0674a8aab103dc9e3db8729176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec576054bf6f2ca4373652ba7a786a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985230933eed991cfa903d03d26ea5da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278a06433b1998103d61d0cc3d2a41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe76bf8c5a0aafb3a465b8a07cced55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672e6188b3d7a11ffc7c912bd02da2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8170ef741ded2670c67208ab4bef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee77a667cc611f852ded3004ccede19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce33ed5bb828b2c76bc5c10bb7f54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033dbbbef095e28ebea5b0d08c65cab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad92ba3cdf7df9c24e4bb659e1d2420186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ffef8f50144c352076ac5fe2724c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54ea68f3679e2c9f8d04bc1f9f4545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ea8d3d9c47e0d67606b0aeb997d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229926e95353bfce9ac0f06754a8070190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45bd87d0170d30d4eca69c9edd887191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea6f7ac8c979bf1c65aebfd94abd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf48f2e6d46478cc2d1e930898e35f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd51aa095d3e2da28fdc068935949194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a15af352f350df6cd1feee65cdf99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f6bd0fadcc5a6122dc316a86181ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9346b5f2e8f448878441faab263d4cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db6ae784d02395de36855078dfd865198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014c686fefa3bdef04d1b909c0eb5ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2684dbee77aeb458fc6055d1a1e18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ec638650b1234256940dddd6876f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475092419540423a2a1caf3d8a5d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fac289c11a4768ee7ae8a657e8a087203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3f1d4ab4ce7cae5430cbd2b7097e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab283147131a4b5b7684cf1b6764d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7021e80cacec47ff791429d00013d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e1269f4f6f93cf07fd15eb6430232207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d04bc0356b68976e92be728823283208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba7aee0c63b977b24547a34ff4b58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209f2085d4f4de17be6face44a3836210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189675a7a5b3eab87a80eac028229d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474339216da50a9ffd064a49f5ac6a22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c687e2a77435ea706eeecc0f74ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766d148881879c6acf9b32ec6c5843214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b1164f9f8ecd39caab6419891ae4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9301077586bc23e27e9c845530fef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9538751796d844435206d473cbd69b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c70e4f8cadd6777d0a8dd9696cadf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1a627c6f2db8eac81c5b8d771703219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790059afa005c63b76d0da01b56ac71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7467b51e8ae5353a5a0f973329fbad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c553761fea92ea27ee6da2ab8d94c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3634671ac3a48b35ae2e1677eaff6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289de3bc4d2278e7dea86d0b6fb56bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6337ad0551a675df8e9a328b885d0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3439c8a96058e516861ab28df596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1514d3a992cc1909d5e49144eff448227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7714e4bfd72d34e3b8206c24687c9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5bc2801cff2c6dfd65814b59eac1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efe798bb6c3908553c3f011961455230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f078d675fe9a9efcb3e23443efb127231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648aa435cba3a87cfa3114650e6347b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d06c75aeff7e4ec333776ae50a6c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363291f5bfbffd663d210665c72e9179234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76796bbe17f23b8e0891dc95372cf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b857c0e3c232b8a4af93129cda0530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8ab7cf590ec72bad9e2f9897e068237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d6662e5edee67a116023ff8c98f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb40716045e7ed3b8a201462dbf515239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8589a2b86177cbc7f23a60935326d4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073e28d86868a9e51fa2025e4c3e60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d788e1d4b5e34f7de2ed8cca2a93a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e7762d41610c8edd0fefca6c64ddc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad00f45073aee823517c739ccd9bea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ecb1fa022771ec5da5e58a41e08b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a433f4e4da5fb71b57b4339d20033246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa4c3ff23ae0b28a88f834c47b21f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8cd47ca1f729d9dfe5ba7839350bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41f0c3070c7a58b841994c4c27802249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99e9184c2a01e1b52df098bef828e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059fba5097738e15c4fd7df03df7eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f2331eaea607247ca9ac5ae9ca31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00993e7140f6a83230dc3464f59d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433b77348ac0c80cb96eb0ddbcd5909254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13382a8b1f57d84f5135d48a18011e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a93a43f7306562d53fe569066d28e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda50968a98462522dd69aa2dc1eab1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce1eb6b0ed4df8200fdf679d5acba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7353e0235808ad682a328507b8e8b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d25cf588e05b1c83322b81c0f290260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414c1bedf98a8a9a95c145bb2ed156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afda342fcd67b68680acdc510514ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76cae6b21eb7b6be13a2f2fdd6a7d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35149d49c1de4f35fe951d91d04dc319264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5c4271be6f88b6f29ca5763150a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d946fb9492c404fe10c5c20aa8f0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43582cf72c55e567f7930275cd0c7c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90daf30dfec178a1e34e7b49231237d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6535e501a87757bf1f9682aa74061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f2863070fb4410721e7a7bddafc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b540818eaa77e6f017efca8f21c75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a22c038c5877e31ace17baccfc92a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1799ee64ce451e918dce21310c3bcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a905dce9c27b17ba656624cb1e6878274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79072583328689d47a9ee06e21654b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4ae1b74f1aca8987569bac5bc343276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a08fdac5a105c9f9c70ad7580b2b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4c1a7b92a80c4c89befd07b9e916d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629679a737984ac9e0340e6ee553243d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6306a9c0e0c5feb2b5477953dd03cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe37338a43dc3b05f4c65910a904ca0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df99d78f0f2976d2fee10d3f1ed093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8303a839e73a89c3cd7a343866d906283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847b41eaaad5ea2009a010a3e7a8bc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d354a11ee6a77d8d8489d6e2f5fc63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73103490e9990ccfe52775011e171263286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598fcc281df598628da64f65bb6eac7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a43daedbd773122028f4a3780d7250288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3800aec16d2372c9a819ed5d00c929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8401b8d9df68d14f0b39593b3628c20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0854b05bc615190c9f27a4f6de19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04d33df3ba2e4fe0bae0fdb4dc79f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7521211f17c35224aa341c14394d7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972dae7ff98ff9de8e9a62488ef3383294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ec52ad98fe7b1e21ea92b519e857295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9741136fd4ca1ba1a55ef16007d3c76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1558d9960dd73cb7d9346379bbaf5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7089cea968d72ade85a08a0f4aefdb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f324edc4405fb151cc2fdd5d928280299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3863215702c05f4fe98fe687968126300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf4ec1aabe41a22500ea273b1c652301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d6ad188e9de80eaac43b905b37800302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9e866a8d369b3ba147be36d6ef25c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aca1c312f5a48b54a34bd03fb15b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7c0d94b8286e274b2d01901c936f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a6d1163cfab3977e45f8a8cd6e08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912beab5529920a944759382ad51189c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80add0fcbdae25fa1f73b7d886fc4114308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c1525b2b38efec9572f8a93b40d08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac7690f7f120ff6ad1b02e48810f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c38a17fd07fc9321d81922d31ab1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7bf18185ac8df37fdb9cfebc599a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf76bee2afd243000037ea20a848d3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d544c2f84950240c73fb59f58f7e87e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9479f7ecb22f27aab36243a6132a04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063be0d5e98b7a9bdd5a4f9cbb00b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac2f3f8be8140ab4610f29c42736e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ad6d12a8545777080fdbf5eb10907318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a51ea54e1bb9885b38cdcb206d11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3f54b6b348e174feb7069948ed299320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045eaf57f344cd94babb05a9bd164b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d61c78a1dad9a866b1cc9489b520322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf96e68f1263c1fc681cbccaa0e386323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882452b9f19198140f50bc069b0f6b63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df68ded85acd2c7078e193ad38e7e8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d79b243962142170acebaacc3f5b64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba6c5314597554400cd7c8b5ca165e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36669cee19dfa9c0583e904c2dee235328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec96ff7c8cb3c503bb437d238c6f82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f39b5f4c1df51b1683f8258b3b6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085575ed880368a76bd216784e853a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b463f42a2c1295636630e61568a117332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf5cc9d0d79292b455730fe75ed24333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad53bd97ca8b43807edd949f9bf70f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e42e8dbf0189e3cc83a7e956153b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc605dbfca1fec43a355c7f225f70f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d39f4539ffba4de9dd4e496fccc764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb25346d41d40a5b6045d10e553f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecac45fe350d4c1cf4a45f80b3c2876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55bd70eb067d12e782e9356677ba777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c7dc09ba7e1dcc28bc929c2e2c3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21f7e109eee765e75a5b352a756659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b3daf815f39c446fbbfcbe46a04e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129213bdb0c685044da7a34a52054ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646001a14fa71af7caa01e889d87ca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d20e29c523340388c5c88629ab61e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d519f365ba0dc5f872070a71ac2c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1e793908f2fdd819b79d88981a1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff73b108fd222e0551a2ac2986949216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24a0187078d4908aa9559c709a99117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf78007f808dc31802bfcd8f6725518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f5b229fa627c54a09a82a21f0bc8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75895ded8be3af04cf548c01b741f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfbec258b1847891a6d508537a56b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61b6994db9e236a6374bdf906573522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c690e80699361192d23aac86bb2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee851d229c7ed2ca0839ecef5ff6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f485f685af21da12b728dc8758631625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beca4cf5145b8ca130960cf738f4fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef14b6afe07152b96f5210d1786d8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57020dd872ec4d3fff97df40e8f37c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982d0f42c0c627ab577bcc3e879782b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f26ebbadb14d3ed1963bf959b9a4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e4a2e4a1eccfd198827efd36413031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a6b1ebf4cdd0cf1a3323e3efbd41f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27851148eab61f10ba4468843e4ec733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e3977aab43c7caf8d8a97f2b2411e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c908b24b8a7f9988708f700ef080335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c36723bcd575fb835dadfa681cf1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270fdbd4c311771d7dd77f46929539f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b886ee0037528a81f579af69829b40838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277811843b479c09921186490d53ea2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15bf89ced2336e3191bea5f47e98d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e052eb77ad5e380f2bd7229ac9680641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e1de973283fda9c50c00457256d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583dcc8b2621a446779176019c0c24243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eb1241e08b0eed4e26975f0d318ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fce4f47afa0739fb9d665d07153f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d47ae348493c70bc8cb0f6af04be6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f2e66b1e147c391560396f04e865447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4f04154632fc14141fda51c1aec248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e6c309f26c0f0a65f464a241e818849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a515691721fd9dd4b737ef65463e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db8f5145164228f63ec121d21fb5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07651a81789eb48291134d1ce6dc798a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34491c64a6f86a869979b51643acc1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36c6f36da9b55d34504ffa87deb0bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69be5520efaa80dda008d39911aa9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c6d1213f6ef8c984972b3ff120f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff3b14abfa6460dd7aeef43ac8c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daee2dd6537c158292fe979769b358c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ed1a80d3b7c3773b0f2b14e973fc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a986aa6b97ad3d33f45d5599572c0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634c13a6c60e6378e8b4c92a3e79e9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88614fa1c6ea1d4fc6f3f6cfd82f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002250fa1b8878dcc6d2e264fcd437463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89144151c84807eda00a7f145d21854064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa1699a4727ad6f12833f23731eb9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec63f62866e76fedb8cb0d74801a5a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e1a5cb3f968d7e2e79dccbeafafc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2525f633648f534c9c2ec653db759e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbd9592bcbf198bfdd1ee6d069901969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b65eca231b2b72ad78fe53efecd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75560639c0325782fbbd9540efdaa7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7076f7b1dafb5d48967cb05c83044bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8c897bb59c3555e78dd28a82b8e7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ab496ebcfe28680027ca5f4e9c9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3288d69c76cb8deb0cb1a5283de7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68190faf1d913cf52576a2531a13a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22689084e9718b8ed9ac1cdfe6fc87ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd896605441380a73af7323059fab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d855de09b2978debc11cd2771e9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210365c6d4a3f8630e0d0796a774b1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9bbdacd13f98b013fcea0e07666381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38fa9528fed166240efbbdb101a5cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a03690457f5414babbe614dfa7f4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5687f8692e75260dfe13ca308271e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf0ad2527e58847756c51ab126045785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ea0a64d0a4aa5a5c99fe58e78cce286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c001a4f94f95941b91e8ac80fafaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788334e4c09c4149f227a1a9db7c6ef088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3021b46cdf12354319dac802d1eab0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eed204da55e5806b399f861aec51590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a77228630d1b3b5094f6e1494cf5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ce790cd632ac9d770c58ac7cf1edf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad891ed805719ac809e1dc9db9dc5ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1002435dbca8cb8733108c36b6db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ca605f2fadf062bcd0863cc392cf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb4f4e3a37ec59a2fd0b99d5d071e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7b4e1204db94ad5d3351b5fd0d34297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78961a70304f5e0808ad4819dcd459d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0cff6cd2dfdbd2517f65e86f2f7b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec58e86b2c91c0f3cc3c55c513cbb61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce0f92877110a03b4295e25a4e8ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a9e2e0cd8486eec388f65d60945e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f064942ecfc267b0ed20f749d7cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb39c79938b811737435a34ac6dfb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17436f358d4175eed9fb6daf9a478a72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1df5e7e6b42557b317126c2083185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142a3fc3c519f5595e88c92e1d21e0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538d3560498cf33195af54a65632be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f8d0aefa56b193018c3bc8e9f1b25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c790441704dd8306e6b0146ceda68ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839310e7b2ff7ba9b1804958f99884d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d93eb3e208833914a5e683151927112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b0107353477ab2848e3725dd708b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb116d06d9ac571d54465f2df28804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa6e8b8a3c502bcd39ead77836b51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018bc7311fa23c6420ccc99a31d6469116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf6112c3e6bd7450853e3bc99fef6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f9dbb867cb14f3698c9f7555e713118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66d30c08153b478e2121008132dd27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e513145efc4830b79932fea70726120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9c4543576fd88ebb74d9100521b18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862d235da8c7302be669756357f8082122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27ca7a2a0a346aa40e1cb589800eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49009def9b1a9f3ba3a4695679742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256d9650f7231da987f9eceeaee5aa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d823696297af8ee063998ed553b797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cedb22d115aebd7ccd9deb52befe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf2f18f2a91ad1caed9d14953d7e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a96737e6d84f138675f194ef8eb17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53c7f9db5c766e6ba7057c83036fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099b5e7d760c0624d4faf04cf8c3cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e3b07697c9d21a397cd9f6884d8c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dffccb6a84ac1b3106070259e7e0c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f9fb13903c9039ca0d40cec9630fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc82076c28f8de0203626abc41dcb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c583c3463348729e6f9dd1749cb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa017d2c0247a2eec1e816efef3fbc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744834c5cac80745800ed7dfd63225138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267949451f528cfd20191d1d983ff4cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146b153f5e47a39fbbe00c31a3023d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8babe42c630c7a02828e072b9e93e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e213ad327d2525ab51591ae98b660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f8380541070bf448a0871b5ebc7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21759fddd1d9cd41d3c64e7a0e1b43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965fd03101b2cd8c8c0bf368179a81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f27d5d6c6974a8d2fdbdea77e5f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c941e8314851a83d95d491f35ea39c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc3ff55253b9995bfacdd06156ac57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069811535636ccc97d16c2b4d5c987149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6e3673a6722ad2b5cc1d56ea48b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918fe64a8c8f683640c329852a4398151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1637770a720ef1d158b34eacf3e1c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26901eac2ce1a15ff34e636653e303a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af09a1d777afb04291a9a5d8c0c5fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b7ba988374effa8df565444b9f05e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d836ada755cd1b9cc9496e93970a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e959ade6e5eb2cf3172bc146d2795157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16f8ee0e6f2929f86e5f1cab994880158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c4754df534ca3d8ca6239ba2165a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8bed510b313d7e8fc40aa467fed2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72fb49ac9c925bf2f7eb712bd123eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bbd235ade5376ecf9a25ab65ae800162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe0832c77beec863157454da1ce7f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b880755eba0be6c4934d5b326d4ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef86f40801ff2e831f4a4a8caa0bcb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950aaae8c5a16feab56e14df4613ee4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2a0a1153a7a204b828c28c2df3f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d01329f3e131b6ff9a6be2d56f4d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c87de94de252c71a360b5b8c81fa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033811c5c8f21ba97fc06abddd832936170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4bb924010b00ddbfe1f2fe95b0af4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726f083d35ba55f08bf6b4772050df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5ea6e76646ccf855383a929cfa19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6edfd05063ee71df74d02b1f293cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa300a5a76268f30549f52e1d1c3d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce257bac0fcecb6a762e90fa6538d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db2fc2fc5f0b8af9676f46b9a94b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f783e4b6bce1626b8c69cec392df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d40c089b39f1d03969d8ff9bbb20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc4b9bd65c4a82f8ee61e3f6af9c01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e1b47556909fd97c655311d6173e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7580d461d5488c757583a16cde494182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3fdfe6581d592a3a99d16a55bc1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c56005fd7eaeceefa69d69f650bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480116e8f770ff7b12a77130410da8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534bca1b6013cfdc0ad236478fe7f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081553f64d77885f719aba4c72d1dc78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54ae814d6d07ede6bc425be772c488188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668f7d0e5829f78471fd0bd9bfad01f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a411d370673fdbd69c4137bd8acd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90cc323fdf4f3ca146af4bea0a7b8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540905eccffeaf86f80177ca9daea6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84c8cd89c9b28f5d953cb8cea5df8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a34b82e7eed4a964af1d2f43b81a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f765ba93610c895ae0c9cc48ee3181195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fd5ea33bf2abb03e4d64f6250a0e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b905c56a856f72138bdae851ccd50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239fb025ca7f9e2e0a74ced863d551d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97361ad28d2efe7c03f3f2d8fb3b487199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df15c2ee97e0129a042395cf08bdbfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc93e39db78528be2d6ee055b209cdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b74bf95f6a284113125fea749c704202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fb1f267e827a92939cca33ac5637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7fc19d97886d6c61c9898ce03de4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb0bb56d1bfc5b3698948b9f307eef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2361f197da4cd21bd81683f74a873206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368085ec60f3533f9e028833cd329631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b29bc43dc483dad42f50c5b27a4fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5654a9473b5a5c79595425c70091c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c11eb6478f77cf1e9dd944838e97e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b6a51f03c097cad3a9c54b996c2ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d8e404214e66747a242502588f7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deb6b4dacf0a09eae5bfb989e1b69b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aea757ea817fe01ae28d769e51e8bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac5296001b5c6374e47bc881a60d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a8fddfb61cb022cb7eca0f34e52c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad937275d59a690830b082db19d2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520579d3597c38688e5fe66b74b991aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a647b5d9f6c99362d6f84b7758077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf8528f41064572f9f8cfe0394073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b76e06f9ff406aea8fa15428326e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ce5e09f71f893a5e437351d1cd92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c755f6148a957da3aefcab4aac64f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1457bcba3f1b621b92449fe907e7e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f06502519c29ff0f123d34bad11f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636e0e79d6c01d591c8a004b73069a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2269fabca01d964b7c412be5dd8ef5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78d600f97853069f95a80bc1435be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee09926d0ff8061fdd7e3e7eeafb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552a7519295f4bdf5b4e03ef59fe1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67a1a34f20a35acd7e283464e2d255231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ff482d760ef00884bfc365da82d3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be3b39991ffbde515b32143111f19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65dcad445db587bd12852301c2f7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5852d45f72c8bc95f24b3d4606f5bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb0f279c3791b325cc6c38fa2078a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430b9ae7a536135cb3a31c304c4166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798a31e09ad310c45a2259c5fde002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3b6256ed876ff4d7f5fe75c85199239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddb44f4478291b96a2bf19bc4f3b79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5813d02157db33b4a9ba2a7889af7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583700c4c958f5e37a8ddc62c11eb16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c52f8dcdbdeb2c66b32b11fc30d79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e464dd763eb2c239ce5dcf2639f80b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094d796e5dfde9a4898b0fab6177e08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dde7dbf2835266ea65e5d4f49736c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf955b5a5ff5f9422b1528e36b21fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221328f8ea886b319b78c6ed0f86d001248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b838160b02352b4cffaa4d1c4d0c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb60ad03f959d80fa0b60704b6dbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ab48f59f1831eefed54e3068e545251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1935332fc356f5d10127659a2962f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5136c6cf113212bf6c79ae4a858ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ff12fc06572a63c67bc9c07ae2f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54667be126a2113c4d0d979fa2712250255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae99210302240bd89f10ccf389c714256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cac86133020072e8bdb8cf839cb9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695794163c1a0926b65fdb0c1a857805258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb26f6f31191b4a7c37e1b6d1c5c1b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4898d6ebed6cf489c0a4c02b538a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e1f82a797540e3e3c2831e64ca07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c377414caa026d3d25e9dd4d48f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b39133e97c514defb0fea42c42f5ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b745aadf10b0767c8f563e8cb5748f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72e688fda50c1064096e02cfe03ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d315e5fd6c4e0839e900789e50d56e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a647fbf699be8fc19580b96d2e86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b51908174487d4c5a0179c1a8792c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb18f2d15ca664fd8ba7f468934d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3c858ea96b527086e27631815f05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411253aa60d3b2f699707ca5d561ebb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353f319075b6be42867111c5fd7a534272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0c69028fd22ee9e8aa2f8778e73b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23101357b28c31ea4b3babc2080ce45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b694891f4864832f78f26df13a1a8ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446be50634cbc13ea7b9ba57efce8ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569c37d5eae724f71591cee0824348b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41913fdbc018bd7868d8962b377e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05921126b65ae047907c0bb3f1ec78b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149f0dacc118217bf09e18f1095b158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940239d6a8514b9d4e5be6e640039006281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2657c524c1756c7e493353fa3841d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d085f81d248d2751200eab20acad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7043302d82a66c820f5e81c1c11d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98aa5880bd9b4c5c24cec4e394ccf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd359ef917a8be4b67ea696a6886be8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcd660a0797bb64269d36c7d1aba7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ab78f26655fcf504bce7f07ed294288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c744d33569aab62d9430c2c026976289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55632de6b5c27d81d628578930b947290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4d3fa84040eef45e8c295674f786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278320cf1be36cd5f486f187f7f8414292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c8ec70f6ae96ee0bcbadd45fcbade293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b1b01afa0ec998e627767dfc4b36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec4ec34dc4d91822274bb8118bba4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b71599878d7548e65c77b55e444506296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0246143e38b44ab06ed5bb379900b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82110181f1238cddee7fc84a95429298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726e61324e0188c8367fc4f3a5d707299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b857a1adf7234503565e019502bde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9600ecd4ceaa13f2da6bed22dadf19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93607af67693b4825ea33bad56cc213b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a7074cb188d535b3938151da600d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee93cbb0c837fb383b41306d5b9e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778124a7f6c68a7eadcdee9aa849b3b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400154a30c220ead1b35047e2816ad8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be3e2632c1b4e39e2848e61c861e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbe5d40d5a4b639386c75561ea3d1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0002dec762c6dd6256f8b30f03f7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76f7356df303c2c49f7e6636b74d2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320859fb5d63d63faa44d1aa1ad2a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea205dc278b230844dc7c1a995205312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511014829b0e04c9054333e8af47a45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a84c611c84216b5fefc0c1346704f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6741b4e44b366cf92fd52c3ea6c5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b6863f3088277ab594153005dc23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d8ec8e0ef529586a7ce0c7d2cdf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff5cbb28e2ce56a0cbb5c03c7e6c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6f3778256d0d87f831c1d589061ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e368d5f2ceb3d1a6266831f816f7964320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a27debb9583accfba2f4f4a32e504a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb132490a92021df8d6ef55dfb73d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227da9cd46a7e035bcbdc6753a8ba4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529b92c6e0c8f32004e2606c25ae07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfdd60402b4e38dc2780e08b35ca0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>