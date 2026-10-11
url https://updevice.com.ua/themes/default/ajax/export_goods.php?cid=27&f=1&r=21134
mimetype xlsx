--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46504bfec6dd26c1af38b9233e6a1ff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbdb2c2cb7cbfcfc72a97c454374fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50e8f4ec8028485d7c43936fd7a673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbab563ee73af5b9a3e1168558e2704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b48d78c4976d6c390957f98f92f6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f436e960ac9888860fe8380f212ac66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cbcdf44e234f3e791859fd391cd7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0360a96f7b867bb8a5ac7ac0ca6c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86827534874aa4b076cffc3bc4b61e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55064ae01f79a9e4bc074c3b84eba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914d731582eb3635543d47bc46c22ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d0b5e8ba6467cda63bfbd36de48f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f561566d0f1ec0044bb57e09d07f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d9708593be9be8ff4057f73080da614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa503875d660520c3bceeb9cfc12f90515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaad9b2e81e80ef38706319faade8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee98b0b1975dea235498d733be11dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e416686ce2e974ea99d927b7cf1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daf81068ca07c150c52c663df91aee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3375baee58926a3e599b0d70dc2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad59c3a35d330470bb6d9adc5b6e3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf06c125353953a73c4edf2656ab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7414c2b2c3198e9cc0b80e94fe3fe023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed88d96a0b77c44b96f1593e51cb4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7d880ce8b7408f7cc7ec49b0015f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ed39efab04c626b4e11e3454ef8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c898600df89c24c482bc7a0807462427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abf142db7d924157089432927b519528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ac7ed29445030eafd6ef447024dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dacac2ad83d2e54add8b070510fab830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a86c77f81b3404ffa5db6b4c11b8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c540079e6b9e3c7693d7de1aeec47332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e8c65084da2f27ca0d481b28530233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6ce91955cff21cb09af047190a1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d1a2ba50b5e072db8a50e5ac283835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc142dac487077bb1e53abe1a05e4cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31669f1e1020081821452f13cf8ccf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91262caa6497036df851262eaae0a2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f41596225a526a4861cc1b9e74f0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42063dd2f375057fd6d51eefb39d5e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f350052e89e67ee13926bdcbc4cff6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f5cd0c29a494a3c58b7f05ecab1db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ccd7e5669273e59497b5c3862e6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd08e760acd851b9514c3d2737fd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef430c0b6dc11b2c02fc8b9081ad7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350fe572017633584f11d9833d41da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597ff03d846f2123da35c35aa5f39c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e781518026fc5bc9634c5751d073d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259788e9cd83ffce346532ee6b9bbf8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bea7b80ed04de6f525beaa8ae7462150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ded2405ef462e935171022daef2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac5dc7f1f2c49f9e8eacc4f7f25cad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a97ccc63ecc05722a5282eb9efdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51346707316383959828a8b96f39d4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feec19d0a7210895b98a2279d2c90255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eababeb4f8a5a69eab8f51965470c4f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2bfdcb7a0b7818e36578e7648045157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9ca51d3c73ec895e3572c00506b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f054af8c55e69681fc46a7b1424735c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2929839cd981b83b282f8f784456860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1553709849a8273b50e38bae235f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b109217b1f6e56d275ffc3ecc89462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f446f55b6ec2cf65cc0150d16ae0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542e85db826231a44c902edd161a8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265cbb01438cecdf0ab7406e6bded3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e9b41cd4bdc596ff69da5574646766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c4f32028722a10dac3732d38f4a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c048ec864b9e28071010047844604068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85c972b3f8351f92718d47bb6289d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18099af5fbe7a2d2c4b2abe37d3b72570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc03c12e04f2ff39ba3491043d57a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b75a5555bc7fcf3a2d74e1374018f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c1a83ba9011a487b4abd4ded8c1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885d88c2b0dd6fa28be14e147fcb85f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d2660ab98b2f1af374836c7b0852f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2197b46381f21bd300b77f203fd6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950706bf1089821845b501d8ed8fdc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c949347f760abdcd967091fdc56f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a7ba01c309e4365e3a7fd6e8e1ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8b01c6cf83bebd90ee6e504b851880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff532b8b3ad65e2f15d09bb23e4d3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fcc8f7aab29017f2db43a77a5ead482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ee483ac6363c0c94c9caba91b9c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a4325c5811890047990547d76306e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4fdde4de168a82661fe98c48e3cf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e3ef114863292840aaaee4f400d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b62a61ff8c3bff741aa5acd17a84787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f42c6cddb953ba745a25d69e8ac688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed63e79867c33befa741a0f3832d4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724ea9608da45b32a00a4379ac8390290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd57c6979087d9bb872866aef22de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e1b256ae22cce474e77ab0ed37e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f242da6603aecd8168c2bbbaef0fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf9867b00163352918d45e7dde247794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c47705bb1eaee8f7d21aeaedc0ca595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2b79bbc271e553da2a476a82ee4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c267b5a6b238f6fd74d16344365f54097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c3d53c0df750174da374903dc59898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d264fe0f76c0607374037ffdd98999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7aa4fe88c126be357c79dbeaa6ff6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ac960b5d95f6d50cd6f7f0667c1cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c727756871721aa8bf4bb3eabc119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc259d321c50ef361d37389c8caef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c25c45e3455412294763f0b30f32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb15c0f9af490f1069dc7c238cb6f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e8eb06ff6712cd344b49b759b97b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a049bf0c37b061f4fb0fca70e2bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd7bcf2dc03ac0bf7531bb8a5aef28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396fb1c8404c0e193f6f0cf06574f4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a614f24a6f17cd7aca78bd1a3ae94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08d54aa796f30a01135620ea69b0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f8fc56e0711708af53fe8f0975832112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd485b52ed9a5ee05e8e1f0198a03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a5754205423006a6f9e431d288b9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b12b6d52d36c0bd2e55982d71324e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ef9bcc345b666c345178f739d413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2d62b4b6bdcdebdb4b1c74505c163117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc80309eb1696a433aaa6a509526ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe627abd4a9603e39eb89f5d5c84a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef39a220fd3af15743b2b9cccf78b83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f58200e8e55cddb899fdae749d47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b4b6c0183c407bd92845afc8a42d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d55511cfd07fc9c62f3957b71f540123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffa7a8c9fd000d554ce6b103f0b77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a646049cd996bafbcd11ba6a36d517f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da0c21fa0be00f8e34359f68ab060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21377cd4ffd2812b7bd2500ccbb671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3a9e65d8d6d1b440c7ef171f5da59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebdd6a8e3ddf5b12e2fd3cc9615d9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88f6fe18ebb6252597b0b180b98bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74750787485690d3f7ee1e4e6d43b337131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683be243ec0f8dcc229d9e7c703285b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422ac8caa79d6ddfab14cd3f197c43f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f74e166be45e7ecbf58dc7e548c66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3605ee4a998301ab734b9b4acd8071135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e914bf6746d34f83121fff2661a3ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3fe5b5753ef3b8c4cc18febe7d96c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c3e1b3039b62c4bd5bf606b20afc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1863eaa5cf72e5d4a304ed3da1b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f3983f9a0016ee837a4987df2fa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909291e517eebc7c6ed4c02c54d6e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51f735ebcba43864a7b4dc16940e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe045ddbf9b111f9fb6597d3577ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fb2d4503ec8b06b1b0e97983ea12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a57cc337fe171e967243c6b46b351145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609175614d92a5dcf54deab9ad11ac1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae013a3a127845626ec8a5dca11758147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b455c130322c06af4c8bb59bac16da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70879b196dedfd83a1ba691e4084a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c442462e9446dbf395ddc914195cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73d38b6ae94055b7b80b990461b2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc84d813394523e0c3e9c0c1e3b8c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19223775946790ad0de23d1d21ded856153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c3c2d3ee2416b55854e7386625ec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf13d0efc5796e6ff3a49f7206481155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c865441cbc1dec3d1a37d1647dbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985bbdf5d26bc44c50cc6cf567c0a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c0d370e9ae4ce8cb280a75af3e1ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7700583a4b2f89682e25332c386c0db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02854289585dc6fd1869612fddf5f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27898a3ae3135de69730aa440ed164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b60b048e353d0c006e0a466467233162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477597e63d8a63f865f15d2d043a84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259be8c434b1c97959a726d63aa084164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c39ee161be948c1ec2a8818fcd4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49eaa874a661f23d729835612bbe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248d564aec6ed4197d7efa928a6dd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189294839b50d560836dbaf7d9e0b790168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36bd29ba298ff0caf012e750f58ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17c2742227141f1bb76dfc7346f37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0b205d5a80745b9b49ba9cea1784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6788e74c4d63239816e2e9b66e27e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce464e24a6d7f03a2de01961a6e61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d88d5e46a9c8046d1e9f7979355696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9861df9ad84394635cef8f6580a8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1286d2b5154c7970817dc438a2e9d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7abe31cc0e76bad1a392ea8f225d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc11e6a99d4ee65566f1cd96b9e07f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bfae924f5da9a873a2423ed3ce6d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c7355658e2bf858d5d5d01b6a570180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009cd9efb9116987f0df97dcb479760181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5811cdf4143f37d7327eddeb18894e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f6523266821f43d2f2051b2b700fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92761a5edc770b8b220507ae6e67d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eccf0675ae3b06a1d9880a6b608e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b731fd8e94578f701c407f34b139fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcba76a201498b7ab7858ce04c54bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cda2b6c14f43b62860b1b78eab0a83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed4a3caed46702aba21c1807ee3b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e81c168ac6b3d68ca0ba416de8e47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3914a65e55b602178c2bc83333db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030c39838a2f80ee99761841b8b804192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2275d80956a9f84420b2080306346193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d387fcf7c79e3c4a940d81522ea6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3dff74d14032c33e864ae0a935577195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ed23a28ba512e181c4ba234c2985196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a96cb7f99a78973d825e284c20d81c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff730b0660ab867e3657d0274a0d3588198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba303bc6bf729d60cf10813800e29e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8342de42e883d4497b823ebd263e4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee64032ee1dbd1a9f28f0ef8e38c6b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ec45dcd1f8e877c05854964bdf4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c08c8d079112b61a47daff85dcd920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca13f518d8969ee64132a394cad3a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75bbd264da0e4b76d21f608b9bc51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff535b8f7c2a89b926a069542f3c42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cba8f2938e55b4a821a431c0241c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16e5f105cf03493971ff616eda38ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3757fd88d95c49f837a882b4c1e3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7f405b5024dbe1e0ea66d4c4a0ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313fb8acd36e0ca09f8fcd67dc140b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024af310afad1f71cd8e79a572cc7ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3721dcd6ebd95257a23cc1e3dd9103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7ddf07a8991ea475c0fac29948549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe061a98eb59bbf46d59da2223ea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40590743f307adb6d61ff092da8c0ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbbf051619bbc8cd927ce5665e3667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b2faf8d6e564b949942acbb9365a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1323906f202b4da0694e9709333fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8d0e5ad29f404e9d740fbfd58ea95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee702978fac1ea9c4ebd9eaac1b916221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33744ad4b924d616052142293c1ff5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43d647fb19eca8b9101406da572c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b84a651cc7361bce54257cb2f8c82f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca4720413993194d407310a1801aab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102bce80163d105b9b2b146d770e244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7118a7ae9bf16986e7d1e87892735227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28ec31848091ae3e9c14aa8bf29862228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fb61463602f8833ae9154a15f92f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e63ef9cceec805d0d4e542df6dca8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ddf1b9b3018e48092ffe171845ea9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3ad646a5512571fa0898cbeb1b85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be445f72d933ede30cc5c48c3740534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ecb0015704bb3f28476a85ac3a0f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4338f78df9a904a1fb359ffd49d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8cbf870bae43d2c76b3287656f9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359baca5bb16689c2e59dda298617a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481e2b214e50df45d0b38fbabda1f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb890886641c3ea3f4bb89c42ed2f32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade49aebb7306cabb8e5de57e2331b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b45497e2d721fdf78e4578809b76c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993e972a0873c276b176abeb11d903f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b816e905b5c7ad1d5ff4acd7c1a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219195b02f72cc7e29d7d999b1f16b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbadb98d3eaf21a8f2adc7db6e04bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20216d0ba596fee5e37345c675afba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526d2a9563b47cde10227ba4d92803247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df38771555a16f379be4afcfdc7fc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e827b574650afdbdcc70a818a989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b810634940745faaba76e6266bf403e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b9b5441b0c39333f870bcba51acf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2980b987bd897915526c92a1134cd07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5131dc6fdf32c03c0a4ef5365fc182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76875dcf7355381b599a13c7377b996254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86578a8c8e1578aae48b86c002634bf6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5baa4f6ac370dd59443e2a79117df1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624fc2a95afbd39abf60ec57b8c8dc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0768b9f63ef2d1a72659425429f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f900339f7ae96c05076e93c22536f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054800860ddecb01c47b494dda64d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b255b37839464a7e2a6f6dede9af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bf04e385997059665ec8079b115e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5eb657c836e627c288ddfe28d97b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db830cdaf079442f3b3815150448ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b2a1db8d972dae3368f4b0db67dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60502886606cad0a2b001324265ae2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705189a5ddba6294c3f1263d29d8b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bac843598a0d5d59f681a0115cfde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c34f77a8211f0d24c7243c83fb188269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a9e42861cb42dbf039b5c27803d22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe352f3cc2afa7141cc07209437f43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c8accdcee4eb9a896add7e3bb3bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ade5bb9151b641db930c38c051d04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88ed35f114a697a15174613457499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e24f254e68d73f2ea8f77e10cddf19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cef4035b3e1e46c9eff78fb0c9d18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4a08872e0bd36e310a29bbd276d14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e863d6f082bfb4d5783a505765536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea74e6695bd24d2c9532bfef57ddf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa673896207dc28685acd6b41b11d7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029fc885f3612f6f9711b56d9b4e48a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291e365b17d5453e7db146e2f55c46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fd962f3718f9738fb7f6885cca451283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cbdde15e9aab54dc4f4a68c5a706a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff527c087b21b1757b531050ed852285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ab9649bb580bbeae20e6bfd731c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e1d5b84224c1f19e3455b094b1e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee285e2f8602588c1743a3e4a8c8557288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42938798765457899aa64d7210d38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5897ddc39ff51cf2084f88644911eaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2aa9f00c5e921d5a6a240a5795be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9883dd39f8dcccfc44f4bc631c5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd643f765e95838aae56a52215ece3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325a8de527503bd87a54cc6bda097fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcf2dd99b75cc30e0076456281745d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ca20b502c0a92fcf35b1e9b4fdb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830ffbf252793283bea7424b75e6146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589740226984cb4afa1765fc291e46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaac28a0125eae3b79efffe4fdaa59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79895d2aaa1ecc8cba6a88b7f9eff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566b88326ddc97a7ef581fefd06f3cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30059ea92e5f92559501092eb0dc1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4a9fd288824c46af9cabce6c727b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bced827d3af69d8b90bc0bfe51e5d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76d9fbc04fd24660acc409fcb0dc88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d50800eb44a55af814a7c395bb555306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168106cfbed2af52d0e75eb4dadeb6f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b7247379636d68ad19c156747709f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6d8e36091ea32feca42c25f3983a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e600023e7ac9b1d1493b6924fa788310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0301f47132f8593619b183c8a99caf1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5764e0e9bdb2247abfaeeeba0b46c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7d1e6be5e475d2e22cd7f36cfd16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b66f8d051d4acaee27a25ded800ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0936c1b0f6ede329f10d5bbc2a73695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f80cc5902264d56c03bdb04bb085b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6fdada2c8c258e11c8e6cf832842a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bf0a9c751a401f93e17ac2bc7b5dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5817eb7ec2efbc8e7706f9e873d6cfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf5cb8b7f21de7ddd582d14199298c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f9c92bc5ae8f2fe227a95e6af29b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423796f0adc6409779d752671948c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7701bb9b9198a451bdc70c2902c51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd77c697aed9aee6e9b4dc641d4af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9da8bc129d49fa977475b768a85d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b347e1ac67366dad5816b93cb03088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69110c73ea9aa2b7da1064c75bdb1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781926f6c018e5905eddbdd5928b0b47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac0de25041fcee5fc0ed18edd7facc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e8003376d7c81d7eefbb74384efc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a219a47ce4cfc35a7ff155396c45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea4e7235895878333984f19ded35d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90963a088449f43662d747bcd31cff0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0cee9869b1319efc8decb2e0c3e2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e04179e7aac8f7878786982052a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d9ace8bf6828a38125e2aad9338033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93731cb52296b28674daea10977714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f4a999b72c4f95852d11f002bede5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9373129b7b420b6695cdc8751422d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a060e09c7e8e4ead46a36b76018c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73e7f074575b97be0c32707845e8bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aecaed4657b2d050310e17e7849d6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f579e90cfa8322b36bcf568f40730a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8809ae035b33aca66fae4d0e4e5da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e7cd22bb39f2e11d41418c9f615212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898568661ef2e432f8e0e7bdfbd185a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ecbce6c7d403665832cbe6f90561d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a84d7f8479b14ce61938f42ce0e9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490adf7a30fc4af3e1dd04a06cb8658016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060c990bf959a53f63de4817954503417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b7a12a21fa37e04c7988f50e4e5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ff6ed70186f67ae88a8636876d9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80ed177f2865a1908d234473281c1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998a9bd490a9725e0f8550651bf95e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b51906525c62e5a80b1ddab5cb4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa14f5e8ec9b158b0ac77c0c39aa5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099559fd8f9205286063fd2614e2a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5972e4bdcf88d7d832aeb8cee6374825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73714491353a3825b502d2a8b9f27b1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4838c3f0a4f9c1c9d4c268209db8aa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8ea3750c34c3f2ec909583997c7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094b83e04fa457ae37e336d7e5f3b8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c70947f41b29077c08e9b9517c84130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f79b4c323abeb61bb88276b21701531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f25fb09573ba57cfc97a6824d77a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac5c174ef58f4fff7dcce5218de75733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99f3def2ab4ff700fe7d86a103f8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4192b7b83a4ecbb0456d390f161235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59eb15708ac163a75d5072d0820a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290bbec7780d60060a04d334cba7bcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a3b504ee33b3e42a16fca65eaa99d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ccfd68c6b3f714c9da5bcbbe97f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a4f3937df7d22839b91847b10869a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bfe77394276485a47b9bbd660059941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0c967c6c85ff062c106ddcf4d5cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e382042e8e8a1c3b85896b700aae343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98396fc7c963b2362f18a9860c87a46b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef485747c15899151d78fe422ce5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8af15b6d8405886f63b84ce9b75f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab215d53d970e42954e5f25643e85847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b0dd326cb6ae6c56bbffe869267e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb087d0433cc3ddf9d67b8d806c1dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e0a023a2c787c34eb20a7522752150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad24d0feda767b7290e9b5fd5adc1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf99a939115d091b1e540b29215a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500ced4d28261dfbd1ba05df2aaa6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc166c7ab9080b858aae9acbd6b0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d455ee105937a4235ae044960b2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b45072dfe4d13f6af6e96769bebfb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d445d90032db1dc814c60f08c78c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833154e98807765288dede669cebf7e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2059b487b518453de9063d37977f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e857c2c823fcfec60b8611303949e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fadcaac31787b9197cd4e99dcdf3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ffa24efabc1d02f5bfc42b4ffc8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa52efa24612110f6c9b0ab419a7da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0494ed0867b228b61fd61914a88164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de751aa371439792e07025056a3a5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfc794ebd29ce72f379514b9aa41ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db40dc7515c34a6108966d6c6ad9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a13c24eaeba3143e544b1379d95c0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cfce679982c99ba9151da1d84336569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825ce737b725aa224ee345ab97531c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334904da6ade5a85be1bfcc136a005c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c006fefea3a265ca340db170b5c70a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe1f27d9052fac500daff1c5d6dc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d802fce93d00eaeb20e33f9804cd7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442086768a4088d7b9b7b734cb538b5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8357e0b4ea07517df0fe96745ad2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9fadf4c3f61b0971e185600e72dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217740e3d4315c1730355395a0a35e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ccec4f17d1a2d791b684f86b13c8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e04051b17bd0884f49a46772ac5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f1eb44adfc423f8ec762010b7a9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d42331072457995c5b72842863439582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99f6ed212df08867f4848390b8bc4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e26c5fb323a8230fce123c249f4a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27597c5cd63bda912cd1957500ee66b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b5e30199b6921b3e75b83e1e60dd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e55d9e93b774e50a151486ecbce6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77500b52a7978913e93558870e8ca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639bbc52f1c76268a683be5c57a496789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630593ade30344ded6ffb640c0d627c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0138237e0f40f780f9b3c03ae9c2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac0fdeff226af5adb61edec0d45bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42f4388547ace0c9c37866636034293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c048a39f0209e37f5ca65b91633aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72adcf4cb413e635ce102b2eb80fa5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6407e19f3107acc8ec9d24970a851a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d01244d2157521058222334d5c3be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120135262ddf8a2fff8a1da011e08298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54af846febc4a2868f81332904361d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7005abd89243c6156769e9cfaa1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3feac806b5218994d187a241abb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93964e86167ce6a51b5a8a39e642d83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591a6b859feb9cf3cd310d5c83a9648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93bbc2b5ce56bc693bbc37fe4a7948104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a54b57d2507b788494d5fc3d4e1e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0554d440f872c6d18aaf2ca011c4cba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21e7fb11c6b88abc0d9dd11564ad45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075157e4b748d8aae87199efd7ddc58f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b506884258d32f992396df87b174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34db9904daa9acb9bd0bd792cecbb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e083861e76b7f3baa69dcd40fe219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb544d832c3d018abae3c392b94023d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84314ee8ce49e644e8d89f1a287f25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9033f4805c3d5c71b32e5aa352ff1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8134d42c99c626b382ffb9831ec49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016c9ad7c426f51ed36c119c1a99ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67656a2a47a35d38e5ef18d5a4a96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3baba87cb27282eee0ba6135af564c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456714badb1e6c9b01b8056d19e53774119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e52a76aea48058b31d124130c8e47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942114b769b3454be3833738ad111f3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20886a1e809b28af1c23caf2924b30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339cd0a35ed3044b0c325865d9deb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1fb0b82cbb21df3fe59bdcc656740124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa131d572ffb771908bdd0d82f666cd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ba3f046c391ed42079727f4293c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96aae51440abbb31bf294775abd5b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad1eb11ec79c832e747b54b1e4b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f848af7a30e58f0bc0a7ddeb1c2293129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b30c4051293b81688f6fe8b50710c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5efd67715dcd66cf84df164e7628f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797bf8677ab7b48c37dc7171d9c34e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94947b5f5ce25492e108952261dc2832133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda21a5e9e3337c832dae8e925045d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d1533190a63950eb0f02abdd4368a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5caa2de81d6d754bbb27ed6be05d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193eb39e6f78080f02748614a4d10ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45492c7083057a7265cf6918c3bfd6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbff9377a398633f115e134eaf2d3c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca251755ec07c531df7fcc9e1de262140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d866906e5aa18d7e0881fac25213b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b773b008239e7124eeab999d7b1fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa1d635e6d35e2a20f2661e993e76e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f0f4bf0d1d0ca05a13cb6e2acb32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7049a57fa4c0b233266c5c93ca0c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6911de0e2af477ab55d19c2866c8853146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4c50f80284e24b0d34da5eaf6a5ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf2c5445b19ce52800d84f63c6caf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dd7501bc4b6d22517a7475c4434e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07b7d32c725ec069a3bec4355ba4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac984a7597bde605af24b557be529fef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7901b51917f34cfd59bd49e78ad0204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9720d9d0e17a179ebec9472de7210153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b22a81df77bfd9845e32bb2db8f9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b8207860a776d7bc9d7e99a0f56d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd52b34da13a6cb088f9766eff22dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4ff7aa1fb035bbb4e5b5bf1e56e1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1618696044caeab55a8daffc2764e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75a91ecc8c1dedabc1ea34bb60f24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9176300169921020d944c4e5f25f4d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae9c53de7ee0e04e90f9e36a114ee5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f883b819102cb3146dddf7edf6a2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd102ed66d02b94837d20a4f6ef85a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627404dac5d43b112d867b6b1658a4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c97a453079ae5dc7e2d14071e1f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6b462f32ae9ee50bc2d32474f3c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27267cb12189bb791794ed2d64131ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae5aea4bfb2250e947e123888b3097168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4348711c4104b5d552d36a0b15201169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44a837e1a664720929efe17f129d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf833c7b4311e713ddc92b75de447171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35d165a220ccf101266b9ecc1df09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117ed9586738c50aee2636ebf9e7cef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d708e5c38dd1dcd93adcb7fd1851174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a4155ea68cc274811c22dc438a551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d1bc26d3361ca6650b69c24f11e9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fcb4f23ba2e57d4a0d941e873c85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779da9b108ef2ff19c1fb2bd2d5ceb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb674ae00048fcf2ebe02667a6f89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83caf7e3cedf575fd118d3b3958a495180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689178a1300a585fb8f5f0cf1b635fc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb8814754a39e912f80f8ce20cc1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41103cadc9cbaf107e6d7fa9cb217aff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6430ca196ef7f1e897c3a1494fe231184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81528ddef87f7a46d06c00b776ab01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d44dff1a14c53c9275d7ba62f04c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7835bbe288983c0ba497f365db5804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8182075516c644f0811570aa991977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442671b9fb3f28ff145b381a62cd47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255adc56f4f1dbcf461be1e17ca5373d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16f92c31f14d44ea5328819eedfc7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2db56dd3b4b98c6dc5229285c648192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306f5fe9e263e67249e1b2e2ff7dc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c8ab9510a506fce9df68a1792c18a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e87798ca3ea8aa4220486a7eb26e35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ae80d9ce0d1c78d1e209596e5d07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f938d4c8d6297f6588681a7ae0a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b6a7d6a12da6d9d6c387f45c6627a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e096914c59ae62c1e1bf197c388b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec316d2f5f9df4fccd7a6d0496d1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef90933f2ae3e64ecc4a448314cb178201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad9e9d5dd816d10bfdc4e6e946fd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715d65e52715f971483e6733d46023203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de96d4da4464aa1717d889223fa76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa9ae7e367fa0c556c1e9e46f538a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c0483b355233039acb952194c582e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a2cd7a2d0e0fb954d9a04cf4a4493207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3faaa3e00ebdb440dda9bdcdf80af5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d4ab5ec9dce1c45ec72b355552520209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02015ca338d46105cb235e7e99e171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34db090e1f5bcc4b6c996efb4b173211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a89448fc56f1bf38b9993763e03c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19bd9476fa1afc34506333b79bcfc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d969a8c80bbfda87a5d1b7a54d245c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a4b61220e3fb8b47d12c2412d685215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435492c34fda613fc2c016d2bc5153ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b340879361fe684f7ccf9e6c3d5040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2beb328668d16b20d9933fec61d75c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c0e8542808ae2ce70165a2dfd4a5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4071606eb34f958c10d9070c3bb3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b1bb8a111e9f4c26a6ae3bf0e4951221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816a16a75ffc2d659679f7b06186cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e024ac297b7be4613dd16a80c9b1f0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d175046e5308d91922a6bcf7563c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1fd71d9aff2d62c29e9f0b2268fcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f82c0301503883c41fd597dc00d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a3eccbf59d2bfe0d40e0ac2e6a7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f7c22ef0bef435a094d4e2851f56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6b6a786c2fac31f395c693f4c8e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7c7151df4244aba7de36ccea7a171230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ec6c214adbb65f22523851f5de4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc87f6720d30ab8835e0b5864e80a24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d2c7b040b203cf6dac1c9aef0dd0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67050132edde34dc49a9920411bb50d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04484ce723104b5c780b38089bc04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffacfd5ad21d9c2c96a4fa19e97c158236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816103a2ebf4b99565bbcb56162f7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f6d8a0ea313b6a92b49cc96428793238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da978f34e9ced104ffae0c9e56ea4f9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fa730784f709aeba123e82f0d6d9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88701bf5662110b811e641591974ee2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d55badd0c858267e85aa15ff5c5741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144588fd4854b85f2883aa989d486ea1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb4dc66a9c2181416d2c9b945aad5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46273acc712bf5c0ce514f54a62c9261245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefdd06f2f15cb313595fef32ef38b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011378667ef0ab058d505153d789f38a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20fa7b2238096a469f631f71f26b1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa13dfbe635f3062683749734065b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a1e222bc9309767e8dc140c7bdcf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ca47b1dc319071dbac60687ba317251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a25723ad04d331afd24cb52412f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966497b34fc4403e245ae1d6fcfba175253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4cfe628fe2d7931b7dcf7e878ab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e49296227355f182f8e3aa5f2dc0d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4b0fdee865dfd65a117ddf999daa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037543246f509591047b5a48c373e74d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093681288cab156d529718c63748772258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed90a9d1a6d43ff1cddda5bd64953259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50978da0557b600a1e855ccd26459c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9b89d84bc95692f393e94f09d2297261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28815d55ae8f21d660e165b8c02326e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f8c4afb49e9a6605917d85913a88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575899a508117798d292c878eea9cb75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f52428e390c2eb9ae19bb15f0a4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b7be57c92f8935142342acf5f84f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced58b08a9c0d9c00ef9f0d7b777544267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca42acd66019badc3a309ab777dfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7126ff1a86b82ed3f6c84cbdbc1e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424e4a7dc42dc9479114b2aac20722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb71fdb5e111196c9ba48c805a43bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee66cd7dc8ec7c3c33f037adb8bb00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f98deee808329dc2fa23f73824e96c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994927d9d0b229db46428f8a56d6b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c799deefb8ea6502c1b0c31ef5162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018e7c87c82551b4497ff68f979710276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134c2f392c7011c673c222000544af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dfd16343acd18278e1c995b587e04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232923c93ce1c9b670a7cab957c2d220279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f84c7d5c67e2e1ef6c72ffe557047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea1911e84067528a3e94b70d58b19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd35290278e9a8e6444776f42ac31e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac2ab3839f274cdca726e8162c079f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578faba6c0fb09c3c07c86e39bd889a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace9477737d69574c0349ed95bbdf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ca87a82099941d40177bd194a941286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272f9daea9e0142c5c1b91782bd778287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f03a19a73a7105b80cd615b273b6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f89540ffc5910cb48a57d37a7698e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b63867e4c75572336fe81a08c0f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3208b02cb6aaa37bd5770748dfb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ef6f667ec98bbd19f312fefe59a40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e03446ce9f3528d71378b3cf2002293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad5f607ba183d52df4be58f7c1251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de2a82b6918074b71325cbb02fd5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a672dca5fbf0a1511ef486fd546b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e262b1a90df488cc627cc9a621c0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494406a6a17e866ef33269ebaa293b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13797f6733e1b56343b30185735475b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53992392ba2a3ee8ff3cb7154fe11e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723409135c2295c48865118dc23c1c3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069beb53c3865cf963cf8290e41618302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b30709645173c34c041fdb545c5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce946ccfc0f43ab13cd795ad0ac84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba647062c3cfb038504a9d98c0093e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb970bba126bb3ead591264587f17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615640d91ecb9a479347763637f9ba8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b9040b9a6d582a380e9f80b80246b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd5c61c5462e3e637ff068697588f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23960587764a79f2ede5c5af3fdff757310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cb6928e63a4bf3dbc44f6f91a9cf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9bb3083af28aca3189f841dd72c83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577bdb9f086d10f1886cb74fe1347ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60f54a89262ad2ba1ae58b18f781f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0e086564daf6f84e0260b045d5a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46cca284d5acaa8a62a62c6566295316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76820b61831a649525dcf05b396b592317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d505c9e4a97ec5d0e774b57446d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96e10744c132c6e7eb71fd2452a33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca15f1de7b67e83b4f08e9b95c3130320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919ce5dd647bb90ec68ab1e69f37290321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e48d2554bcaf5c1c967cbcad463f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd23f1487435e85d10ea66dbc6a5eff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae116543a8ed9e14f9bb8b2a58467324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf6b14535782cb5976a3a361623fe325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>