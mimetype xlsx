--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8632c5cc23125410011756356f1ae3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841fa36474ea0c86e3b7cc84d1e49422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bde1c233486f7aff57a7095cc020ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5a282592a58e0072ea454901edde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c19c220a677eb78c8f68ad8807615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9deb22c0a0cb39f50d5b18097c8da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4564f218a7069bdf8df21f86175819c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945b1d942b0c98d5ca17a71e89d0288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191efb09b80828fa4899eebf44d58ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a293186ed6dfd055f25b63fc51eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6dd072f8a67d5eea0d10afdbd0d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a2bdeddde40032c7baa3f317c1ef112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66f68c0fb5668e4c1e6139076ad2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4603f94ea46b41c923b20af106e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082ee67e3eb8c29e9478f2e09d980bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362d196158c1def2ea41824362922216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c02b4dbd43bcc2e1c66a327d0eeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee09746075ab43bdebff91c56429e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68b7a10ef2b33bd99f7fe0e8f8de7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71c91728b9a5773c238290366e21fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f252c9c50ba3db3d0dbbf70acb11a4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb30e7a4b4f0ee1dc159cb7d80b64f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d3dcb007d6ad6e5ae607ebba00d9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95670dcd5da2725abee9e257c76174f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404906ebc0b401053d0044918d11175025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a17f5d6046682d3f95612863d183426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe95eeef7537689789d092a0d66695827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f44e9da3b1fee2e7a5dd41d56661a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca481fea69006237cffd12f064576f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba542c764c3781845575d3ad256cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930dd50f6bec0608f7aeeed6973107831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d836d575ff35484fcb91e5407591d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b31ef043679d4a494b640a16b9428333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e33db2f9e8af198982eec28b174d6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a4c014fd1173e870667f8413686c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461f892ce92466f1718ed2d9e6438236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928269e675e3b7c6840c0592e55509d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51dbcea325753e4c1180e8ebe2eda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309e49a0242773047cedb27fcb3f3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39436437c0fd0d91165fb4a362c0402940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccc8c934b4696c240929f65663055741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5cac7ef34cd29bd62523dd27ff23642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271452678b566155470a421e384ff05943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb1c12caa70572e8b9f3cde6ad27f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea2d85c48d7ce1ae721829d69160d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7322fd3caa82b7902256f8480a214b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42722a0725e1a3e2752ed912e6711a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb22e70f76995ffbd9938c31ba08a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8066c9ca67e2744046282866394c6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35efaed08d8d4d79da2278c2d04a10950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c3c316c9d7dce6c00ea05389f3ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66f142dc4339327c05b847b6443d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c94e317768351db5c25760bfb8f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf83ba3e277cde870e6340f9fbd0a7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbac10e624369e30a1bb921ea58d2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81b826d4fbfcbf0fc303ce60f4aca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd625cb35f30f71e6cb28b8063672b7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd0753c4b303ced1c5cf926354a0f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028a9f06231394d31485a79d8701c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94542a6aa98aef5a9c014d341724f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e40cba0f80f302cdb981cbffb02c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df04d22b9eb65db29b4c3135f1047962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5224338460f900b9c99f67f66d906763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11804fe2cbfae6b826a4e94c428b1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c0cb4474a9ff4fe7d27aaa41847765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a5644c4962961c1d5d1fe22b5d1bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a31e3a77f4f8c1cb34bf3a9189b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc838a5d7832cf5b29411781b7e7fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1f0e79aff61fd177b73ec991ef7af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943801f12af429dc16e4fda9f1783970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf2396aa6823db0da3967116c19f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68784380d1f5a3295676371b2da0156972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b63dc5bc4eeacfc925d55f2d5a0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4bd368ae013d424fa327e3aa97e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce76f0c7deabd8ed9292d003f74b3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7fe95ce39c2ee2d59ae186d0187676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb6042a79755841e5d94ae7735c8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda01bf66dcd6a1dcd7b33d603549678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2ff8ae9a1c7b21667449989751cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225f44a9c0bb9525b997a1166de4db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276c7a37949f450eead0f2129acd2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef5df5030582fea0f29a8e3560335a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a4609a02cc1446ea3302ea1de7a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5a3f4f2d4f2f3754b1b3caf7846184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5481d24d834c0ca4c3751792687755a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86cfa981d1df5af20fdc8f087cbeba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48bb6f2170f4c1cd2555f41a928a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be3e240fd3dcdf02bcb342251ada6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e000c9556737c92f6bd13ea0bd7d7ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54cd21023d324cc96ff5c3b660f3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5b95ae41bedca28a12acc26fd11b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac60d00c1a1998269d5c0572ec89bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153bbb048f1b05c7b9a88bf9a2be85093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df4b0671f37ef8dbb144d2fe5f4fef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fbf69dd6bb0294de2de376c4a73b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7858d9e90f6c4594afcfca42ca2701396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3af9522043ba0469c551173bb9d97597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824231f69c7125fc33b898684338ffda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effaa1b9dad7322fbfd457ba549c87a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadc72102b13f024d336126440e9fb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539831b8e4f4bca8ad10f50636e01ba4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e6612f2cc85bacea1ee09d5f823c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bb85dcb743a9ea5cd7ccd35cf32a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903673eb23f34c5ab267406197f998f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541129db08d959ec71284e28758911e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa012a49ec1fe9b5b2f78e129530433106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0b81d55b3a5a2343a2c7521fb51a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0975cac676bd5af8b0b447545cb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165101c95f8311926cb8027a3c2573109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee97603811a9cb65bdf1d7992e1993110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08831553c929ad36af9226fa7217921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43672e513e01a05e04e13be8689ca18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2809f232f48939d83f34844c730a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40e70dfdf72a78e478e4866906543114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe96992af120fc1c66b1b653446751115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737369b5f0064ae0c146070a8c334269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d7b54778a99dd735953178219e51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c4984ae0f3c23cad76bbe6776a08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31912bf94432b5894574e51040fb082119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd844f51d179f300212746a83f6b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3634f9c2bdaef0afebba22f62af7c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aad032907c7cfcedd7379ff6f9b5ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f698df574f59d32ba000287a914b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daeb2f7ecd66e50de8d18210d6e723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d4d69cb295aed24e1c921a2a02e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586617e6179023a6b05dd907ae78c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48dc414c3a2f52678e63339b4fc6bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a127637fdcf4e7edb2857e7c1b725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e308cae4853b708583887a1646c09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7c5764a5ef4493ed7059795737e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f336a7cf68706c852b4f0a9fcb979b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec0c474425543106ab281246890ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75056d6f8ccd8b395b33c872099ff0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c2a785ae244be545b6edb41365e25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11be3173a64773240415f4985c3c613135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f7acfd0341505c216fd2f88610c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5184e20f06aacbc4fec64e814e2973137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9bdddbf5fb156fb818cfea7912d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45426fa4f5dfafc2e2f3fac532091a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf8c1d90115678a621fc049a1a040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4b6142e27f3d2432e2e44a5187c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2fe55d0707542d7e4c39383115806142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa40af1aa49c6507c5ebe870a913d57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e598219ddb5272ccef8cca4fa30b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc283642fa72437aac55795d3f54a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef5391e5794b3bf4b50e1b6bf20f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95959b9ff9db23330b6352230a5529a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f9edf2cd8b77a2bd1915a8883c98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6add1bd9fd4a9762ff45a642d18d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a60612b05cb2d4c15fc0adb097cd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146567687a8a479b73cac463366b82ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1934738488d06f94a4b9bcab4a0fbbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c911844128578a190961ab8f1e5fb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726861fc91765eb501ba10aa8364f673154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206fecfafbd954d4238b1e344366c5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1481a8f2dfd9c6657f81cc9d7cec29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb13525a280db07566a11cc3fe863157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5408e351def59eb1522a8f55be1b581158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f56f19e69d8d01616460bb56ba1d0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cc55a701a3aa8528bd456d997d77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07520f995922c4c3c92e398363788f08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3b4b9dd45eba559e32415e1c6b30a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502feec2f0527f5d58b69862f73cc79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126860a5f210d6ba1434264b1681b4c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fda60816ea0bd423ec84b9f0f5df27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a288689b56de581dd64b49d79fe18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d53aea190d661b68c1f87ad2e7cd59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a666d02f7a6b81f42acda6321ab2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa2106e03bb2adacef7cf8c839031169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8138a25f1e5e825c4597b107d65843170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ef98e466d1835831383e14f78dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474559363798f2618eeeefc8576a398a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2a0b36855599e85e7a8df16648bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771115a5f664e6ddc4836bacb0ac07f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9638b04b9536778ce0442bf51e3d79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed748f744867cc412f306e80812236176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031f662b5d78a42b24f10c88676e937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3293ab2fc636e22a714dbee1304a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570326a44803b756ecf2479882e914ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7d99c9e2324c2df6c60b2a659fa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b09c248129e777892ab8cf49c3618181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ead678bb8a0d0cd1cd37417f556c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e1cb85cca31cd40f9bacf196c6ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb320d025338ac99a493eaadb4d55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e584d569c5966fdc5e9870cb5ee585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00283c0b4a1e7dec4ec43981ba1c2b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528b4d1c825bf7b77092344f8fac70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd390ade6f33747dc1a47942ceb3058188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5543f341385b0b8280b80f2d135c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a3b3ee2d4be8898fd9430b9d318c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bbc29a640ff99e9c73a3bf13840e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00440cdbe8671ad94e12cf9658a0a6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f91f79db0ceb19fe29738fc9a30e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087bdf304b514221cd7d42a29c225fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c9d395daaca02623242328114f40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bf0b6df022bb73948d16d37fd125f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef4e27d2952f0cdd069b008c5fee5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b6e629ad804d1c31cb4bf2356d28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb3c032f29d97138e7a45e1467ca9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765367c2280dfeac0288ec197d8d86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f687c69657881a9f11cfdac3861c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137393ed4b9fa456070a88a6783f71de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94466f4532de33ddedce2fd0c05b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a7de046f36b0febe463e0c0f75a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda9e583a4e2f6c5ee0dc34ddbe7bbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee15838b0730ad73e32cc2c37ade83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e20b5c355a37b09d4ddbaa49d997207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473deeae4d0511cc1813a00215c2c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3046d1ef6817db8e58e49687770cb88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804f9a4436729862f9a161610381010210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aec4796ff36415fa1019b34f0570c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a8190c4ce724e7ec847faa1b44eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3da47100c18a9a78a11027a5bdfae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9568b95ab7916055c76431c3217f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb22bf42a810e98295a1917dd99117a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b5eed5d58b4029100c5c26134558216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72580c5724292bef380cc8fe69b1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10ad99238941c2b3fd1b0633d1fe39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3465da040bf003f4d43968b49981b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db6e1749178e38fc54b787413ec2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ecef3bed04674c975b7337033b874221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6b40fdc2974c0ab002f15e758ed9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407cd90beecf96b4deffc12be13eafe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae25baebe8be97dfe30c4438708565224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd54dccec1a09a75feb13fd92b94c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a82be51ad2e84ad22d921c9f99c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f011d87a034551cd19d34404f1a0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad76e81e5068b5567f00171941998ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea6fded6ef96a21ccc0e71c20dd120229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fba23a12a41d2282b260f1877b02d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598de6d5941eb753a24159647dcd49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe715fdf83ccd8343db3940e0ed44b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784e4f67481c8d8df85cf5987a7e3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296c97570190296cd3b2e328bc63de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5f4ca48ff9f945527069a22eb2d22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f9a5c9a2c5af0982cf87ef96f9d80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f59450c011381f7b36ff3b9a04075237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7adb748f422926943d4f82a6a25650238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8ba5a821941d4bbc53e00eb7e9a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73ae789ae98aed19d5eba9163de6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8f1f94cce220e487f1450b67188a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aa2704f0169bd2d23e4df251e12c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed0ec5cda8778b612867c388f023b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983465b9588c44dac15ac2f8e5fe305244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80c21aa799c2a37fd88bde8f3f879245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9051e5e0fa6781cf70e3aadeba2ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe334ed8c2a203a77714caaa9e34ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f646096ebdc36106a208c1c074252248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce5eeb3c28575663a00aba9655114249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43938c0272b1ea8082fb87083a1e26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac6d7b1d18444dd037774d0dbb6506251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef980483762ae9984d9c731ab87ba8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d80fa6e3d93e8dc8653ee925e6e03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e587d9f6482ccb4ecf5d17a94c50a97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b06457abac82ebb77d947d8d09b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4000d8609e9c543f5a1bf23c3b02fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f132b507b3290ea2a6835cd4ab03d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd188169f0cbbd88939375c904b06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92db9947c978b553a33d28d4cb4af8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec7217f4aef7b5a78008b1da1af0e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d49da3880a12397e1262f74e6efb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db402c162f47462280f800a9721981b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c8c36824640439791389d7a6424c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4b5a2bb9a1af97ca1d65582c1ce5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299afa3bf0eaec77704038f065df8b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39d611fd1da068cda77b7d71822ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989352a59c7eb852769fa04d6a4a76e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4960cecbda7d061a8793e9c2698ade5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b33c9a96e59235b2307c4c7711cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0ecf52efd618f94830a488c2a1d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c1558ce56b18aa9d70c30e707bed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c126d0ccbfb5ac654b3e67bccd02d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae449b1ad4c27a30bc8bd0b697ab07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e21b1e039000afcec0b6b1912a38f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b87877fa3fe50a0a5fd1a052e51be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f155f1cbaddf21b96a4f6dbe806f44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa584e5c246abd883f325d525cced277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c467ef94b2f3722817af5cbaa21bece278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec079a2aaa4ac83b7e6e78858ebe118279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1130f606449ed35469b956a829983f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc22e9525960a8e3ac5487a0a2411281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237295661ad284e30ba297201ee6a455282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c2614a1b3701582ecab63428e160283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980c8ef03f9803299ea2aa6c04a108d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a4be795edd6622c27cd978fb5490b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd05384a45463583e67ee3362f4181286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429b6443bf4a11b41cb137007b75bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c711acb7e3d3d099f033e6fd2571288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888320739dae3de3fbb4ce5ae34ee927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d33529d5a4c83c8b651a6baf0188290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12932e93e2f7bcf973ab12613f97230291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ffa30578a8a0c6a57afba25c790e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66660d13cd1e1363b00df63c9d9ae7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c87fd2cfc4f0e924ad3d78d1829b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ec1d5416a05dea061d12fc6740cd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91af3f04e5cd806b1ad81bf0fb08b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9c893e2e50141844b30e6e5e756ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89050d24afb34e5f0406f11ae7e1bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5ed39f85b248be48f304f05259ebf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c470f8de4f52d36b57e17bcc12176b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39c3ea1b9ad16f47ffb935a56e187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de9ac0c6418df2da665e45e06f1956302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8343788af336a8410b5d3bf56f28e75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc314f5be975e7f6090a3e7257cb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6778d47245ad0c6da6c5840987652305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df3bc6831bc5f7d15e838df02377b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fa6da27313f5420422d2dc6244ac4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151d64e9071e606ad3f3c4c7ff1f832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925094deca2fd1d2b0f1f38c2eda13a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ffa0858092e41eee19fda52c588c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708f64dc5209e707e63b2bdcd2feb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2042f94754bce5b13a9adee7facfa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4256cb136668d6e340505457a7d89e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a55b0d2c9280f83c595674fc6e362314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8961b7aaee3274d27323030fae46c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac768dbe5b19ecf2f8c148be524f843316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0226eb0362dcc761af6d09f9b773317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3a23f52565cd226f5f1abb22c341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6aefeab7ed01190ba8f5731babc09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc70848eef449ed530b3f7f8cc950d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a6495b35a4d690fa5799992398da3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6fbce83cde29bc5078cddfc7a8d75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dd8c838f1d710d2a7d82dfbfaaff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b5eb18986281c650aa8786796e72b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3df1df10fe2732714ea2e5505bdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9568034547134e156a7af0f205c860326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbfe6ed7b92222a27cd2d191543f11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea943ca8a6a2ae880efe9467e9dda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c6c9f6f1a1b06ff9afd6688cbaef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73ba2f2094136908cd6596c02f6b75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8f908edd7a7b18750e36005579bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3aeaced02f2551b9aae9fac19302e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbca0d91299d90dd0fede452587283333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e51c82e35bb7a029d911e92e70f191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659802b871dc9fde9c456821c3b9c3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933f333f65747deeca2686424a0441a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c7e5fa5e60649d3cc5e56e8639d774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa48d67ccc7689470d18426e3349205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdf29de162380f1a0f56b97ec72df96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d18ac0ee107159cde2389edfdcf5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515eee8cf2e54b9bddcb028707957438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4bcbc1f566d91389ad57bbf698f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e44b27ea0d2127c226694935083b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13cd99d84a7ea5406808bcd6dbbfe611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690a05c53700d12a9b829359844266c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee35711d06bff858e9bd391e0c75113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d102378f840cba5a146a21afca389414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293dc9abf22d4ee23d0940f6be8587f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20013692ab73780419cee025f2debb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30d69325b4cf266b9042972aa3180417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c23de241efd8f7ca838b7ac06b6eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f53e444f373779789117c375b49319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ce141cc1c359621492d3c442afc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2bc30f27f166ffa718d455ecf689721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27536a97c1a4b011429e404bfd9563b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e45ae011d49117309df77a092efb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9abaf00386692f3e56cd56f79add24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177979fd1eb9d0d9fc5e15da01ad1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0498bed35d233349f3bc540fb14b3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ad0cbe855cc7c92f103636237ec427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6e3f4530feb461618df96cc90db128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e217e1f8ad739f5d34cf815485c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa44d5496bd42803912bc427abf20230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152814e7721fcb70c48e892a4594be7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e974c8dc57ce74e04bd7ec1f197f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839177aa07f45db3b05dc0bbf57c6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8353509f7515fdefc8a99a897399734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b63f07206eaa617fda011b7d3e9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3586d68b309e7608d42048a5d567836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949e8ae43cb9f47afd609f06bc7222837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104f606458ed8d83542c6cd6325c0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ccd5cd392371a5e5cf55e5856755239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a51f52ed6b21d7abef90a71807bacf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae3c8d72a615150a62f6aece6c46d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103261814844af9e2511c840d987610e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527478cc9344f96fd6754ca818edb48643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853693a71fc43c4e7801b6fba4cbca544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8eea756e0d97a6c92bf44a777dfe445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b97675c51a41dbc5c0b8a98d9f3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c204a452d008f2c98f65de1b7d57647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bbdc8f3c473b727ae8f72f4d746ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f8686d7f1896887080496d97ed84949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44faf83402107e0a70820183121f6bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee6083f50dbdb221f9e219f1a739d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8857aec8dfc56eff277dcc6609d0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6deaca461fe84ebea40040c315c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af532fc2bfae9fa1f36549c4eafb5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40418d2b0515a4dbd20d5f021767683255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d33fef95c281fcbd0d39bc8a3eb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26dc0227b64373e4f2046684a3558a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f31f5de9e69eb4f82d1a3172d3e4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbbbbd0900020ff9896ef77525ad7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b8ae9c07a9cd981ab736a448780460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f7e5b6cedde55d16462261baa49261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6bfc8fea2327e0175491b5ffa4fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c21f5f2c1a90d65da45f9dc54aff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252333ba9fef212a7009779db6ec85064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c47363386199cd63b86675609d574e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38444cd4d250258a7e6e422203443666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eabb65fa59ec57695fed9cd59031f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b741d6f06b368431f006f971d451c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c466400c0d1495db3eb985e9e7c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdcdbe3b91628d9a6cf6ff92770be670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fe22a3937fe580856deff14abee5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed72824bc753185baf657dc915d6e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162ec4ba811f76e7b0bd67f6c9b92773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a8369ee68993e466775bbfa8eb37a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490605ace3634a4a0741f480684757fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ee9d12cad180e3beaf5ea55f843d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2946bb4375d28a6194e37186395f49c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a1ca393cc486aa81b42715d4a39078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d157f52f08fe94b7675a3fd81c4c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325a2aa2faf6dff0e7c32fab94aaaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd5158900a2eb8a2f0f5b32590366081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8760381e71b7d34da9d425b575a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe43bcd65950a7e68121b498de854783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129f562d2f0719b519b036caac33be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41cbb4db2b360a6128fabceb42ec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e2b18aa77c0aa02c28151e4a6ac0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7bfd0462f21a9f492a211fe58d19b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec0f8dfa89990c536c27cd071a03288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72629bced9c86cf6b8f87231c8f22289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ea46d494fc25f042a975f07262b0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909b5b123d78f30a6ea913990d24ffd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f52f5c20afe947de27723244a149192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccbdbda7f69c40fa5284cefd1185a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce5c6918102ca7ecb762b13c0b566794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4c27d38da456bb6064d706aeb337495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb37e6e54e10544105ba60376bc99096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92967cdd7fe7486bf011d74a668d1ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30609da0796480b7884e5fdb113eedc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2abf1a11128de06f7108c32a76db499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488bde80bf0f184a6a6cd05e496e02b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8717c71a8cf16bfea8bd9713c0b89b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bae010aa1bbf73ea2e99da7c6caea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ea69f65d5b53d6634d3f58153ae8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f3a45748336dc41a6f4405a69f19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed8e46f9f8b6c270234961511785e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f324419a896dab7cc9b5f93553ccc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b7858cd49ed762ac405ef2ae69280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8117392ad7dd76be873ce489d0e2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50e00bdd547ee8a04e935f8c4945a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e19397ad3d69474aa9c98050e829110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4bdd667a50766e0140bd8c7f9e7c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4119084a3834db6d316d83ecd339cad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe6f9e04706b0d917cee3abc3e0716113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8b57a5e5ad075b29172ced028d7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8afc8e53ca55a2b6e872079533cd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09974aa211f9715db507a9df1f3620116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01c9fc7559c702e306aa60e6b8d061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3b1c60d77ed95c1a5f75889b4722d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a8b8b073fced48be3a0ef680c244e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8970e7ee9ee1bef9c433765931b5b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f8d8da96341128e65eac6c355da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379355c2794d89d4349082b1e9e0f87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a75dd1a16ee1b5477ed89d69563e3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f368910b1bb22b1a864e17aa9305124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054fa47a80bd57e116592a7769eb9fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fee8276eadbb04dfcba9967631aad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b7908d96f49d6d6851ab8912f266d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac7ce806330391ad88397d7f52bfd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8ecafc97346744e5d032dafc14ebc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e90c3a4a6ed26cb4516da56c8c526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35cc11fe613a2678b9d5cfec42f327131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd65f589f503ec501a41ce224ba418132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db9d1bd1e5fc9d9cc01bc271f2550133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599eb3facf6acc96d7061b27d1b80b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487f8f5e7b487be26cf8817f9aaaed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef237da73b8dc02e4277007979b8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013a3c2a8b713c9d7b174770f64b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e628b21db0e27820bf917ce7d0846e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec5910b85d09ec326ac4c729268e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b9713a658b4d641be904d13215fa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c6fe67d7e570686c2102c877dc80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71f84c8be3858c049542bfed9fee2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aacc5b9232996c9d7418fede0d35c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3445c558617ffcdbe7f906a03045d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f12a6dd997397db78068f9d3491b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af18b16216799fb632f9df0cb0adcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e43394f05387fc7ebea0eff5306544147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2cf9f6ea4127054af79da11db2da0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde7d6a485a07f9ada88fd6aa2ea27b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a382aac6b9202fb95eb782f46141f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf07f30cd7d42a0131cf58524d986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445c25925d506ff44ee94b2378b344152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cc6bc45b6c48a947473849b8ca037153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f7a30113bbcde4b69c1d43f19a18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f21c1968115783e06ef7816534046155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadbc9b5a2216b6a5d7b4eb9d26f22c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a08dc4417bb4152f70da9900d817a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a97832f771e01ea724f3fece4b2a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c56ca675f9a33062b59822a010807159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adfaccbd9dc2822024afda498e0354160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3b61ec0ce9f08f50ceb49de9f463161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f45b9c4da1323c9e00ea153baac180162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63abeb575fd0ab47c93bac831fd0bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236cfe111495ca30ef19d1e732af438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906566078b94d7cb37c9cf63008b4813165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894b0da7d37f1f01642a92b8a00ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b6e0fba6ddad1b4b7fea3b9a70d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e91a41db8c42108cd0e1633a1f9b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d719b3f7340172a666ce7da1d7b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b14cd11c7497562f594e2bd3db175f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed8d5d2a2334b81d863f8bdeef6cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f329643b6e1557e4e3aeb5107848172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371381684068ba3f087a66f049bd8a5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02047a8686e413719cf3aef424cd4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864528ad7d315ec0a5295c168e182630175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a19f43439128154fbe2ca1a01f05b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5f3d6acb9fc0511f6f646394b3cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23bf6c18efb8143d55ed2c5d850fc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23941bfc0e2a4893dec6b666ff16bfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d462222955b768f03552cf39b321cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6405b9c80071e36aa0841c59d255d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba277d020d54109871c9d0a754412182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a60c9c81e254ed8fbf730757259d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a572b40428f216a4f8915fa7ae9cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297fbc9aede59d87649acda12a2b8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e419a33730fbebd7da6e007c76a6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9706906256af69dc4ff2dfd0b47ecc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4f9e392c6dce139f8c1eb687e96f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b78557c150cc40756a51ce4714401189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3c9c933e4f42329bc03627e12bbd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224d2541bafe70246c8cce3f0d77d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca129988a35ceaf2652b45dc5eacb92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3255b1ac42d41f7fc15f314acb5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8609643cd4923044ffe42a22331a73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b8d862461a49deb7cbecf609c45b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3fb658944abaeab34b31343787b59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bc25fc74d1c901aba9301beb40253197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fcb20332447b6fe881f94eaaa35df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5785120fa93cabcab198021e8fd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b63a5743dd29834caa3d89ff4872a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2d02bd18b8caa2f711a8c5a9f146e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a41477ac004c01a588f959089de3e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3d9d0c73203c98053b4fac377243203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c380acfb22547563cb65382a35c597204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa113329ea38bd6ddcb6f88a84db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5856bc497b1d7bfdb9a639a0a5de5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31088d17310672f10c2acda0bee78cde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa94d833aa5ae77c2aafa5d9a305616208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb517d0d8240674a6b8011e212a0ee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1e197e554573819940dffc8d6d3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbfe970646eb5f7b3a0088e340292f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9abf5eec74563ae9459e847c69e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fee3db891e61d8a3091e2adf1482b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3eabcbbcd0267d3f73d4540424a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c5a077d144b143c56c24786c87316215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289bddb4db3ccea519805ff41edff1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f1c624a87827a3114683bdd55bdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880cce4ba6620bee2ef4c164cc7dfae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad582b090b7a67c0e2852aa82944cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295327bf32fad9ef0b5e40f1a357711220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6628d31e437c0b3ebb2f21aafae80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a79376b06f75d4c447d33018befe9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f3232fcc3345dda93767c01e5829223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a58c6e3e7d11e4c7d35e5926413b7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d723906c449a126b54c5b33ca67ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4802d78afaf6e3d7dfeb72526e88b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7ed38a590ef936db9350e5c9eb16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b6bdd61506f4704f37ac61942c8db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641244b334ea0d001b92059e237ebf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0319d39aeca3cd9fa1ba1eb9fcc9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d68246545f01bab38d76293760db5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529d6631d62a2db50eeb953cf965ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ac2cb2c23ffa540741e1db3e5182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c7457a9a01c7c07ddb1ac09b46ea6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72ab10e6f149eb538ccd91a797009235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483509090086e0492963f340ef91245b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef5571c54581bba19f43ae4506996237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c264b026ea87b44291d6a911cca3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2af31300cdc3e1ecd349c48664604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73aa1bfb4347a4a3fa8a09387294eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621cfa6264d1170cf29a04393ad79b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd33baee5bd658a0e8ec4018ae094242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ad478bdf49a0162299767b1ef59f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893f2880e280562159e8f48bc969c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61ea5e7901ac60275318091b042cf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd502be31c2ce5e85200e1c7fa0671c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e1d7eda0497db8ddf3c0df23b7b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca8b95b18384aaf699c1d4645634b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19005d3d6607040e312cb17dd5c9a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d935524b62a101db49c988aed440250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5cd1fa833fbdb195350cc23d6735e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800bba16b3789a929c6b29625a2b05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b61cc58eb51b374d436fc0353542253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b898c26e893ff9ef7d843c6ab69b46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0fce960ef670784f0f956ab3fb257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ea68463c07e44d545eefed799fb72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc4749ba3a860d4136e010b49f6a1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a011c95c0531db3dabd704109253ffb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a201d23aba49f8c893eb081e40d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d13c1b66ffaa7813976a2db171168260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a695a8bea3129d0433994ad656de5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22614061f028b7fb48fa9fce165ce874262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9c4b44d5891f5f25cd87806becd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb61b61f10b88e7977de35d4e5fb9fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c4ecdefcd53385e8479c16d598c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99e97bccf762674c8403ef4fa1d75b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6356036aa9efbb48a74e3f2bb2d1b13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96565a27b382ea6de8a9cacfb4e9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cadacec0e2b6d068d2578e280425e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa40c9a12fca701d3be6abe5394866a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f7d9290c716762b61669e0f40e69a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ddd5eb7febac12d638c4cebe91d29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486432efb1503f1b7c8aa4ee03e337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1fa076ccdfc2986110a415b75584c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e150190920b30ceeccd9f11a762ef8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa029f12384a8fd5704d44912a5cdcc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67124840fb604885b399b529499bdc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ae818d84e215e475e964e52875b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4813798a95a8cad0952030f19532279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157112f44220b7bacada56367ebc300c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f918cd533852ea1f66753f98fd4e10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bff1d2acba760110737cb8a4e70f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4199ed6d8072d41a5e5a764d44c33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bab27c2e2af1f28f2f322090c3734d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e900328d883bb8a873ec5e86d965935285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0d29fa6990401bfd56a678470f354286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f5a20a0444939c7552640a1b02c77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d662a713c78cef30c12e4fe4f846288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919ae41bf0f802bac817846f2009997289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0538c805c97258951c71384bf21a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd4a62ad5ffa141e9a0252cd5be1e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d126194bc08ac057ee31450901c439292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852587eb8bcf2a2d553355a690a2ac23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38585bb585ef1ed56ca6a9c04d38ee29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6cbfc4376a107f003873379a335c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ebed3b23acb9a0a14a7f25d7e860296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5b377306bbca7abe5704ec3e564a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1013c0adb5233b970020d3e3cd907298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2958f32fab9e937eb49f4dc7473c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7acd6c3b77124f7932991afa7460c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965b676310c625085d5bc181fa047bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b315914bc159a611b5a4e78422ed1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90513ee55f3fce65830b7f0888b2f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178ecff834bcf2149f0e9db236a394304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fbaedf066d0059bad76cfc99fc8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df197e32d4f1cca70cffa0a196f96d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0dc8c9ed1d4c286472790f9c116c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdfb2359bedf909cb130ea5535ebea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315074e734dd6e70d5dc97ea281fec65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf17b5fb3d24a648228377ab324e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0bb0409ffd57f4d9a235a9ce47ad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b78e997e07f3bffc1643d1fbb17b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924233ec44c57b1f4434654782e8a8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a3e3272e0ea67f1581825e963693314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29e2ef1d3ec41c0bda4a7b54ca9bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f78937a6dc1b8fb4e12794298b3da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ed71eb487c91c6713de0bcc32366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4578191bbdf91c09e45d0bb6c9900318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb35d069805aa52cf37b2677be556319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7246398c9fdf65ddf6d803bcf53b30a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c64900a2b3f9a23caf3a482d347b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac29a2ee2cb911ac94131a841cb6dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8705a1f7ed4ffa0f8acd1fabdd424323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04cc06de45a1c90b428a56e348701324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8ee50fc6bb24416fc89335d6b3d04325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>