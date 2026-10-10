--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b27b93edae2647160defbdb2808d491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8a99d748b908655a93f72614d2ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839fc15a61f01e72ae2b7a3c07622a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f57d69b6818f6830479b9a3066c62e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a255d34f45ec5f1fc0d05c4ebec9ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f68887eb3ab3732aed02b1245c505a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1926681683d3700d74882338b578a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517d5af13cf3346d5e3245c5fcbf6458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7058be7e25a6d058ec4c0dddbd195e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e501d503e38d276b1fd89cacdbc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5369db8f918916bc2403fa6668d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7fd63870fdd8233ca695a46207a8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7667b9d1732582bed83a86e9a98ee1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d6ee9d5fbe753a39f8ab3c105fc3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbdac2ed4dcae856466198e7a8ae0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d04473425fbc7ac53cda3abd15f4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cfd1aed74411006e0b8025830a22517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aaea73525d21430beb4bb460b974618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd7460df2c27e6ce25413d8e903d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1297fb03fd615a28f8b1c52d7e69920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0b7c3b4f97854cbd1fa9d338098b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed93ae7376167c8a37f0bdec6c0cba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d19f6ba261a494be3f23f413386123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87bc438a1f1b98b9a283499cc8455024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19e5cb2b00c76e62eb105cdf9c85925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8840f08298bf72f1f7b759e1d78215a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9334ee4c37b0b4d26ba74f53ce371a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10be402889e7e19853d6c31153f6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6c8abf24933ed9f9e1d894d7059a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fb4728f6e7ffd4d0e9256b2e6aea130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97e30698835477fc45e38593a46fc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9941b1c3f942ed969677ca58e2000132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad532077c783d9fbc5aa230ed19682933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608a12a29379d2900c52b67062446d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d58459271075c2b9fec3f73649c8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b237aa70b99c7a2d44133b101b9b5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c875b726a3dc62cfc8e047446d402337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761914623d6404a8fea364d6f4173a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c2bae0bb6e8dfaac7adc7607a784739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef07ada16f26c62d61e545896e10c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce8e1c785be5554c2753c17afc903641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249113970c84de7f439a7d6cf19ee6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a85d10ea7fba820196083bdca712d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17e55e7302eb218d485e16615e5ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb9409af20bbb027068154b33b74645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ea4be2f6963f6852cb5bbfcc97f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61999965b2d5b04aee1853b31963eb2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388d0076929f5a0d219768c782f4b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8ac489705a0234c052adc7a4043349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a3391d5a8088efe2af4b05139fce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d28afc1d4af4bd9ddce30cb029ad551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1624e640cad3a5b5a3a4f8fdbe6019452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a052c3ee977c59e7e76795b3a768ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c9c9ded071b98ba88cd47b8cb8cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859be775add352ba565cba318aebb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a78bc8391ca14f66eb04821cdfc67356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacbd890bb85c288986fc43587da83357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15293dea7423a234d0abec57585ff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f80dcbb6001ca4366139a4c0b294759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd26034357d565c78695cdf5cc8ee1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafadfedddaea6164cb7424c69329d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2d15a638edf79e5420ebf1ccf28162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2e2ef044b6488bea979ac63b6b0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f246c4880f6d577595c29edbe75d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f135fa6645f582d151cea54dc31265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f90db4c3a85f088bd26252e9c532e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb23da4f07b672a6eea56dd42ec12067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac501a2825e27357ebcc5c95cc1082d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a59f3e3a41cae89e169a73faf2926169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b40859fd8b421971e50d8c238bf7d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7b2bdd0b3999c8f300d8a545e8a0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd865edad4fc7628083a3aeaeb526872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f63d55ad9a9b7695308035f3b32df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075c1526ce87486601776808225c9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9e1e63d6d8d30055c37cb126a6ee575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac98f229ab355db45f2841ab00824776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a7c31fd9e627bdf759ecafabd5b6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010af4c7f0a998e4611024e4e52f1da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d51ef3cfbb57d19ca4a4089aa7d4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293c209118005b07f180be16b18fd2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e73b0523c91719e3654c39a5d648d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254cabdfff25d226abcc7da837c6eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef91891e31bd91fc48d4263ccb72283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3aca2ed70c81644868880c332b97184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3472f996012d96fff38496acff5db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac862931cf63ac9669b0c3225db96b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc47478108a2cc3b97f2d333a98a6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4bb3575eeb2d8f352e330d70965a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d24f192e36cfad0e3fde19b5792489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c6e3114f67d87cedad0d1d3b279b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d82398468b9b0f45696585b126256b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5803f78b33c48a235cb309e6f5b2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4a4bd7c9651c86d25e4571045399a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6984695cca687889fbc554bf5233f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f36d1f17661c2eac9f3458b01fed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55c2022d7198fb12071dfa3bb8f4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab7d60a8b6e3a923623a2f192f5b2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43faf05c1d057570eb3dcaa5e2c04998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dccd22a45e841a78ad3353b9e4092d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c423cb3168e4d1ced5410c36e011d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52758a9be845caf78d7b0e396727acb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731770a3f9ebad5f7dc3a3b584afc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bb94d118a00e9f2e232378da2d672103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796564c37955d0c6df1b7e6283fc232b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470427d72c436837c467bf6ff8d16c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21227a3b363d6bc34285d9d7b40ba517106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ef4a2da6f9c737c873b2e5f0fa154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc77a93afb20713acd5b277e2aa1778108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479cf8f350fedc5d7fc1d04cf8b10a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb71910effe49c97955b5c734b5b562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b0c0a61728c8ff1d71896f37f8687111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477aae4efca39e0dd75f892ac5cb265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07092ea45b68871201d1101122e86d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d02b0889398b41a4d0b0710496e7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbebb0c6804b0dd34a015f346fff6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea035fb827306d5cf08fe49966d1be6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bcdd7154005de773836ccd3cadee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10b166d22cea837e7b35ee31333f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687193ce4b86555438a19236f5fd34f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e819e3a32b0d6425afd58a2047416b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a22a82ee5c6b8736cbfdb7366e14a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399211d25ed2edafa053226ca76598ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e037f2264f49fda303e649ced2eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7b754c4e39a23324a733925e6f07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d772dfce20a04d914f3e7e00a1a800125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf58f144b76468838a0bc7c8574537126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a067e63bafbccb161aa0b8f13856127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e33c81194971c65cfb204d0171b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49190f051977380319db1843698c37a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f90068f9af563690caa3b4bdcbd2cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3990eb30fbd42e9984289d36766c6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a693eb22071639c5af6ed12db8f1edc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936cd9d32848faf146c37ebc3c6ad0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc23af01c79870aeeb1d3ad1e6eb99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f69fdea8dd30e5aa07c60e27876b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28eab507203d09a49bcf2bf4a5edf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79d96d964fd74a641cbd0fccc8ede8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d6c47179553c75ce9027120f5a757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c68471608a2243c7f9ee6a6b8bf54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74c290693ad2a6233b3bef80797e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114fc01b073d803dbf02209ea4622b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680452d2d3252a8feda8b8963c80ddc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a86e800e91e024cd409e714eb82e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e03cec3b6f4702cadd519bb95d9215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a436249b8c24fddf7e546aa52b436145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13feec6fc6ff8ffeaddfdcf6d7cd29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b048d03e3ff230187f2181aa2871147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1a26d9f6e80a8d717ee8e9200a7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5a8a8e9332dc745e9357026681730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d78eebef1d8a87f88bc37c9f315f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab451f414f501c097f71302caaa35b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957cd9c88a1ae3222761b449815fcbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958748813679d158ce4a7c3595f034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb553d6086f2db006a4aab5ec89d47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88120160431594030bfb84449fcbb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f02eb595cb1140488505535b0631a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1f823e854870ccb142b0e478dd0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017cf0df234fbf70768fecce5099e9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99784480ee8f35c0237a4ffd0c64c94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863c734ef92f6cf6c49216b006b232160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3e78a732ad4f619bcac9030bba29f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288e9119d8a5a028ad8f89b5e2c996162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995e6b07bfd7567c1419b0603b8364163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d95713ecae77a0fb2058f17ddeb5ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f02e11f12e59534352ed19db2c0f1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e5699ce2aa425a7c021421fc48da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106ac1a3f3644e96aa701a826a6f7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751cfbdc6478f130507fe04f1c2e708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28db55ce88937f17805df33863f23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793982050cab2f5384ba9317359ed072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d39e0c5167ccb58c3014a13ee344171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f890352e444d0957ebb337924ff22c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd30c2fc27448af087a895629f5597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fd9519f86da084e83679e336312c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a0dadef61b6dbef352672a472761d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd98faa3186e2e3979d4ed034606fa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da041815c100b4a880ef7946d2566fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbd62c9fce6c8d33ff1e22bc960a9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55be3af259ae00ada17be18c9edd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d507b645fa402c44e665103af948c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8df5975360def61e61a2a85c56d38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f43105fdec8a4f7c5250117e152bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff24f551ed3f8478c145db59259d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa845d0ac14edf8ef56ce21f4871da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3d5a8440db6c3a11e09396b79cc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcbe7b542b668b0ebe7d785fdfc0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a402f77835e853d08e00e04e44487d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b8f6e875a6dfc68d44da3090a157188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65092d037dfe254df79267d3b1429b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd544d0febf156288803c86b1cfc0986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc59f2cbedd65130cee0ddef5aaf78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c499c1358830f0cda92bd925cb7a59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b720e6cf737609e2210394447c413193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d28b563f8ae5036306fe7d44e1ce8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17cd5d0029d59b6d0c9baff07040f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2bad6b97d9081754977fcb5300740196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b8b6a670df7fc01cbb7a9eb4e9862197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf98a0e1dbab1d46444b4425f0cdd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbac0c37f84e71e020db37a4a32d107199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81373c7e9a888fc16df6b74c5815f3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49691fb3445eebfb1480c5151c4ac4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240910d2efc7f3a1b7ca6fa272fd5a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cfdfd03cdb82d307e9c49b832cfdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34adf63d713f5a7af45383b5c0de42c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe1f5b3a4947b72d225b4b37167520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cc20c3bae79c631295cb5ac5954b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd582e6ecf6af609f4f4335498b3863207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b553911791b76f9e084ab7899bfa50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7a1e82fd5d1c22072d60c6738c06d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46af2cad428a6bddc1e77632e4905210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a81fd9a6fabd0d5288963af55af40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01123f701579ddddffabb888006d99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57948baf5b9ebe6363354a83c0e8a9c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e71320615335adffaba27d265129e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07bf0f55da006418204bdfba34fcf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7382267fdb1e59cf51a988e2e8efa2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2dc5a2f3388645bf2304d83571f5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca300a4ebca22f36706f70c3f0e1f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddcd63e5e1d9e15fdf71d57934fbd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a59f8d20d955ce1e8483549aaa05f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f534e3a1eb6e9391f82fedebe30edd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c70c0330f0a0273deb5fae988ff5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e8da714d9d7c9bf7c860b64c66cb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd6faf8af01fec2285317655afa634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0980ca5c1cbd367e0506c1265b30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58a58130233dc2555d9bac49c85c54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af445311ca88b04ecdc120401bf23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136776bc9771c5d235e71c6d6ad2f6b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ff4152b135d614052efb85d4352f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e44f3f8ed6b48823a4af333850ebd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b6192a4a794623afe0a7ca797479231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eab86a630ca8dbeb4a8ad5fad2fecb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fdbabadbfa32eb9ddb57bac164816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f7961f5386a7f3ada66b6154f3c81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d8fb6472864e4f9335619d5f74388235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409293589d02561dfa7bcadeae3724a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4655759b8cd2dc54e54b17931dc484237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362db71f71834580b423d1b02b783d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ab09696be83f6ac3a82786b5ee721239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6405407a865fc0e017675c8592a60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318750593f4740bae46c3bb82ea781f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410544732ea076333b6e137b5cd8d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5aacb9e19dd19771b742aa3f51cc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad015f58784d9cd904a435715b5b34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657cfd92b9b8b56923005c8b1941539245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c3595ba4bc85b89bf1790f54f9151246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8148915a988d38a137c31a0ccdef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446704158cff13ae2fad6f232f3e4149248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fbfb9fbd01281751deefe6caf8327249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1365a719aa9748a4e12e69398896250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826691092d21a9f08c068486690acd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df11da54b4179953fd826f57e40aac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb74381acd64f154597c1142000bdc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e204f1cf04787079386223201eda4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f0b6537b830b97c0c44dcb7eb1ac4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04008b0213d017d5e5098309c39f41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a03cd91dce3a0fc42e295dace21b6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba5cb2948525063304a6c368312fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372df95855197ad2504d252d7bdf386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997aa41cf588364b44cc65a88930bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d35f92fea6ac74a35bef43c74a9eb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d40c3a6ef3bf71a88a8479c53c5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed2ffcda30d1a4185199e6512dd5ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869691a39a1db69f0bbf4c32f28abc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e32b82383e6936c603857c27f2a5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b38c8a9aceb4d532c3523fe14288d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fcb0595e04b86f4c4e3d11ce641fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e8cc6c9920dd208fb02d1087e1781268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ce4b88dcdebbf537553f6f7db47c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23403045dedb2259f8d763faeaf64a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec807e7317d2a36bfeca5feda399a04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a675c69131e3024e1aa0a0a06691272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e764ee58449db1584bcff991124812273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d11330bb21b1e1f749a6679ee0adda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06227b371d1e0551e410a39442445b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673213e8c610bb65b4862fc81bc08fc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbeb96d6e54049bfa9db64ad2bf936277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b91791b18db60a22238bcf23b4da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6838df246cf9dc5fa566697ccd4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3909d729054df1dbf8a0cf45885b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f26b924b95710be5788011a12a85a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879ebe6c4859b46be212e4224a482b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d845c0fc8c184cf854861a2a360fd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87333a94b0bb3df56afe80d852b4eb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e4ccef98462f38520d7b3db819175285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8182803dc58a84e38e2c3e325dfbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a18221247d98f1a7335b3810afec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648e53eb4f25b3518409b5e7481570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289568dbf087d628fd6e7effd5a4a86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039af6058f7828d37fc3ddd2b5c3d42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096471bdc8d88eaa74b93683a0e78b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a810b1b42cf2d26efaab06ef35cf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61fe02edea681ad78934245218cce7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190e0e5e3c3a9ec1a3e6f394bd34a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d57424822c2f4db7ebb4b5ed4fbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d366615bb1dd52a670592d6c46bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f096e1334c46b2e9c28b46c38dac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd7c75ba3a5c1bebdcc311850ec14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae8fb3d4ee425ad3a7592e05f7949299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791fbbfb6d34936b10f952a7529161c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b150cd0ffd57c28b24b08d9af8e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5fff72ec0d0974e6b9692a6235d9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0a9acce9ce3fcae033e2fa082d41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5b4525e972f6681b327b819ea7ffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7c59e99cbcddb37b05797a8bf4ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bbe467768ffdaa1ce85e50e9a8a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a20f3af7609e8ddf450c4f1f0177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a06698aaeb2fb556d989885a85a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd46d458229b9cff4912fe6ce264c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7df86410ac6178c309851d9a3d1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706b6f0dd95456db44f06fe16dc785b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f237d8a61952aaabfa36d5e1dc44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901405e8f7edbae973792b12abb4b2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9a6929c39f45c85afbe6c69a16b4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e3e7822659fa93ef8777018904222315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b3408d07f8a8b7e5f5f443f7c85d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b0ca0b0dc0c63c09cf7dd849889f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45b2a8625d5d2801a0d3d89c35f25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376fdfc69707b631c4dad29203986c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37158e36e33885326e8497fa2a3e3b9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e29381f51c240abdf4bd659fdf05e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebf30c0595c9aa7cdf5fcd24ebfdf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c4677b8f073a75dd6884ae094068323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d033974f1963ad3d6578e92f191096324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74fa79732447486c575c28865a0e18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d5870ebddf0bed4d1f6b2b6556ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3132eb30e740a8eafedbd058e4d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450757f96e02cbce490a348d93da4f2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168bd2f81c67c742d59768b8a97aa80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c1073051767ff967c1fab6633aef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab74e4545905ea6964c6cda7872822f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02402ae90b8304559f06d6fdbf9a033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566834bfe78867710ae6550bac5ec9c7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c98b2206b57aa9b7fd0f68b8c17861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909e89179844b8a0b97e745698e0362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0adb1c50da496777cccc56b87e36713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f08c6f82f075a8797f1a73e222b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fda80efb4580d7351d37c26dd9a4595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721bdd6fa3fd4f9a994b1083411e6136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939479f8b38e008cea3e3d917a426f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210930597660f30ee76b0664170d488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c758fc84126a98d80ac5035b3e7d719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910edf205e5fd1f44665d4135c7c2e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55002cea8e5979b6d5275152518b55611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0234953911794c527a591ecd79dc1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae0723a6351c6317289ba10a4a91013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b4bd569d7d8b9126ff5d2293194614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20bc8d0329ff3563653a500a4afad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9fab09c0bfc9363a0aeb36a629fcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0308f78ac335458298ae2172295aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a57f8b05383c45b4f2320e8adbd29818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b0838b0e5b8e9957d9756f7d99beb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a8569c9488493f8812762b07e02a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71109b1cf1e45422c59e55aed720968d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8bea0b5ca25aabeb07e891b3477422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32531c944b6fff364249fac238c1ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b850b3c66f9c316fc71a9f7b1462e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927860aba5e14000d39a06a842e9bbec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255ae9208d4b50f5735a46f578fbbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f675ea9dac2f1c2a2797f7b09c4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcd637582b99ce489ab61c2f981daa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13ee3308a2a44bc5793fce737fdf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ec591bdcb54107e8d4f74a09c50d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d389ceb9ea0d4293198fa222071b1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c06a2e40df829e92d1a84070208b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb0bd4c3dc51640ac6ae3746a285133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87282ba3a5930cabd2a7701b91273c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b1b0c8f11171a4a8e6b1dd61826535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677f121205496c7a2c6a9c397820a0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dfbc2769b3a6a132c17d100bed53437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb692def3562b906d0169bd9b9255638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4acf463343db6a6ce5bbd0bcf851939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac74d170296c4c5ac91970e6d10d0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac197710d90162bafbfdebb5cf1ad741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e689cd5f88546e25159e08daa6e7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57454d4d412407bfc8f28aaf8e83e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e2432ebf28d757211fa8288f7781544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11848fbd9625ebb54c59ab5500dbd6f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc3114b77b2b05b61bc36e0922744446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4320f6cb85e886daad178d670210f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e23356c66b4e55554999d9a9fd9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025a295ffba365981c00fdc306a69649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8898f2ad4103c1ff584b517f1f01a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478830b7e99be621681529863042edbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439e9a211632091075dc9feb48863a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e335bd57736af9676f6eb530d94a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae822ce52057ce51a65572387371864754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc5c453a5bca1a588b2227b795fbae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6988f16ac7efc4c7ee97a03cd3b66756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5db0aafaa27d7c7601fdf6d5a06657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be1bc7c562e6d2d22c8eede1c364258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ca7410407618a5427dce64334975b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d42bb83144efe85ae5b63f4caa1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868347b9b2472a10e3e847b9a7ae551a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d334ec42f328048442d8e2b909b33a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5743800c38a78de0ab3286b225b9aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624730c6b8c3a3f99e3a19ffb4cd79164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8ebc2825c9ceaad4b6e877bd0e90365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9bb3979b06eca510ad33d8b89b11966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08837f9873e7a725f33a23d278b4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4b6fb4a6a411109cdbd357681f5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be365ef8dff4ca32ae87c453725cbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12ffa4543cefa5a3ec1f40559083b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d83330c74c4cfb2ab5f5299ea44ad171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3cb7b95da556724b2235a191860072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591b202b75d47b1d7849a38d6d14df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c4914a02414f5b7e2ff92f72179974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d51ef88d712433b02ea4942417fac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9ba9c3a7d262e24741f4efd7a501376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4ad4aaeb2a01b78e44ec30b1311d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391074efabeaae8d295a81bb53663978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caebefb9b40c2132b8623762de76e0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94254bde255aadbb67608f9065d36480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f0fd0f53fe4dc16cf662ecd1ef6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045a8a9dcbe436ccc96c73954f54f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45555e0b85e52d9d4cd7b3fa11541b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0711b17c7cdabb1aad3682d1c607f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be92bf61017aee59fe1de8ccd5284a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506109aa964f99224825aa7de61a446f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c9bb64cf7d096533d6480283d842987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d6244adf915e0f37b01bbcd2c82388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21feed4d4df6da08c3d53094fac21989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f77331612aac7b0bf4ac102433fa7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50134c56e1ab94189216c0afc92a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745b8705f824c86876b68b5d66d40692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982b0d7c793ecf3694e11bc59ae4bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3289731e67bf89ba24565d050c35d7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1039563c294062e5614b9ef142df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631f39cd60a284648bbae7288c5b6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cb2133e222ec9760fc5c86880f61f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262924d95713d8c559ffba5f91574d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f216a240a39cd288a5555f6fee01d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e2a05442d5b44d49d852963a0e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71844db924026013ed33405a374799e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572881e24f113d4bf0d2e58b5e1007f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0c4dd5dbc912f4e4bc1fb416b49f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb202f2c711e63fda1f687a2bdaa3b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec62e23438876e6d893b9deca8adc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35353575f6d91d5f19db8c4859f9af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7699f256dbc5a2b218f16c71ef346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bfa65bd9cb6e462c191c85c6c0aea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea743a986e35df8d04fad18bb9ace7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2036d5a9b88d64b29cdc7c8ba62f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56235bae0132aa539d9a75dc142510b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4bd9ce15a32e8dd06c208a95d2f08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4b069206ba0b6658b612782abfa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8db7aafb8ecb3af49752ec7948d350114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130660a7f0135f1e28abcf3fa84ad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a47836ba65eb21a5704acf381ecaad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3c42d43e8cd1af00a637412b84b34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5212eadff1b8ca9da97d985546d1235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d190845c4668fccf9e3e5480841a9e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9046a1519286183c4792f99bfa3cdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547677879ace7ddd37d70bb11c01cd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967bcdb21a2e1b5da302c3db0e3b3aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2865f054c067db3f13e1f114123f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fde09153a73acfb931b6bf2911ebf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db8c1a1d48259c621ac3b3543741da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d407393ed6b7c7735197a3a631cf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c969bff4880eaccacd552b15f3f949a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032a39528fb6408858d57072312a13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f54892406ce0e9b4d760da55497f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec965e99354ad08c1d9c21babd50d27e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ae372180a0e214f6ae8ba90deace131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf6a614a1d87ad41e90283a2e7635132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c73120346c6086eabcc4d6135b4da7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed29b01448141299b5b8f98b50b1f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d7722f295013e31ec47af531ace10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb73384ac7299dde9b2a5c5adf1fcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002da81698603f30c8caa8e21b2d11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313811593e713f240c371c279c071216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad3feca8ae7b9057b4c676ff31c9f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45aa8381f580ead14682bc3344a07b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe73c07e574ec82978d0713ab2cd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e659d6c7064262f5eaf371215b27f04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c670b507a2b0a333386c39708ec2bc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90cdb1e9a5269bd3b85c8e5ab625ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76804fb153db28367c5b3c2f6d137ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb539d83f55969b80ad7ba07ec702f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf7c31fa6cd358f9aeccb241c5c22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672798022a70b5266ca56fbc90ea29e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0efc70a674361b08617516b1b2f13c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb67b21187900bbeeec3817f2cefcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa53eea9134232686fbea67eec112151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38d957a4580821622404b0e54e4eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0923d35b55f7ce835e70e70ab6670f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30227d240d7a49d4978aa7c4043de1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f94f2e9b4297268e592baf05dafc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edb5c4171a71d7aadc9ed95f57d3e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9596f4e3e0adc73186b055f35368373157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42acdb0c3b787f8c2f0237788fc6a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0873041b7ddd139ed7851f5f42a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf44011fa2a38f21e57bb2a5a44b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70aae55d6d505b99d705d499eb10b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b16d33be447db867e2750fea7455162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e210ddd8323c93036c2f6a066c6e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860446cb5744da1ba99cf1210a7a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a787ecee1b9182164872e8296eff8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0cb953e1106911f70e45c934098dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe544960b9645b19ec082e2d0cbc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f1426ae5a27ec0ef99dfad20edc7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efefe5e28ac00fe39bedac3d642bff7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad326fa455c77951b72176b87e797170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e32cc4471cded3f2bd421a4f0544171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7893258f0c18916e9227e1ca72a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda29ca2bc90bd8f2dafa5ffbf90b98a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc0104557800bea6c8805e1a1d3af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0abae5bf9518f84fc980210cf43cbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee56889d007f7dd54cd8a90c302d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3112a39021423e1e11ef22d265d08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813561ea9e60c553f5f9b746032d518e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2985ff980c216bcd3275e836978a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8773cdc45d9d5b00ce9a50e4d8e9dae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ade888037f1d0ed197807645093f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d43188bb1ac8055cd770eb26b230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709102176988f1083d220ee7b5490e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be82ffc66c837a498b07722d386b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188948ddcb16ff0ab6df834b3da361f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4209a169ca2780fb3253e4ea2d620186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0cca3c347baa9bf34fba77ab5768187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b7bf34f588fd7e34bceb3c0d043f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e1fe96939384241611986cee33e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7990ab02265acb61e975fbc7d1158f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2b864ab7161b8e4d106ee89c44e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc342826718a353054b840f34146d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b025320fde70096f772353baf55e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438aa321746c2da25b35b35771659f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff623c90d2f293d479a5523a667091195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab1dd01a2c8970bb08f0d4c0e78611196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad8ec02b72b45267c55c35295fbf9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74c5d0e900c03d69eb531d5cebc630198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905bd6e3d2f7ec35c96736007e4be7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f029c0880552fef751fd0bc96b72d92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58856a7c62addf9c48eeefacc890cb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4045d065c467444b231c1182a0ed3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64c040ab3cabbecb6ebb2434f710c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5411115799c1889bd6e541ccdbc2dbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee274f275a546686f6dc99d4e7578a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc87e7c300f594b70b6f6a265d8de2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749ef2e74aa0f100722efe9b2d269ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cf40ea3e7b667d92714b392b188b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c76d5eaa1614a642a9aa328aa3e6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f4e4388811eae45c700b487693c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7d3976a0750cc9712647ec7aa821211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d84cb813f6e425604ad2a714976b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789593585e9bb49d45f6db3fc5c25adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e8475ee0b98e2de1e381e47588d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f4b8cd8cc4e8d0adaa86eb496a61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb9cd0cf4ee427922d973d7688a80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8b730d3d45fe7598833fdbedebca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847d57f43e643a9897be4b16cfde860218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e3aa36872330602dc76422b659c43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe265f6cbf47ac00ddb24d30f87353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363919f5a4c5593b03d818b087bbfaa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9c1cb659a81a137e24d08588a5630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3943234dae5a657afd2181c7c9102f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7121a502e291bd557bf071de7050db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e33f682b46a431087d72c1dd0db9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb9e81c43fc1ab36aa5c9cf9ef569d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b75f51eebbdce863bdddf2ebadff4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae56e39515721189ea22a91b557f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5009e01a3cd57543eea9831935e49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff445decd5d35d971b1f74f0ad47d81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52b20dba7afdbcd5a93a3186a0116b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b179c389e6fbebd92c79ec341760232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324144fccf8dda7e7f1c8c77832d4d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa8b4eaca389de353c9965bca39ad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af50f3f6e30d9e5afe19ae5d0d1aec6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6d36ee19c36c71646405a0caeece4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e93981d30206c8ec1e29152408f352237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0fd05e381b16674ac326b3a1424a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a38c14d4e4a4bc82b07b16ded804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d779b281c86c17bc6fa6c66e7afc1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fccedc569c45b80f00aff750b845be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22a0d61f74fe98b790a0411c64f0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e885dcc4498c8a11df58a2aee70b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d29a879c526b653ea88bd5d5481063244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fe4bcb01b08c4268bdcb946adb008245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cceaa3872ef0d640ec6da34d3b32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d3628c403827b0566e053f003ef32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e74cf62ae8fa96a7a358386e56a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16e8ca3d209bd6688818ebe6a4557249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a82634f2a367117a356553c34831250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee05e9220d6f18aad21d4a3198d7728251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194114feeeafda84189975949489774b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb1a7c222110e06237109fd56caf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f5c1a5d6ae21a1af941ad47ffbde2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478988202bdff50e87733a092c9f5761255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ed8ff603ad6c116188e982af87a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcad3810bc9c37b2c557d81c5d8de60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa1e7bb8055530208ae632d5cb1a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd92b3069b49a95c5b2ff888c101fce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e2b1d11bfe3bda98b8d9f59cc958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a71d6b09a4089853c91680f16c4568261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db8bbb86b0a275d9541f1b1db4cbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6d5e3468f87a9cd5ba08ca837bb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316cc088de8e76e827ec5bc08814a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5d22fe61a20d97778b903be7d6d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e167b3210a336551daa5449f4812898266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdcc30c363a93a30da3a6a7cd0f7b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71fce6c3d1b3d263de9ab540a137ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf801b0d4f8f6b5f376dcc417f295d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c3762b0d9a810e6d06e23b3b78914270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04cbf0f56c8f6d47d1781ffe5c107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a4d0a4395af1731f94aaee45e0f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34f34f3cd66c5be6b312b33cc9581273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a89fb08560947e1cbcf4e73b5807274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e909ff7065d1508b2cbd920d0f93f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ff17d75e71b4dc92989661375d217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4da8b4c2f469ef15ad383a592308a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6eb5b50dbee8a63068fc43f0898a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb1cac51673a22953b6f938e5f0fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac76e3b4f1021489aba4466a40a34e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144fcdf82f1f97d90f162e98e6010e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95754769da506bf94dd4ac3b1eef10e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93039248201ea172ba2f461aa2e60c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792799532630c4356c0e60276541b67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88120af62c2efcda1c053cd8bc5dc70c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c40cf32d72ed0b3f82a905d3ff98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41b12c45f0be37f37639b68a392cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1966f36d854114eab753a6dc84dcd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d78adfa734ee00cc51f22a98b294289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0bc50a61a7098c44cb3e3eed7346f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c832c4be42c37e5beb5672043889291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832b1ee03b2c232cb42f68d6e0e95a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7b84bda4ae87b64ae5a1066dc296293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1987c7df3cd755c8220fa3c5d2f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4834d9f349831750c3db71864ffb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7256378663cc7c08b14a8ca961c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54e00359e2bae2f21d0817d8ddce2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637de45401a4a6ee4fb4dc32854a8b3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6194e9d33855a219caf93a6b25c7d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae9539d455b64e94373ac1365aba0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a99ec48264c5176ad3efdbc7cc59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7bb813248f05b87c7cd2a5b9bb8da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da181b725eff5f050362213cc9f3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a5df53bfca7cd1f05fcf52aaa6434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e694527d2622d2344b15753170906e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37f037e44550c8367775a5c0b5075306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f5a8896f9b209beb2d8b97728a5e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc0af6764911af5e784b43f81a6ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae339772797129fedf0bdfa601b1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7720d3ba2fe14b061fb1c7f21b664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be6fccba8c05a71765cf21bbcc34e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0800c9e56e252a1a83d68f735ef9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10944a1dc62944f440471e8137a5384c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9d9a9200c356733520554ebb7b8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba859800ae69481be8c5cd5b6a6662315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84556e7f242ee0cbb6b483212c7fd4b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686714af818ab8eb8f801e32516182ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8bf472e2964abc8bfcc0a1f6f31f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507bd0304d7fb68bedb1f57edcc521319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa59454c0d9a754ee7c34fddd7c4252320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba44540f35f45dca2a408487b8879e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a6c7a20abddb7d4f36de4eeab412322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c489f86c47a06f399124587be2d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d9483c43ccf1a569e6e52975b3317324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863cf8f6aed829cabf8c919ca551ead325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>