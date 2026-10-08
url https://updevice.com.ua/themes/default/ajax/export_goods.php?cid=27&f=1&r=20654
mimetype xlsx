--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba1eca6e42ab63f0c4a06ce163a5dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991f7589e88dc4e4ebaacd3a80b09712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33e5ddf9c201398ddd0cd7bd4589d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44aff08cb60ebf7874f438f22261444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec851c5b865b4af68d964eea7d4c3275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad261bc10d480af1d70324c65015e93d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad225feedc5c1245f73d4344b925777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae963d95eb75b87e366f13fe1a620e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8194141dcb7da3afa7a7b15bbc990e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdebf0dddd33e43ffbf189125439b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c9f38b4211302e1227373e190515611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f92c975ce8d853a34dce46ef70f6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23465fdceb2ec5d2247efda9aa5792113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b6f6218389b20a685e56096f6b84b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337763d9750dec316fc9ef62a4fd060715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9243466665199a360c981e29a127f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e7f285c99b744127cf2d6dc9de96e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96c271d3c226d72a9e63b07e55970218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0c6266d665705c29075294fae8b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f797a5f21119bde4ecc7acdc552eb7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69028ec14cc46ac4190cbe3db9b0eb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62272466984248b7be643772404ca5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7dd1ef511e63c9c846562bf783db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9706820c6977b2a41afaa0b878e4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2708af9c746b19833f39a164c542c4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fbfacd25c00a7068a18c34aa978f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680942043052314314137d29c40539227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf8043f85f45d39ada720855947e5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00422b1aec461c3be7d110ab1731c4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78308d48e0bcc057539b063bb8a2071f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581fe0ae06718415412ec472eaaafd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f64429bb64d0be09b901ad01c81e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79997c75f37b83db81dc664bab7d01f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bcbf97aa011f91bb7aa74c235b1a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20df951551d5b153ebb9351d17ab7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f291e48ccd888f6a80e46b41f6d8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253e10834b529c7ebaa454ca07bacf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0e24fb4885761129f1b5da1c921a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c538956cb7ecca4592c8382cd479339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899284c360a347360c857dfa9c9e4a9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce20d65789022fe52a62ff2f31264041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179ce79b42112395ea0b052967d6a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6e806182745ce58960e904df09d2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd051e1502ec062a9fd10ea4f7e094ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf0785d2e1a086cb324b4fb7c6cb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5bb5fb52cfcd325985ad8204d1bfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679f1bf6e492c76093aae46be72a1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271745fb4b2891beb82403708aa4df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e43aaf0ea9b8cd68fa0ef4f188132849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc614396c2ff11750000fc12d740350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101764a17377b387c2ece097212f2b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492098daa9a0c3a55e3d73921da88052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b1b0e84b765229ad7b3944ac187cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d582ea152692575c30d4f7469c6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec10940f8f67f3700a656e4011cf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb556ab5741f29517f1659f1e083a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586403605e48c6671bd1fe95e05828cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0680c927f62db88ee87fe01f2b3a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147658df34d2dc96c6584e2a4f8586059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640ec3f3a2f9e4517754d6132df0fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c1134587210d1ae9303c22df6ee6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5587528e23d098da2c539db375dad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc35278ecdc14b9196f4478da039463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5607060f34a59550cae90d9a4bb8c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8376cf3b0714e1c0e287f5594031c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a73b21f2ea3c0836ebcb8d80b83566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749a5ba0a5b7447a4f7432e6322ec2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b96f088c2200ce49e651b278acc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0cce759d2ff3d6e32a4946399dded69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850e31a1c8191270e7a3fa1aa9e730070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9ae82cbd82f739c9734bef180a0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b8ea110a52112488a352ae453317272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d3b12c29899c2b941670daf7e15d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ccaeac635c1a21f844db005e244374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64b7bc637e639b42d12e814539e52475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d777be8eb5025c8679ecb6304567f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d29b02216dc47020911ada714373e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a489464f764f16800be289cd2f2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edf2870af96bcd8378b673ea10253c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055c75a76c7a49e070df4db8492ffb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf2dfd5275a66b4fcd8363dc0014a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03c3e058bca316f813319fc516aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727aa1f92fbe8180e728430d06926783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4742a7059a6e9454135740ed44c38d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5a4cf2274569281e459828b4b5fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98132c5a245f3af7c915c4e52345ab086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07805fd4401a8f3ff893f97460f98787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbe02121faf855569c524355e915c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982cbb3dd8dff22d7fce49785da6fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98474d5c618dbe9b449fcfa804394fed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31fffaaf16ada25351239003a1357091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89976eae47b99e5eb74f5031899957392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99999be5143d14c6725fab8bea31d5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5103bc8785bfc4728c101c2cd64d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa666d6559bb1e049e1afc8580471cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ba67c40a64ff69c40a93fccce490496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80087092e218f352b0d39a707888d7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749b246884f4301573b9b59f924061d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dfb82386d64400ef79407e815e0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eed8e7b7eed296524568c4548d26d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703f337bc9f46f117e973678844d0a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c8102f39d9d4ef766d5566888430102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2460a105ca5fbb0e5959fb52b460fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a86e43aad02eff035f503c2aa5487104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3502337c702dbfd9b30c95ef9232105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271c0b583208c9c92458cc96024159106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69124ee89999c25e46f1050a06992f25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c54030532797399c9c5c399123581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc4ad68bce58e3ff91173b604f9c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2881bfca65c5a11c2e4977dbe1d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f5ccc7cc24b87fd756d5865dcfa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444af62565bf090b2faffd92f24b8514112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab415371be08e0651652c5c46234c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b997cafa2d5cfadbb54f2954fb389114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0719d99468671d607326edcece3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f8efc2203f6b017c001e30f66a7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7dd644bedd6ac039ac57649f7f231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f4fb1e527fc545e27e897196434c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dd9e548add85da3a14967e7197e78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab96d016a40982139d9e29df77871120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7092af696c5196154028d63de36f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9908e4f86348de07dd7ea4b158cace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7327cf722a599eecc585f4208b452b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b7c01a0abd3984ed62b5c7d85a880124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf954050a26e99e7ea0433275b0060b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a0c8557ca21f4851b946df21e9d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ebd4e6a37a96a7d63d4b6e36bad0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f718339584aa58ef6c09a13f2635f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0b7a40f6439ccf69f1e6e1cfba2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d31b8938684db87f3b5c39a50ae679130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7cf4a0be71622948efd9c71ec0b53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87eeb100f2a22351f0f616e389cb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5fc0a25c294dedf746dd9057be0bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8fd8a55db5e7d2270f151c3252cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f2060a56cd33c87533ad7f42bb82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c27b8a88a35543c751081d05fb6f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18e47c949fb56ae3c7fcff407d0a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81255ff6ea4357ec034447b6f3781138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36cd339c8e7705f51bacae2c3b378139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7116855df0596d05bde5c4f1bcc56c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2801712d13d4c47254d32d434b2acf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8258aa5bc4886658d82012b16b2a856142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d06677718d349439f9de244f6deb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17bd77f6847f53356c85ad48429c02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd51a5a0e810fd03ef93bf13306efa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ef0b1ca98fc610ff115117aa0496146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04955145c87cffeae6c5c66ff071f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfec2de6ea82277299e66b41fa7554148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e85fdf813b47d1885ab328a4c7124c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78393b6b5761e2d90d542746e0b0c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc10102dc21c1498de3c4d9fb96a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce23d41cbc04d98eb8c1f3b4afa0126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898959d7ea1edc3a8fee77b0c860b76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3898b6aadb85d8f4075e488a47a7a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3651989eedb894fc7b3d60fe1080b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31d67077c9c881249f004e9cc1c89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e9e3d2ab6b53122f98595b965122f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2328efe65961bd059682d846e387b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312ffdfe39dc7175dd108e3c1f8245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd407a47ab54feb1b48bc3f600536160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8c9a99e6b5c670476dba3b9f3c7fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8f6f5d1dd50679c323bf403fe0f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7332c9cfab1dd544f8106769899a4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3befee06de69d99a9d1a697a198d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066106e52c76f90b7a79bf01ee9529165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082517fb8a1b90661c068167240cbec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87be77c4cba1fb6a4bd37d84614147167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031669ff1da778b294eed72091946fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59cedc5e44b93c844e15e8cb5b7cc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeeb587a83d11ef55641573952beab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478fd33066916a0ed118c6ff9d4d538171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad563da5926ed11d6eacc9a775779a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6b735d5541dd5dede55f06928b76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042519f1012bcae09b91a86a0ed2a994174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283097c95dd820c39cb43a62eaab3905175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e295ab55cfd3f224debb812fb77f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3bd6988a54af6ef67a92933865cf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36cd1f34f12058da84d6a12255be5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0dc1f4101f58115a9984185dca931179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fba70388ec536e5a889ae05a2ded4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b68b731786b65b1d6c4ff3b826c93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25ccdadd595e9ab28481fd7e0e0a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef70ef716668c82ba9911b07f660a1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ae4de5bef2adfce3ee3544e5447f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a78c0d64ec5f4cf7497c15fe7dca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7cb92c3f7100d4655aab4208d136186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efae8d338b055d22310e235f05c454187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b56ff0ceef0008dc66e610cf4ffcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c93d5bb5a81d1cc20427d2acd72a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71433830f80949e81830b78cbee16b3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd970e7fc1f6d69a110c68aaa115413191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a485465a784a5958f86a4a9be3220192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207beac42a93ba16e6bd6e4f0680cad7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5b8456e039d568ab31323ceab6c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90a1e1f8ec0458f0cbca07dce99ff7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f4e68c41fd83d6a044395e1f2b03b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5cfa2fb1425e91d5229f0d31898a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182afda54509777c8acc4a5069876f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e8986d976590cf8cca534831d86cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff029255d6d24907cb6dbadb5c25a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f31ba29d4ed52ea5634da81d39b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712985cbe22dc209d8b802efcbd5fcf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44574a47eee35f607fb4cd48c45f6a13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668552acbc2af90d7ac4609a85eb6a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872e647851640fb2656d503865c659205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17974ec8fab2128515ecf3f9ac80f4ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69814b734ae403330460bb3f9e9c027207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660900258b42f1ec48ab735754faddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c9274af18f8e628010cd02e15b19b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f079abdaee61a28f2258028b4ce98b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbba238f5cc8068a90b28648c5ade7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f444a74882ecfb66209669a624e38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f407a6feacdf75fa49d39e7f35a6a4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b29942840eefabed607e187e2bcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ff93ddce8dcf6cc9964fa07da202215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32310eaaf11a45a78927c3efba1352f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a196709dfd63c0dbe731ee8f43fb047217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b6dcd363bf34ece3f8fcea9d277d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498809b2772c31c1ffa8073c2ea69d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1618a74b498ea298ad893f62701e34f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49674e3ce7ed996ec289b8c8e7ad5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa285d68df4a0cd9e277f2a50704009222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f42d9ff66b9bec8c53f9b834ea5511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3310e9bfb7ea571450aacc19ef22f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc853ceec6d9c8ed6938003a9aded225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db35578a2616871992f0f97871ce0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964bc2795f2b5ae191e327215772f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4512a924f1dee3ae2c96df42bed47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81888eea55d93077f6acbd54975d9a76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36fe97b17d55e461b36316697c9ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4537de4e64a6e4a10b152855ee48f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116d00ad44266e75a66ea15f834598232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6eb97ca24406db27284e9b9831121233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84cb74377a2ad1b879877dec13278234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdfa066992ab7a3cc9cca170d3512b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b268de927d9aea7d2ccc965bb7193236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6699d1d3fafad0bed1b5066b67f154237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3175e7f249127e91127f3ec3109da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5248b2f134e2fb5fc13c0aa9934d7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba53a3f83ccb9dd12f7962d7e0bbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfff09354ebd2b650f3ec73c7ccef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537822cb480aad99f151d5454b12337242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd17b1e755477035458d85140cf542243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698531dcc9efc3b1850dab76fa5d6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac1548fd01b35bcc81c260a09cfbc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ec09420d3a39a275c3370b6a12cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67697fabbe2a67eb0a828876f51128247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f00573c616f3d96bb42c0f8ddf0a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e4bf7244f08cde8639543dc06958f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b427027d2a578fc9924ced3509c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fd99f036c3760b7abb0a67a4f046251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ab80b66afc97353beec776c7a8f2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b4fbe858a3d8c830545b845d9f43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93d9a3a4a22c29137446a7be4a166b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0126d46d525908db4ecd33de21565255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f473048831da9d5ee25b0a5ec6aad6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279adf9fc3c31efc783dd753667f7f7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962988a3aab65f81070c153fa4d3ceb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c85f83db09a67b97509bf9400574259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca4ab961b2d0f67d9ece9b5cb4ae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45365abcba1353a4f210d83bdbce62e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b36d649e7367667aa78c7bac613fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c2282d1f6930ab88aec0a2890a526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869b196c4224d41d43443171643214264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316b5f0522d17b6f58dee45b4b48343265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db86507f45b16742a4241a28f41653266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f7383fa134a744041963fd85fb59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58e0a627679710cdb043a34fc2b09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32027832b23288a2c315c2523dfe69c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49949c9e35c12ce322e219c02e231d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae48a734361b4ccdf4f59601112047271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b8e8174d8243ae053e04968fcd0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb15820c0aefec83a6a2f2d611be4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816e802ccc31552ac14f094fd89a2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0443d3d0bbe023da5b4f60f0a7f79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456301d0b7edb47e6eff2ee4cb4f553c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac71366e4a34b0d651db46c47839b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e080384709c15dd3da1f25af1631a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0401dbbd0a984f01b6b1e970f2cb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe430c647f0b349bf164cdda77176693280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8974406ca0033b48e3203855084f41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f516900705343c064090cda394896282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d18b5368560de3aff7dfbf974934b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e8c7abb25f4660d2272f189c3114284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c57ea59474dc2b2769b60eda7904285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12236c388a0e8b96a4f0d574ff435343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed3adeae607735035e4738907b394b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b9901c4e0f8f280c36a75455013d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b2ca19a01606d96b2c7b2d7bb5b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1562d718f0da06f2d2bbb1244cb467290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe59fa640144920ad9a924bdfac3c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbebc7dc31e9507403d576c4bb3688292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714929218121e9730d334a5619fec147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aee87e709fed9ed6d5f026f674cab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a8d997eb2db7548650990c6153ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927510e28ccd69ed39f38fdc36152631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa73beec570de27677857a551c6445297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a0a5c8e97112f1158b229254c300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45057712fd5695337b086f182996b99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf45a12139e218ed426802af4d97fdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865bb99c046cef0a44ec8ddde75f3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6180cf4183e2a7afb647f9d11b827d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dbd9fa137d118a6871a18eac2f4f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abce0bf0f622d110cdcc37cba94072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a53451d81be034bf2537e2f9094500305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825fd8c636509a055f30788cee978c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963fff0f676ba0f1c51843ce5c7492307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103650173a47f95e0a6e6ff6dbfec617308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45efa7fb492ab9e616ce17863e2db3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb557d3ee18d96a2d84e2cf69a9802310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90529b1d448b584d90d0208ccfb0b4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321a4400fb775766f2dcb36bf51596312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aaf6e0da32bdb77d79dc7b9a53129313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96885eed9961c9a10b871749fa90980314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084333e6f7bd5bb5e021be67b8a27130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aa9d261999148e85987d7653a8928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5ef7dac110fe8e51222c185ad9f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb89819d7512c69d08660fe035319a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c8d2277508e7e50300d0fa3147784319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355f3b12cbad53b52b7750a852e127320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234abda91beba679aeaef91f8418caf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fff2783dd3fd94cc662f6b3050873322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b671587189596c2efe6002c1c6e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f3388f9870735567b99bd066dc770324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ef7b5fdab684610208f952338433325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed3ef4347c19fad6deb6e0a640bf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a346a81bd66c5c41fe42764e13235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e24da85708b304f699894d3065cd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e2624096851d82eaf3183da0774e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc43cf60de803284f2033d68d9461a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f823859666bf2e4a98be1b09d2cd1b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285b572e5da8eccb901e47a8d8a00a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b247ab6c1dfa759e5d6a355666e6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d3df142e483ad24700d68083a49ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a8065c987d29dd5966ce511377ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbc66bff06f67de0435282648331dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1fa43923c43e6656ee227d0e861e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61534d2030950ec5432ce3f9cf2cbb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ca96561eb575489af11eba4e83386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb9c525f7f4a987318be34291a2597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b40c69249bea4c695b0c27171b5b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94dd04fd9974dd6d91a2c2a4b7f8d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca92b870f9775838f29a37d54864510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d9f919a9d9788a126ea29e47d106d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397d630b53601d0efc2bc9310d5b8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c80c1a920484f445ac4d2b42e27113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4620883bf9a4ae0429b2604ad7db0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b18aadef07692a7c20300bd72094f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e97fa1ae5c9ceaf23ecf56ed470b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912fbbca3e2543787b7bd114d2ced4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1965e70aa2388fbcdbd5ee677d4e2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6eeb834573bdba394a03601b7d29119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86ebdf9d7956a6d49dcf47f7bf6c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409eccde1499eb4a2829b3615d612b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97463522fa46e024ab4bb900873db2af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29f86fd30b168d2814dc102be8b0f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03dbce2d86ff72afea21a07746f65a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11681eb4669fc98622fe4645cc4a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d76ce5c747d16d9e36c24410a81726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d865c13574ffdecc8dedbc92348da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557294e2de47397ff61b697c618506d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f839eba7160e27699f70f808c3d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a2c37b8272c8d2d93ea4cb392eda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d811fea07e93fe7370190ae55c16d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4169d4cc0fea2056e35feb9b1301e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f3494a78a0fb11bf805c313a1327533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5f749acc35ddcd47cab8688db415d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1f6b9f7bd648f7c3e761763e7c7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b60be20dcadddf71f9d1916bc3bb9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285716456827b58ac0399348af7f287137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6181901b88c5aea3b82a9cc3932538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0906bb01d2d2fdb702c44b799e54ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19727a5bdfcb27bfa83db9881dd26b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ae6969d3d122000ea1840537d3fcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e353c59cc3aa0e72fffa9b9c0dcd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2920fa343a2bd926a22cfaf8a0c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d066a6acad539dc3718191bca7dd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb8a072e23f2c7f669492de836287145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813d4fcd5565fdb1b7a649f25d24cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1980905e7bbe056cf799c99fe3a6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6deeb253ba1b876a3588c2d07359bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684689c25438db55d7c407bfb7914f5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff9e8f02f067c28ba1cc67119439450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625ee122fc5c12708d0d89c30f63c0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2c18960a58da23b425cfe6aa89d7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca6932783975881238fe8020b9064553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8b270703bf955a3a02cde9b2ca1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d0aac6d049e8eba51bee485bc69855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4d7b1f848727190d98a4af873cee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb6195fb658281b4b394a56897082657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac3c91ac2529ca230bd81b9ad47ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d4efa57ebb88952dd6c3439661dcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539193ae2fa44b4518c8e79d2207a4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6c6d46a39d01c81652ca38896115061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490269a6e41ed3247ef6632e7c6a72f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee8e767fdbff84045a2fa8aeec63763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969673896a1cd6023e7cc46f56336f9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e704e9060e28719cbcb30272fa411865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180359d3eb7fa3cb8771b26d7831ad8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d96699c2f66a0cef5b08d53f4ee5d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f8a2340ef5adacdd7fd47c30b8bfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7df79ba97a3689f78af781761dee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd664fac56fb6dc5cf04667cb441ebe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2390f789e194ee6b0b4190f87e23071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c518bd7cede5496c9dbae21695e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff367b45fe48f3aec40d4960fd2cbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d970cad55c7477b9dd74f28a3b193d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef270b3a9d96ca7f827c8a7c9784d7ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99121d63846a4bb50f8c74c6f5c84276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c9d4ce6e3d1bbd9c12a308f43ad2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e20d09cfd287ce087a363181f9a64978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6da4b6b4d8416ce7f482553ec429779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510d6981360f68ef9494b3b7c7981e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc3f954277a34124149061a827f7bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047d4991a9cabecb90e326f34e066e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac1ab8cd56a7bbbaa0edcef3e956af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc57cf3c3657db116c587fdd75da084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482af37e7667149d5c47a79397461e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e0385760404259da00f683631960786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f81ab5f49276ce4fa8d5352be744587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73900cae6788266221421b5b78b23e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b6eb2cf0d38631890cc40581510989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ca7cda04740b641a9f5e51b8721a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4cd137461e018a4b50c99366a13291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e829f6ad65262008b83d50cc5335892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cc26e72a8a35024c2d15fb77894e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c63053c31d327688575fb6084745894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b5c21d7a79471f789b0b36ac5522e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1228a191420443bb252f97b1837496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe873dca0c7a7119fb59dabbf4bee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace35e93dcc18601f55f3888387b02198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaddaf08f63b7f2ae27cb2e27ec5b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c04b76c2dd291fa79873bef0ed9939100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c36546f1e104e63636408e8e4db20a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531cbfe8288e43c08617e33b523a171102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2e5dabd33229e190fbfc29cbbfae7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfccc68e5894104b7e86eb0e84afb97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91111156c8917fee96e57443c5dcd5ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c8c514a3f7fc1931a08d902046e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546f4a74d875beec21862bf2f3f29df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcf94bc4a6497ba4dd6627fc73774108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded62b62d70ff00f231fafb4b9c9fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be7de907dfb2028bbd0f2b2607611110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e689afe101c6cfde93598169af9c578111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0589bc0605ad6a21889747f89e6292112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72d698290fc56717d602cce9aebc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18db6debcabfcb29eadeb89274f31c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cda45881898dc4da048c67eb94676115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0fdb7e8fed98e01e4fd47e1c271f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7bd053bc2db730a6457aa173885db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca72a972a07fd4d99b2eb03a5bba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b96a0074ede2a466ea24ef0e2817a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77643ddf7b370fc3ce212aefca1a27bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966261ec8d2e85db6e167b2815e9db6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc18d92e3580e11631f911ed29fc862122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2953abf87cd254c88e116427a9d47f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72336f07d99e6094f446cb398d60068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f995106a832e765d1c92c302e0a9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98709f8b0d6a8a44055ec237b14973b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987a33dec9e61f757b711a1ef4cb628127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfa0ff041a79dc0a0178680a9eb758128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a520fe13ec8ace535a1fc02ae07617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97867a78faa2d7c6675c6b98b7f99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c635cdbdc0f96932e8a2aeafac6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12db1f983cf4794e729f53f28b454132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648f87fcafa362b973e0ea816511bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb75b89fd3a917816ece86f66c1f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c01d9972932012e0303ac0d40359c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670c8e93465b77d06d9434785e108d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f6deac88a7e3c76aed84023cfb04f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de32f65f3f7ecd92b92cefb3f0b81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ab60467e6a524bc6abeac43abf44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94089f45524befbd91db94bbc9fb5d34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04ed9fdf518da29c54892a9a3cfe5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005390452251e3bd7db414e53809bdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895837a37b1acdb4286b81bb577531b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd1ec58b0048712680cd9392c1fb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a2489f7625cdf48dceb0cde6678c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715cf249bfa90928ca7088b734793ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b494f83551676328d3ed3306398d0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea086b152a40c4327d17e876bcf3cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970270aa0749f7cd96ca38ba159b7ba2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932cf0d7326ba8834d371d82c2fd75c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa577343bf898a2691ae65eaff15235151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed210e474782248de5071ea89ab581152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a9d9fb7269e0bb486d7e445585db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18eab2ea7497af9dd3ecf08b7b1d09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917da17fa6f37dd761c33e5a52f7146155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a37c6eaa694df3254631b885accd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef89287a311d4d8852f146065407a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5c53455a374fd59c714fdf8f753de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b0a27bd8cfc0ac26c5aacbe928df8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c49599777c8fb771f7bbfe4e3b405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ab0f34cab85ea6f31a595ee39677161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405330d1d3be1d86e5434b9ff5105a13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab948f9f49f202c57b057a47283c7d8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe6c632d4816369240a874c2bf167164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa619d77536b33030fbb7073d5e489d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f911104e3eddbf96a0161c4381c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21eb0619cd2f7395167282699e8c9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593fc5e336661bc8db876e0928a02f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9203dc25f5354f834f9906df68d164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e328cfc2635d7d31e60bf7d21e7fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e7e02f79ea2432486d2df9a6cbb0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d371bd8ace723227cbe9ffc088230c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bfc41ad6682b5e5830153dd74ee7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2b3f15df938b0571183a3414b13b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa005433304ce4aa42125e9a72f86b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b55acda4605cc4975f5e7d07a2842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b5b6c3990c06436873592df3a5ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1568b24bfb74214065d76354335f84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc592db9371b661f6feac95dbb8074179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e2d4b70a7a23cc14b4f1edfebd22e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48d1053be9267880923156c4f634f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ecde50e991fad425d53e2b2bb1f04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661db5329c89814c24b1bbc86d35b52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad9ea73b45404849783dd1fb8c3eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3774d9be4daa267e0007c53039baf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34fef491801b400c257105e604b17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd9f7f88fe0dcf6e6e30f4d98cf876187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eaa546927edfbad0cbfd01c1676dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42298a195216b5f1db5ad8ea86a0e892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bad38c04d8706caacea5293a676853190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f92d0318f6c71acb19d6378a6853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0da628c9951b4b0d01a1841b5d0be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482b6fb710148df74b78398152d7ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b72d09a18941f7ee6e28d135d2573194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163c5940c134babe5dd2ca7a814869195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a2e68f9c46541a3eb96851f7e2041196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313186ac08045accd0cb6f4ac88db4f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c1e3c975ee4b339e9cb70360c1bc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373340d89ae1d9472af2851c27221f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc357aba3f8c7dd8fea68e45f28f82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fad7ffed552376e4eefc762fca21f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7071b96afb9938b2a7bb9e2cb6422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3979dac25984675a8aabf1ae2a0f40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4351db19da934d75d727c8182d4300204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524244bd96a968d72205869b43c70ade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889a7882eda691343ab3ea43b11c1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd1bda94d3d958a894e11fa5f87e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0d3a25f498b4128b43cbce3bfdc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa512c0d603e74c3c42996cef72326209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643154b3b744a09a54a2094a53e81f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a492009cbea46f1a386ee47eb2d8f98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaffc15002c1abcf019a074d127b3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f50914a4f2b3371061d09b8a14ccd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977c77c7bb429ef836fb6e8625b764214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4428bedfcc9d0f4dd05367129e174215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2603d2de1e41766a36323892450c7e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744029d158bbfa9a7e841d983eb7447217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac67cc29f2153d2ec84fdccbb2fe6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbdf4e2d731dad0d819b9a9472f02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d715009cf65a5c7a0cc53a29c1c31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a801ec862fa388e9dffb48ba00b32d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775fee7539d8b14f66045e2b4c8e4c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1358db8e5118a1fb741674706c8974223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee853673a0d4955b3d05888ce8af84dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7c0cbbf37b9dffbf9576c95209fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83611693b1d29bb9f63246580bbaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cb41762f5f21383b02f9508d48b2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59a22a93f4b09b1da31afc23bad6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed222403d4eb4243976e9415618d5a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f351fad425acc53069a7890fc26ce9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298a3d26429d0345f52a0bc0faef061231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f561e1a4be6ca6913aca464ffca8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19555e2371fe1e02af055de9f652f8b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fbafb5758315fe4f6442bf524f16e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427ae5e16f0d59da855f69f7dc62084235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1350f7b2c3a1de432b13c0ee300fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5bf3586dd8bb33a0a57757ed51390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6621d2b5cd157f5df101baf6d0be96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff22aa1361aea4c97f9e7ad62fef30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f55a7d058d7fefdbd05b782a563d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416581f7914f7fd41b9f08d5d8e66a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d3ae111813102cb0d5406ea805ee3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c0d9c6067b0d032da3f6f8a58645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b02b918003e772c5a468a881cb7e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3beef13272cb0797bee450db046da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd68c51dcb5ce970adf3955124105246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853659d1765640d5beec7748922092247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0fdd4ed4794089f827b396291729a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408da1cd90701daed3d7bc372e9fbf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26c74dffb0e7ce82ee3c6e7a7110d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767abccf1d119541450599dd722f8a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddc55b564d4e9c26fe870bd4212f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1fb47af164d8c3d8e05dcc29951b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21338ccc0f273ba51910f5d7582c978254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc61561a8b495c9c7910d779fc6e70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c647fbb2e1f3ea71f40f61c354b1c51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f429eae30cf3b43f2b59a98c2054f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a278fc83dcd735fa8edf8ad5ff905e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9c18042ec11ee43cc68ad066b634259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8dd6c3d9583a9e5425cad04651e3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b362433efb6221a8a623e74eded6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b852de95b76183efa77de8da3c03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e4bd6132e74ce984e7a49cf1eff1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44763a9d872c02c1f6381a440b1595264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecac01e48f7fc4a270d5a259d691a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b5b8d6bde0df873d0d61a689aaa87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07453277029a6e3bef6acb3ad4f87b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3559024fbffdedaa0550a24627ee5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57ead2989950b15b51d6bfc5ba49ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9f1fc81ad7130a3f0de65b0573b3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a8af5acd661f7e8336ed2a855472271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480b3fceeb1b0ae9df3b2058cc693e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fda6d3182ef684f442f16858a97b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9ca80250f401afd1b74ac6dde10fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f9f9f6cab2f824c400d2b8a5cb169275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6805074cdca7120ae35c65b32112023276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8de0eced7bece06495a80ac796f95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f63499b66e112e766fce3e43a263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e82e5bf0e7f7162da6c7591782f53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcfba0cb51d2ba21358e484e9eafca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3729a276f759d7a3383b3695c8a1f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276be05a62f6525c0918766f8019fce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702059209a0e431e5081d764709ea1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59c089e5df8dbed8e4472d2cc2c73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4080067abad36102922bd15501c1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f395155e77c3e126893c0da68edb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69965b13c0b9bb632a4c8428743e58a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72021b23852aca05fcbe706b943437288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62516f5d5da5b7004770d38168ab4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96940b98c4cc522b782e2934a2ad7b7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f30e2246c4769864a079bc67bbc9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a0e0597cd31ec15f84fd22f9a39b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29a54e22d195c316827d14c3181c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c79bfb06e4204d4e5c43fc11ccf732294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80014a9ca21669e4bcb501d09041a151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53f1428171276431b24ed558bd6fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dce0da8dd469112026256084464ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3988bf3ac7645aac01ee3ee478b930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2913334c069a3f8f8a1ad18247bfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2c6045e7a6b680c11eeb0f24da7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12ea05bc7dc0a5d0639bd311819b8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b0954e97937019c965300cbcf514302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357bd6bb28af84d7317e668e20b1d10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eafa58c956119fe242f4447a5145d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31907c5b53ce074080398b06ea68ac1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e366bddda06622c7b22171f1674dd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77447e23852479fbed28ea101f7898307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af53f492075147111aea254c5b98b3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02112511cac11717ac103d802299dcd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa06fc8cc51071aa1a38cdf8dfc54c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc3763a1373dc39b0cd153f5dd8fe2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4866ada51f6782b55fa4704be03c51a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff0e694dd2913375d94c99cbcd03ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03799497fff22cd59c3a0ce42da01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c22ccd5a5a90b2f3b1e1515c4ade315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cdc5c2a1f777d24c186c8d87caf13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8712e7bea621cb39cd86fd9c5839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04573df0e68b58f9526cc80bec1afdaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7edc46a4d3c2280200821e20d088f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8a5e9f111c2519a8bb2a58795c7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7431f810b6713bec480268d8db8ace4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183e3457cebeb10168a80fd67fddb7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93541e0df7b2f5a02814f87c451d3135323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc757a3cc2f5bb4b5e8a8ae787b13b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c940fdd23625085a00dcac8251b4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>